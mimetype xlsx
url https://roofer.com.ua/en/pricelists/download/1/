--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -95,90 +95,90 @@
   <si>
     <t>Ретро панель ХВИЛЯ Україна 0.4 мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Україна 0.4 мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Україна 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Україна 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Корея 0,45 мат</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Корея 0,45 мат</t>
   </si>
   <si>
+    <t>Ретро панель ХВИЛЯ Корея POSCO 0,5мм</t>
+  </si>
+  <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Корея  POSCO 0.5 мм</t>
   </si>
   <si>
-    <t>Ретро панель ХВИЛЯ Корея POSCO 0,5мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Ретро панель ХВИЛЯ Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Словаччина 0.45 мм</t>
   </si>
   <si>
+    <t>Ретро панель ХВИЛЯ Україна 0.5 мм</t>
+  </si>
+  <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Україна 0.5 мм</t>
   </si>
   <si>
-    <t>Ретро панель ХВИЛЯ Україна 0.5 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Ретро панель ХВИЛЯ Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
+    <t>Фальц настил 1/3 трапеція або мікро хвиля Arcelor Mittal Німеччина 0,5мм</t>
+  </si>
+  <si>
     <t>Ретро панель ХВИЛЯ Arcelor Mittal Німеччина 0,5мм</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фальц настил 1/3 трапеція або мікро хвиля Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Україна 0.4 мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Україна 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Корея 0,45 мат</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Україна 0.5 мм</t>
   </si>
@@ -2046,51 +2046,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-mat-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-comax-chekhiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-modul-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-maksima-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-monterey-panhuakitay-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-alpina-saab-finlyandiya-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-vyenyeya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-valensiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faltsevye-kartiny-s-mikrorebrom-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F360" sqref="F360"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2375,67 +2375,67 @@
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>313</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
         <v>399</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>399</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
@@ -2471,67 +2471,67 @@
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>365</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>358</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
         <v>358</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
         <v>442</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
@@ -2567,67 +2567,67 @@
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
         <v>442</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
         <v>457</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
         <v>457</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>287</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>