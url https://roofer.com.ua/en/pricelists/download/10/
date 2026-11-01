--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -41,50 +41,194 @@
   <si>
     <t>Мансардні вікна</t>
   </si>
   <si>
     <t>ROTO</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>67098</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 094/118 K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-094118-k200/</t>
+  </si>
+  <si>
+    <t>58291</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 074/098 K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-074098-k200/</t>
+  </si>
+  <si>
+    <t>14178</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 054/098 H1DL</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-054098-h1dl/</t>
+  </si>
+  <si>
+    <t>59976</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 065/118 K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-065118-k200/</t>
+  </si>
+  <si>
+    <t>19907</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 065/118 K2DL</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-065118-k2dl/</t>
+  </si>
+  <si>
+    <t>13772</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 054/098 K1DR</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-054098-k1dr/</t>
+  </si>
+  <si>
+    <t>18850</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 074/098 K1DR</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-074098-k1dr/</t>
+  </si>
+  <si>
+    <t>59253</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 074/098 H200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-074098-h200/</t>
+  </si>
+  <si>
+    <t>67548</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 065/140 R79_ 065/140 K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-065140-k200/</t>
+  </si>
+  <si>
+    <t>58292</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 074/118 K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-074118-k200/</t>
+  </si>
+  <si>
+    <t>14180</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 054/098 H2DL</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-054098-h2dl/</t>
+  </si>
+  <si>
+    <t>63705</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 054/098  K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-054098-k200/</t>
+  </si>
+  <si>
+    <t>20783</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 074/098 K2DR</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-074098-k2dr/</t>
+  </si>
+  <si>
+    <t>13773</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 074/098 H1DL</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-074098-h1dl/</t>
+  </si>
+  <si>
+    <t>18943</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 074/098 K2DL</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-074098-k2dl/</t>
+  </si>
+  <si>
+    <t>59329</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 094/140 R79_ 094/140 K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-094140-k200/</t>
+  </si>
+  <si>
     <t>71530</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 065/098 K200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-065098-k200/</t>
   </si>
   <si>
     <t>58293</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 074/160 R79_ 074/160 K200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-074160-k200/</t>
   </si>
   <si>
     <t>14181</t>
   </si>
   <si>
     <t>Люк Designo R35_ 054/098 H2DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-054098-h2dr/</t>
@@ -95,167 +239,167 @@
   <si>
     <t>Мансардне вікно Designo R79_ 054/078  K200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-054078-k200/</t>
   </si>
   <si>
     <t>21077</t>
   </si>
   <si>
     <t>Люк Designo R35_ 065/118 H1DL</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-065118-h1dl/</t>
   </si>
   <si>
     <t>13774</t>
   </si>
   <si>
     <t>Люк Designo R35_ 054/098 K1DL</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-054098-k1dl/</t>
   </si>
   <si>
+    <t>59618</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 114/140 H200 114/140 H200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-h200/</t>
+  </si>
+  <si>
     <t>18962</t>
   </si>
   <si>
     <t>Люк Designo R35_ 065/118 K1DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-065118-k1dr/</t>
   </si>
   <si>
-    <t>59618</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-h200/</t>
+    <t>14182</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 054/098 K2DL</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-054098-k2dl/</t>
   </si>
   <si>
     <t>78918</t>
   </si>
   <si>
     <t>Люк Designo R35_ 065/118 K2DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-065118-k2dr/</t>
   </si>
   <si>
     <t>58362</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 114/118 K200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-114118-k200/</t>
   </si>
   <si>
-    <t>14182</t>
-[...7 lines deleted...]
-  <si>
     <t>64757</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 094/118 H200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-094118-h200/</t>
   </si>
   <si>
     <t>25287</t>
   </si>
   <si>
     <t>Люк Designo R35_ 065/118 H2DL</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-065118-h2dl/</t>
   </si>
   <si>
     <t>13867</t>
   </si>
   <si>
     <t>Люк Designo R35_ 074/098 H2DL</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-074098-h2dl/</t>
   </si>
   <si>
+    <t>59653</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Designo R79_ 114/140 R79_ 114/140 K200</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-k200/</t>
+  </si>
+  <si>
     <t>19163</t>
   </si>
   <si>
     <t>Люк Designo R35_ 065/118 H2DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-065118-h2dr/</t>
   </si>
   <si>
-    <t>59653</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-k200/</t>
+    <t>14183</t>
+  </si>
+  <si>
+    <t>Люк Designo R35_ 054/098 K2DR</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyuk-designo-r35_-054098-k2dr/</t>
   </si>
   <si>
     <t>78957</t>
   </si>
   <si>
     <t>Люк Designo R35_ 054/098 H1DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-054098-h1dr/</t>
   </si>
   <si>
     <t>58659</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 074/140 H200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-074140-h200/</t>
   </si>
   <si>
-    <t>14183</t>
-[...7 lines deleted...]
-  <si>
     <t>65565</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 114/118 H200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-114118-h200/</t>
   </si>
   <si>
     <t>58220</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 074/140 K200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-074140-k200/</t>
   </si>
   <si>
     <t>14153</t>
   </si>
   <si>
     <t>Люк Designo R35_ 074/098 H2DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-074098-h2dr/</t>
@@ -284,194 +428,50 @@
   <si>
     <t>Люк Designo R35_ 074/098 H1DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-074098-h1dr/</t>
   </si>
   <si>
     <t>17819</t>
   </si>
   <si>
     <t>Люк Designo R35_ 065/118 H1DR</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-designo-r35_-065118-h1dr/</t>
   </si>
   <si>
     <t>59252</t>
   </si>
   <si>
     <t>Мансардне вікно Designo R79_ 054/098 H200</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-designo-r79_-054098-h200/</t>
   </si>
   <si>
-    <t>67098</t>
-[...142 lines deleted...]
-  <si>
     <t>Мансардне вікно Roto Designo R4 без термоізоляційного WD блоку 60*80</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-roto/</t>
   </si>
   <si>
     <t>Мансардне вікно Roto Designo R4 термоізоляційний WD блок 60*80</t>
   </si>
   <si>
     <t>Люк вихід на покрівлю WDL Lucarno</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lyuk-vykhod-na-krovlyu-wdl-lucarno/</t>
   </si>
   <si>
     <t>Мансардне вікно Roto Designo R4 RotoTronic  без термоізоляційного WD блоку 60*80</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-roto-designo-r4-rototronic/</t>
   </si>
   <si>
     <t>Мансардне вікно Roto Designo R4 RotoTronic  термоізоляційний WD блок 60*80</t>
   </si>
   <si>
     <t>Мансардне вікно Roto Designo R6  термоізоляційний WD блок 60*80</t>
@@ -2060,62 +2060,62 @@
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  78x118 см</t>
   </si>
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  78x140 см</t>
   </si>
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  78x160 см</t>
   </si>
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  94x118 см</t>
   </si>
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  94x140 см</t>
   </si>
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  114x118 см</t>
   </si>
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  114x140 см</t>
   </si>
   <si>
     <t>ВІДКИДНО-ОБОРОТНІ ВІКНА FAKRO FPP-V U3 PreSelect MAX FAKRO  FPP-V U3 PreSelect MAX  134x98 см</t>
   </si>
   <si>
+    <t>СТАНДАРТНІ ВИЛАЗИ FAKRO WGL  FAKRO WGL  46х55 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/vkno-vilaz-standart-fakro-w-/</t>
+  </si>
+  <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  55x78 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/658/</t>
   </si>
   <si>
-    <t>СТАНДАРТНІ ВИЛАЗИ FAKRO WGL  FAKRO WGL  46х55 см</t>
-[...4 lines deleted...]
-  <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  55x98 см</t>
   </si>
   <si>
     <t>СТАНДАРТНІ ВИЛАЗИ FAKRO WGL  FAKRO WGL  46х75 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  66x98 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  66x118 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  78x98 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  78x118 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  78x140 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV 78x160 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EZV (металочерепиця). FAKRO EZV  94x118 см</t>
@@ -2264,134 +2264,134 @@
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN  78x118 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN  78x140 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN 78x160 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN  94x118 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN  94x140 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN  114x118 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN  114x140 см</t>
   </si>
   <si>
     <t>Оклад для профільного покриття FAKRO EHN (металочерепиця) FAKRO EHN  134x98 см</t>
   </si>
   <si>
+    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo* 55x78 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/658-1-1/</t>
+  </si>
+  <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  55x78 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/658-1-1-1/</t>
   </si>
   <si>
-    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo* 55x78 см</t>
-[...2 lines deleted...]
-    <t>https://roofer.com.ua/658-1-1/</t>
+    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  55x98 см</t>
   </si>
   <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  55x98 см</t>
   </si>
   <si>
-    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  55x98 см</t>
-[...1 lines deleted...]
-  <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA   66x98 см</t>
   </si>
   <si>
     <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  66x98 см</t>
   </si>
   <si>
+    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  66x118 см</t>
+  </si>
+  <si>
     <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  66x118 см</t>
   </si>
   <si>
-    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  66x118 см</t>
+    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  78x98 см</t>
   </si>
   <si>
     <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  78x98 см</t>
   </si>
   <si>
-    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  78x98 см</t>
+    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  78x118 см</t>
   </si>
   <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  78x118 см</t>
   </si>
   <si>
-    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  78x118 см</t>
+    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  78x140 см</t>
   </si>
   <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  78x140 см</t>
   </si>
   <si>
-    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  78x140 см</t>
-[...1 lines deleted...]
-  <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  78x160 см</t>
   </si>
   <si>
     <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo* 78x160 см</t>
   </si>
   <si>
     <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  94x118 см</t>
   </si>
   <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA   94x118 см</t>
   </si>
   <si>
+    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  94x140 см</t>
+  </si>
+  <si>
     <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  94x140 см</t>
   </si>
   <si>
-    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  94x140 см</t>
+    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  114x118 см</t>
   </si>
   <si>
     <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  114x118 см</t>
   </si>
   <si>
-    <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  114x118 см</t>
+    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  114x140 см</t>
   </si>
   <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA  114x140 см</t>
   </si>
   <si>
-    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  114x140 см</t>
+    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  134x98 см</t>
   </si>
   <si>
     <t>Оклад FAKRO EZA для збільшення кута нахилу вікна відносно покрівлі на 10° FAKRO  EZA 134x98 см</t>
   </si>
   <si>
-    <t>Оклад  FAKRO EHV-AT Thermo* FAKRO EHV-AT Thermo*  134x98 см</t>
-[...1 lines deleted...]
-  <si>
     <t>ВІКНА З ПІДВИЩЕНОЮ віссю обертання FAKRO FYP-V U3 proSky FAKRO FYP-V U3 proSky  78x140 см*</t>
   </si>
   <si>
     <t>https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/</t>
   </si>
   <si>
     <t>ВІКНА З ПІДВИЩЕНОЮ віссю обертання FAKRO FYP-V U3 proSky FAKRO FYP-V U3 proSky  78x160 см*</t>
   </si>
   <si>
     <t>ВІКНА З ПІДВИЩЕНОЮ віссю обертання FAKRO FYP-V U3 proSky FAKRO FYP-V U3 proSky  78x180 см*</t>
   </si>
   <si>
     <t>ВІКНА З ПІДВИЩЕНОЮ віссю обертання FAKRO FYP-V U3 proSky FAKRO FYP-V U3 proSky  94x160 см*</t>
   </si>
   <si>
     <t>ВІКНА З ПІДВИЩЕНОЮ віссю обертання FAKRO FYP-V U3 proSky FAKRO FYP-V U3 proSky  94x180 см*</t>
   </si>
   <si>
     <t>ВІКНА З ЗАВИЩЕНОЮ ВІСЮ ОБЕРТАННЯ З НИЖНІМ ПІДСВІТЛЕННЯМ FAKRO FDY-V U3 Duet proSky FAKRO FDY-V U3 Duet proSky  78x186 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/</t>
   </si>
   <si>
     <t>ВІКНА З ЗАВИЩЕНОЮ ВІСЮ ОБЕРТАННЯ З НИЖНІМ ПІДСВІТЛЕННЯМ FAKRO FDY-V U3 Duet proSky FAKRO FDY-V U3 Duet proSky  78x206 см</t>
@@ -2549,143 +2549,143 @@
   <si>
     <t>Металеві горищні сходи FAKRO LML 86x130 см 280см</t>
   </si>
   <si>
     <t>Металеві горищні сходи FAKRO LML 92x130 см 280см</t>
   </si>
   <si>
     <t>Металеві горищні сходи FAKRO LML 60x130 см 305см</t>
   </si>
   <si>
     <t>Металеві горищні сходи FAKRO LML 70x130 см  305см</t>
   </si>
   <si>
     <t>Металеві горищні сходи FAKRO LML 70x140 см 305см</t>
   </si>
   <si>
     <t>Металеві горищні сходи FAKRO LML 86x130 см 305см</t>
   </si>
   <si>
     <t>Металеві горищні сходи FAKRO LML 92x130 см 305см</t>
   </si>
   <si>
     <t>VELUX</t>
   </si>
   <si>
+    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) CК02 55x78 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/20150313-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення CК02 55x78 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/20150313-1-1-1/</t>
+  </si>
+  <si>
     <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) FК06 66x118 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/20150313-1-2/</t>
   </si>
   <si>
-    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) CК02 55x78 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) CК04 55x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення CК04 55x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) FК06 66x140 см</t>
   </si>
   <si>
+    <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) МК06 78x118 см</t>
+  </si>
+  <si>
+    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) FК04 66x98 см</t>
+  </si>
+  <si>
     <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення FК06 66x118 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) МК06 78x118 см</t>
-[...2 lines deleted...]
-    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) FК04 66x98 см</t>
+    <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) МК08 78 x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) FК06 66x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення FК08 66x140 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) МК08 78 x140 см</t>
+    <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення МК04 78x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) PК06 94x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) FК08 66x140 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення МК04 78x98 см</t>
+    <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення МК06 78x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) PК08 94x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) МК04 78x98 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення МК06 78x118 см</t>
+    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) МК06 78x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення МК08 78 x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) SК06 114x118 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) МК06 78x118 см</t>
+    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) МК08 78 x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення PК06 94x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GPU 006621А Integra Преміум (дистанційне керування) SК08 114x140 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) МК08 78 x140 см</t>
+    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) МК10 78 x160 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення SК06 114x118 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) МК10 78 x160 см</t>
+    <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення SК08 114x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) PК06 94x118 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGU 006830А Преміум (дистанційне керування) від сонячного живлення SК08 114x140 см</t>
-[...1 lines deleted...]
-  <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) PК08 94x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) SК06 114x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGU 006821А Преміум (дистанційне керування) SК08 114x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Standard GZL 1051 (ручка зверху) CK02 55x78 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Standard GZL 1051 (ручка зверху) CK04 55x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Standard GZL 1051 (ручка зверху) FK04 66x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Standard GZL 1051 (ручка зверху) FK06 66x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Standard GZL 1051 (ручка зверху) FK08 66х140 см</t>
@@ -2963,234 +2963,234 @@
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLU 0061Z21A (з електрокеруванням) CK02 55x78 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLU 0061Z21A (з електрокеруванням) FK06 66x118 см</t>
   </si>
   <si>
     <t xml:space="preserve">Мансардне вікно Velux Стандарт Плюс GLU 0061Z21A (з електрокеруванням) МK04 78x98 см </t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLU 0061Z21A (з електрокеруванням) МK06 78x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLU 0061Z21A (з електрокеруванням) МK08 78 x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLU 0061Z21A (з електрокеруванням) MK10 78x160 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLU 0061Z21A (з електрокеруванням) РK08 94 x140 см</t>
   </si>
   <si>
+    <t>Оклад для балконного вікна EDW 2000 GDL профільований покрівельний матеріал MK19 78х252 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/okno-balkon-gdl-cabrio--1-1/</t>
+  </si>
+  <si>
+    <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення CК02 55x78 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/20150313-1-1/</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) CK02 55x78 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/</t>
+  </si>
+  <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) CK02 55x78 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/</t>
   </si>
   <si>
+    <t>Оклад для балконного вікна EDS 2000 GDL плоский покрівельний матеріал MK19 78х252 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/okno-balkon-gdl-cabrio--1/</t>
+  </si>
+  <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) CК02 55x78 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/20150313-1/</t>
   </si>
   <si>
-    <t>Оклад для балконного вікна EDS 2000 GDL плоский покрівельний матеріал MK19 78х252 см</t>
-[...4 lines deleted...]
-  <si>
     <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) FK06 66x118 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/853-1/</t>
   </si>
   <si>
-    <t>Оклад для балконного вікна EDW 2000 GDL профільований покрівельний матеріал MK19 78х252 см</t>
-[...14 lines deleted...]
-    <t>https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/</t>
+    <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) FK08 66х140 см</t>
+  </si>
+  <si>
+    <t>Оклад для балконного вікна EDW 2000 GDL профільований покрівельний матеріал PK19  94x252 см</t>
+  </si>
+  <si>
+    <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення CК04 55x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) CK04 55x98 см</t>
   </si>
   <si>
     <t>Оклад для балконного вікна EDS 2000 GDL плоский покрівельний матеріал PK19  94x252 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) FK06 66x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) CК04 55x98 см</t>
   </si>
   <si>
-    <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) FK08 66х140 см</t>
-[...5 lines deleted...]
-    <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення CК04 55x98 см</t>
+    <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) FК04 66x98 см</t>
+  </si>
+  <si>
+    <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) МK06 78x118 см</t>
   </si>
   <si>
     <t>Оклад для балконного вікна EDW 2000 GDL профільований покрівельний матеріал SK19  114x252 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення FК06 66x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) FK04 66x98 см</t>
   </si>
   <si>
     <t>Оклад для балконного вікна EDS 2000 GDL плоский покрівельний матеріал SK19  114x252 см</t>
   </si>
   <si>
     <t xml:space="preserve">Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) МK04 78x98 см </t>
   </si>
   <si>
-    <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) FК04 66x98 см</t>
-[...2 lines deleted...]
-    <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) МK06 78x118 см</t>
+    <t>Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) МK06 78x118 см</t>
+  </si>
+  <si>
+    <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) FК06 66x118 см</t>
   </si>
   <si>
     <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) МK08 78 x140 см</t>
   </si>
   <si>
+    <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) FK06 66x118 см</t>
+  </si>
+  <si>
     <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення FК08 66x140 см</t>
   </si>
   <si>
-    <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) FK06 66x118 см</t>
-[...5 lines deleted...]
-    <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) FК06 66x118 см</t>
+    <t>Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) МK08 78 x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення МК04 78x98 см</t>
   </si>
   <si>
     <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) PK06 94x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) FК06 66x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) FK08 66х140 см</t>
   </si>
   <si>
-    <t>Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) МK08 78 x140 см</t>
+    <t xml:space="preserve">Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) МK04 78x98 см </t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) MK10 78x160 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) МК04 78x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення МК06 78x118 см</t>
   </si>
   <si>
     <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) PK08 94x140 см</t>
   </si>
   <si>
-    <t xml:space="preserve">Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) МK04 78x98 см </t>
+    <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення МК08 78 x140 см</t>
+  </si>
+  <si>
+    <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) SK06 114x118 см</t>
+  </si>
+  <si>
+    <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) МK06 78x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Стандарт Плюс GLL 0061Z30A (від сонячного елемента) РK08 94 x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) МК06 78x118 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення МК08 78 x140 см</t>
-[...5 lines deleted...]
-    <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) МK06 78x118 см</t>
+    <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення PК06 94x118 см</t>
+  </si>
+  <si>
+    <t>Вологостійке мансардне вікно GGU 006621A Integra Преміум (дистанційне керування) SK08 114x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) МK08 78 x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) МК08 78 x140 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення PК06 94x118 см</t>
-[...4 lines deleted...]
-  <si>
     <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення SК06 114x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) MK10 78x160 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) МК10 78 x160 см</t>
   </si>
   <si>
+    <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) PК06 94x118 см</t>
+  </si>
+  <si>
     <t>Мансардне вікно GGL 306630А Преміум (дистанційне керування) від сонячного елемента живлення SК08 114x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) PK06 94x118 см</t>
   </si>
   <si>
-    <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) PК06 94x118 см</t>
-[...1 lines deleted...]
-  <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) PK08 94x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) PК08 94x140 см</t>
   </si>
   <si>
+    <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) SK06 114x118 см</t>
+  </si>
+  <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) SК06 114x118 см</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) SK06 114x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGL 3068 (ручка зверху) SK08 114x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно GGL 306821А  Преміум (дистанційне керування) SК08 114x140 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGU 0068 (ручка зверху) CK02 55x78 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGU 0068 (ручка зверху) CK04 55x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGU 0068 (ручка зверху) FK04 66x98 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGU 0068 (ручка зверху) FK06 66x118 см</t>
   </si>
   <si>
     <t>Мансардне вікно Velux Преміум GGU 0068 (ручка зверху) FK08 66х140 см</t>
   </si>
@@ -4086,51 +4086,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-065098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074160-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054078-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-k1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-k2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-094118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054078-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-094118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-065118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-k2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-065140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-094140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-vykhod-na-krovlyu-wdl-lucarno/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r4-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r4-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r7/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r7/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r8/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-qt/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-qt/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-qt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-q-4-tronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-q-4-tronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-q-4-tronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-dlya-zhilykh-i-ofisnykh-pomeshcheniy-wda-designo-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-dlya-zhilykh-i-ofisnykh-pomeshcheniy-wda-designo-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/solntsyezashchitnyye-shtorki-standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/solntsyezashchitnyye-shtorki-exclusiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zatyemnyayushchiye-shtorki-zrv/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnyeshniy-markizyet-zma/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnyeshniy-markizyet-screen-zar/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnyeshniye-rollyety-zro/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054078-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054098-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-065118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074140-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074160-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094140-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-114118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-114140-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054098-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054078-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-065118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-065140-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074098-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074140-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074160-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094140-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-114118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074098-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045055-h1-eds/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045055-h1-edz-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045060-h1-eds-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045060-h1-edz-sbl/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045060-h1-eds-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045073-h1-eds/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074098-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054078-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-1-kanalnyy-chernyy-zel-stg-hs1s-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-1-kanalnyy-belyy-zel-stg-hs1w-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-10-kanalnyy-belyy-zel-stg-hs10w-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-ezb-asa-eco-0700-asa-074000-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054098-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-komplekt-ezb-aas-dlya-okon-designoq-378358-aas-000000-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-114140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094098-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edr-rkh-1x1-sds-al-0511/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045073-h1-edz-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074098-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074160-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074160-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-10-kanalnyy-chernyy-zel-stg-h-s-10-s-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-asa-054xxx-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-ezb-asa-eco-0900-asa-094000-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094098-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shest-teleskopicheskiy-zub-tfb-1900-1170--1920-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054098-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-ezb-asa-eco-1100-asa-114000-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054078-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-5-kanalnyy-chernyy-zel-stg-h-s-5-s-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shest-teleskopchniy-zub-tfb-2940-1170--3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-114140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-114118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-vilaz-standart-fakro-w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-vilaz-standart-fakro-w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fakro-vkno-balkon-galeria/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fakro-vkno-balkon-galeria/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-lyuk-dlya-nezhitlovikh-primshchen-velux-vlt-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-lyuk-dlya-nezhitlovikh-primshchen-velux-vlt-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-lyuk-dlya-nezhitlovikh-primshchen-velux-vlt-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk--vikhd-na-dakh-dlya-nezhitlovikh-primshchen-velux-gvt-0000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-094118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-065118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-k2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-065140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-094140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-065098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074160-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054078-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-k1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-k2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-094118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h2dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-k2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-054098-h1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-114118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-074140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h2dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054078-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-k1dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-074098-h1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r35_-065118-h1dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r79_-054098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-vykhod-na-krovlyu-wdl-lucarno/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r4-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r4-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r6-rototronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r7/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r7/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-designo-r8/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-qt/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-qt/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-qt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-q-4-tronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-q-4-tronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-roto-q-4-tronic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-dlya-zhilykh-i-ofisnykh-pomeshcheniy-wda-designo-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-dlya-zhilykh-i-ofisnykh-pomeshcheniy-wda-designo-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklady-dlya-okon-roto/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/solntsyezashchitnyye-shtorki-standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/solntsyezashchitnyye-shtorki-exclusiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zatyemnyayushchiye-shtorki-zrv/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnyeshniy-markizyet-zma/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnyeshniy-markizyet-screen-zar/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnyeshniye-rollyety-zro/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054078-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054098-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-065118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074140-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074160-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094140-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-114118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-114140-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054098-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054078-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-065118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-065140-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074098-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074140-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074160-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094140-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-114118-rx100sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054078-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074098-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-074140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-094140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-074098-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114118-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-114140-h100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-054118-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045055-h1-eds/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045055-h1-edz-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045060-h1-eds-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045060-h1-edz-sbl/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045060-h1-eds-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045073-h1-eds/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074098-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054078-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-1-kanalnyy-chernyy-zel-stg-hs1s-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-1-kanalnyy-belyy-zel-stg-hs1w-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-10-kanalnyy-belyy-zel-stg-hs10w-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-ezb-asa-eco-0700-asa-074000-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054098-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-komplekt-ezb-aas-dlya-okon-designoq-378358-aas-000000-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-114140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edz-094098-rx200sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-edr-rkh-1x1-sds-al-0511/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065140-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-designo-r27-045073-h1-edz-sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074098-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074160-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-065140-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-074160-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-10-kanalnyy-chernyy-zel-stg-h-s-10-s-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-k100l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-065118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-asa-054xxx-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-designo-r45_-054118-k200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-ezb-asa-eco-0900-asa-094000-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094098-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shest-teleskopicheskiy-zub-tfb-1900-1170--1920-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054098-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gidroizolyatsionnyy-fartuk-ezb-asa-eco-1100-asa-114000-rxeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054078-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-094118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pult-du-5-kanalnyy-chernyy-zel-stg-h-s-5-s-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-054118-rx200/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shest-teleskopchniy-zub-tfb-2940-1170--3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-114140-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-designo-eds-114118-rx100/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-fts-v-u2WD/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660-1180/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-6601180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-electro-660980mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-ploskikh-krovelnykh-pokrytiy-esv55kh98sm-bitumnaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-ftp-v-u3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vdkhilno-obyertaln-vkna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-vilaz-standart-fakro-w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-vilaz-standart-fakro-w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-vilazi-fakro-fwp-u3/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svtov-tunel-fakro-slm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/663/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/658-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-z-pdvishchyenoyu-vssyu-obyertannya-z-nizhnm-dosvtlyennyam-fakro-fdy-v-u3-duet-prosky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fakro-vkno-balkon-galeria/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fakro-vkno-balkon-galeria/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkna-dlya-plaskikh-dakhv-fakro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyeryevyan-karnizn-vkna-fakro-bdl-p2-lviy--bdr-p2-praviy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metalev-skhodi-na-gorishche-fakro-lml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/853-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/20150313-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardnoe-okno-velux-standart-gzl-10591059b-3-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okno-balkon-gdl-cabrio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-edw-66118mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oklad-dlya-mansardnogo-okna-velux-eds-66118mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-lyuk-dlya-nezhitlovikh-primshchen-velux-vlt-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-lyuk-dlya-nezhitlovikh-primshchen-velux-vlt-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vkno-lyuk-dlya-nezhitlovikh-primshchen-velux-vlt-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk--vikhd-na-dakh-dlya-nezhitlovikh-primshchen-velux-gvt-0000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vikhd-velux-gxl-2070-dlya-primshchen-shcho-opalyuyutsya--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mansardne-vkno-3-v-1-velux-ggls-2066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stetovoy-tunel-velux_1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F809"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F809" sqref="F809"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4175,753 +4175,753 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>23129.68</v>
+        <v>30668.48</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>33363.2</v>
+        <v>23771.28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>16489.12</v>
+        <v>15013.44</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>20242.48</v>
+        <v>23418.4</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>20980.32</v>
+        <v>25407.36</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>17515.68</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>23931.68</v>
+        <v>19536.72</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>34453.92</v>
+        <v>21814.4</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>25407.36</v>
+        <v>25343.2</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>34068.96</v>
+        <v>26177.28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>18991.36</v>
+        <v>16489.12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>27813.36</v>
+        <v>21108.64</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>22456</v>
+        <v>20980.32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>18253.52</v>
+        <v>16809.92</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>22456</v>
+        <v>20980.32</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>38078.96</v>
+        <v>33844.4</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>15013.44</v>
+        <v>23129.68</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>22954.88</v>
+        <v>33363.2</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>18991.36</v>
+        <v>16489.12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>31213.84</v>
+        <v>20242.48</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>29224.88</v>
+        <v>20980.32</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>18253.52</v>
+        <v>17515.68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>18061.04</v>
+        <v>34453.92</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>19536.72</v>
+        <v>23931.68</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>16809.92</v>
+        <v>18991.36</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>20980.32</v>
+        <v>25407.36</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>12799.28</v>
+        <v>34068.96</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>30668.48</v>
+        <v>27813.36</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>23771.28</v>
+        <v>22456</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>15013.44</v>
+        <v>18253.52</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>23418.4</v>
+        <v>38078.96</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>25407.36</v>
+        <v>22456</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>17515.68</v>
+        <v>18991.36</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>19536.72</v>
+        <v>15013.44</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>21814.4</v>
+        <v>22954.88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>25343.2</v>
+        <v>31213.84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>26177.28</v>
+        <v>29224.88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>16489.12</v>
+        <v>18253.52</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>21108.64</v>
+        <v>18061.04</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>20980.32</v>
+        <v>19536.72</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>16809.92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
@@ -4931,51 +4931,51 @@
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>20980.32</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>33844.4</v>
+        <v>12799.28</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
         <v>10348.8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>140</v>
@@ -9751,271 +9751,271 @@
       <c r="B335" s="10"/>
       <c r="C335" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>672</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
         <v>30200</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
         <v>136</v>
       </c>
       <c r="B336" s="10"/>
       <c r="C336" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>683</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
-        <v>2300</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>137</v>
       </c>
       <c r="B337" s="10"/>
       <c r="C337" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
-        <v>5800</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>138</v>
       </c>
       <c r="B338" s="10"/>
       <c r="C338" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
         <v>2500</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
         <v>139</v>
       </c>
       <c r="B339" s="10"/>
       <c r="C339" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D339" s="6" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="E339" s="6"/>
       <c r="F339" s="14">
         <v>6600</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
         <v>140</v>
       </c>
       <c r="B340" s="10"/>
       <c r="C340" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
         <v>2600</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
         <v>141</v>
       </c>
       <c r="B341" s="10"/>
       <c r="C341" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
         <v>2700</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
         <v>142</v>
       </c>
       <c r="B342" s="10"/>
       <c r="C342" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>2900</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
         <v>143</v>
       </c>
       <c r="B343" s="10"/>
       <c r="C343" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
         <v>3000</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
         <v>144</v>
       </c>
       <c r="B344" s="10"/>
       <c r="C344" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
         <v>3300</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>145</v>
       </c>
       <c r="B345" s="10"/>
       <c r="C345" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D345" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
         <v>4100</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>146</v>
       </c>
       <c r="B346" s="10"/>
       <c r="C346" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E346" s="6"/>
       <c r="F346" s="14">
         <v>3500</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>147</v>
       </c>
       <c r="B347" s="10"/>
       <c r="C347" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
         <v>3800</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>148</v>
       </c>
       <c r="B348" s="10"/>
       <c r="C348" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
         <v>3900</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>149</v>
       </c>
       <c r="B349" s="10"/>
       <c r="C349" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>4300</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>150</v>
       </c>
       <c r="B350" s="10"/>
       <c r="C350" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>4200</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>151</v>
       </c>
       <c r="B351" s="10"/>
       <c r="C351" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
         <v>7600</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>152</v>
@@ -10695,451 +10695,451 @@
       <c r="B394" s="10"/>
       <c r="C394" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>737</v>
       </c>
       <c r="E394" s="6"/>
       <c r="F394" s="14">
         <v>5500</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
         <v>195</v>
       </c>
       <c r="B395" s="10"/>
       <c r="C395" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E395" s="6"/>
       <c r="F395" s="14">
-        <v>14500</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
         <v>196</v>
       </c>
       <c r="B396" s="10"/>
       <c r="C396" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
-        <v>4600</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
         <v>197</v>
       </c>
       <c r="B397" s="10"/>
       <c r="C397" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
-        <v>14800</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
         <v>198</v>
       </c>
       <c r="B398" s="10"/>
       <c r="C398" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="14">
-        <v>5000</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
         <v>199</v>
       </c>
       <c r="B399" s="10"/>
       <c r="C399" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D399" s="6" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="14">
         <v>15500</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
         <v>200</v>
       </c>
       <c r="B400" s="10"/>
       <c r="C400" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="E400" s="6"/>
       <c r="F400" s="14">
         <v>5300</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="5">
         <v>201</v>
       </c>
       <c r="B401" s="10"/>
       <c r="C401" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E401" s="6"/>
       <c r="F401" s="14">
-        <v>5600</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="5">
         <v>202</v>
       </c>
       <c r="B402" s="10"/>
       <c r="C402" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E402" s="6"/>
       <c r="F402" s="14">
-        <v>16500</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="5">
         <v>203</v>
       </c>
       <c r="B403" s="10"/>
       <c r="C403" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
-        <v>5600</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
         <v>204</v>
       </c>
       <c r="B404" s="10"/>
       <c r="C404" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>16500</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
         <v>205</v>
       </c>
       <c r="B405" s="10"/>
       <c r="C405" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>16900</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
         <v>206</v>
       </c>
       <c r="B406" s="10"/>
       <c r="C406" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
-        <v>5900</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
         <v>207</v>
       </c>
       <c r="B407" s="10"/>
       <c r="C407" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>17300</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
         <v>208</v>
       </c>
       <c r="B408" s="10"/>
       <c r="C408" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>6100</v>
+        <v>17300</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
         <v>209</v>
       </c>
       <c r="B409" s="10"/>
       <c r="C409" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
         <v>19200</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
         <v>210</v>
       </c>
       <c r="B410" s="10"/>
       <c r="C410" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
         <v>7100</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
         <v>211</v>
       </c>
       <c r="B411" s="10"/>
       <c r="C411" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D411" s="6" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="E411" s="6"/>
       <c r="F411" s="14">
         <v>6200</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
         <v>212</v>
       </c>
       <c r="B412" s="10"/>
       <c r="C412" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
         <v>17600</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
         <v>213</v>
       </c>
       <c r="B413" s="10"/>
       <c r="C413" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
-        <v>6400</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="5">
         <v>214</v>
       </c>
       <c r="B414" s="10"/>
       <c r="C414" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E414" s="6"/>
       <c r="F414" s="14">
-        <v>18000</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="5">
         <v>215</v>
       </c>
       <c r="B415" s="10"/>
       <c r="C415" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E415" s="6"/>
       <c r="F415" s="14">
-        <v>6600</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="5">
         <v>216</v>
       </c>
       <c r="B416" s="10"/>
       <c r="C416" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="14">
-        <v>18500</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="5">
         <v>217</v>
       </c>
       <c r="B417" s="10"/>
       <c r="C417" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E417" s="6"/>
       <c r="F417" s="14">
-        <v>18700</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="5">
         <v>218</v>
       </c>
       <c r="B418" s="10"/>
       <c r="C418" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E418" s="6"/>
       <c r="F418" s="14">
-        <v>7100</v>
+        <v>18700</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="5">
         <v>219</v>
       </c>
       <c r="B419" s="10"/>
       <c r="C419" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
-        <v>18700</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
         <v>220</v>
       </c>
       <c r="B420" s="10"/>
       <c r="C420" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
-        <v>6600</v>
+        <v>18700</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
         <v>221</v>
       </c>
       <c r="B421" s="10"/>
       <c r="C421" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>779</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
         <v>30800</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
         <v>222</v>
       </c>
       <c r="B422" s="10"/>
       <c r="C422" s="7" t="s">
         <v>780</v>
@@ -12053,527 +12053,527 @@
         <v>5</v>
       </c>
       <c r="D479" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E479" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F479" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="5">
         <v>1</v>
       </c>
       <c r="B480" s="10"/>
       <c r="C480" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>846</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
-        <v>58600</v>
+        <v>45200</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="5">
         <v>2</v>
       </c>
       <c r="B481" s="10"/>
       <c r="C481" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>848</v>
       </c>
       <c r="E481" s="6"/>
       <c r="F481" s="14">
-        <v>45200</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="5">
         <v>3</v>
       </c>
       <c r="B482" s="10"/>
       <c r="C482" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>850</v>
       </c>
       <c r="E482" s="6"/>
       <c r="F482" s="14">
-        <v>45000</v>
+        <v>58600</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="5">
         <v>4</v>
       </c>
       <c r="B483" s="10"/>
       <c r="C483" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D483" s="6" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="E483" s="6"/>
       <c r="F483" s="14">
         <v>46800</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="5">
         <v>5</v>
       </c>
       <c r="B484" s="10"/>
       <c r="C484" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D484" s="6" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="E484" s="6"/>
       <c r="F484" s="14">
         <v>46800</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="5">
         <v>6</v>
       </c>
       <c r="B485" s="10"/>
       <c r="C485" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D485" s="6" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="E485" s="6"/>
       <c r="F485" s="14">
         <v>61300</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="5">
         <v>7</v>
       </c>
       <c r="B486" s="10"/>
       <c r="C486" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>850</v>
       </c>
       <c r="E486" s="6"/>
       <c r="F486" s="14">
-        <v>50700</v>
+        <v>60500</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="5">
         <v>8</v>
       </c>
       <c r="B487" s="10"/>
       <c r="C487" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>846</v>
       </c>
       <c r="E487" s="6"/>
       <c r="F487" s="14">
-        <v>60500</v>
+        <v>49800</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="5">
         <v>9</v>
       </c>
       <c r="B488" s="10"/>
       <c r="C488" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>848</v>
       </c>
       <c r="E488" s="6"/>
       <c r="F488" s="14">
-        <v>49800</v>
+        <v>50700</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="5">
         <v>10</v>
       </c>
       <c r="B489" s="10"/>
       <c r="C489" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D489" s="6" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="E489" s="6"/>
       <c r="F489" s="14">
-        <v>50800</v>
+        <v>60800</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="5">
         <v>11</v>
       </c>
       <c r="B490" s="10"/>
       <c r="C490" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D490" s="6" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E490" s="6"/>
       <c r="F490" s="14">
-        <v>54000</v>
+        <v>50800</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="5">
         <v>12</v>
       </c>
       <c r="B491" s="10"/>
       <c r="C491" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D491" s="6" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E491" s="6"/>
       <c r="F491" s="14">
-        <v>60800</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="5">
         <v>13</v>
       </c>
       <c r="B492" s="10"/>
       <c r="C492" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D492" s="6" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E492" s="6"/>
       <c r="F492" s="14">
-        <v>65200</v>
+        <v>50400</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="5">
         <v>14</v>
       </c>
       <c r="B493" s="10"/>
       <c r="C493" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D493" s="6" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="E493" s="6"/>
       <c r="F493" s="14">
-        <v>54000</v>
+        <v>65200</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="5">
         <v>15</v>
       </c>
       <c r="B494" s="10"/>
       <c r="C494" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D494" s="6" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E494" s="6"/>
       <c r="F494" s="14">
-        <v>50400</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="5">
         <v>16</v>
       </c>
       <c r="B495" s="10"/>
       <c r="C495" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D495" s="6" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
-        <v>67400</v>
+        <v>53000</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="5">
         <v>17</v>
       </c>
       <c r="B496" s="10"/>
       <c r="C496" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D496" s="6" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
-        <v>50400</v>
+        <v>67400</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="5">
         <v>18</v>
       </c>
       <c r="B497" s="10"/>
       <c r="C497" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D497" s="6" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
-        <v>53000</v>
+        <v>50400</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="5">
         <v>19</v>
       </c>
       <c r="B498" s="10"/>
       <c r="C498" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D498" s="6" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
-        <v>55400</v>
+        <v>53000</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="5">
         <v>20</v>
       </c>
       <c r="B499" s="10"/>
       <c r="C499" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D499" s="6" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E499" s="6"/>
       <c r="F499" s="14">
-        <v>66800</v>
+        <v>55400</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="5">
         <v>21</v>
       </c>
       <c r="B500" s="10"/>
       <c r="C500" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="E500" s="6"/>
       <c r="F500" s="14">
-        <v>53000</v>
+        <v>66800</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="5">
         <v>22</v>
       </c>
       <c r="B501" s="10"/>
       <c r="C501" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D501" s="6" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E501" s="6"/>
       <c r="F501" s="14">
-        <v>58700</v>
+        <v>55400</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="5">
         <v>23</v>
       </c>
       <c r="B502" s="10"/>
       <c r="C502" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E502" s="6"/>
       <c r="F502" s="14">
-        <v>70700</v>
+        <v>58700</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="5">
         <v>24</v>
       </c>
       <c r="B503" s="10"/>
       <c r="C503" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D503" s="6" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="E503" s="6"/>
       <c r="F503" s="14">
-        <v>55400</v>
+        <v>70700</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="5">
         <v>25</v>
       </c>
       <c r="B504" s="10"/>
       <c r="C504" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D504" s="6" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E504" s="6"/>
       <c r="F504" s="14">
-        <v>60500</v>
+        <v>61000</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="5">
         <v>26</v>
       </c>
       <c r="B505" s="10"/>
       <c r="C505" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>848</v>
       </c>
       <c r="E505" s="6"/>
       <c r="F505" s="14">
-        <v>61000</v>
+        <v>60500</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="5">
         <v>27</v>
       </c>
       <c r="B506" s="10"/>
       <c r="C506" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>848</v>
       </c>
       <c r="E506" s="6"/>
       <c r="F506" s="14">
-        <v>58700</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="5">
         <v>28</v>
       </c>
       <c r="B507" s="10"/>
       <c r="C507" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D507" s="6" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
-        <v>65000</v>
+        <v>58700</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="5">
         <v>29</v>
       </c>
       <c r="B508" s="10"/>
       <c r="C508" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D508" s="6" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="E508" s="6"/>
       <c r="F508" s="14">
         <v>61300</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="5">
         <v>30</v>
       </c>
       <c r="B509" s="10"/>
       <c r="C509" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D509" s="6" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
         <v>60600</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="5">
         <v>31</v>
       </c>
       <c r="B510" s="10"/>
       <c r="C510" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D510" s="6" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="E510" s="6"/>
       <c r="F510" s="14">
         <v>65000</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="5">
         <v>32</v>
       </c>
       <c r="B511" s="10"/>
       <c r="C511" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>880</v>
       </c>
       <c r="E511" s="6"/>
       <c r="F511" s="14">
         <v>8000</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="5">
         <v>33</v>
@@ -14037,943 +14037,943 @@
       <c r="B603" s="10"/>
       <c r="C603" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>976</v>
       </c>
       <c r="E603" s="6"/>
       <c r="F603" s="14">
         <v>35300</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="5">
         <v>125</v>
       </c>
       <c r="B604" s="10"/>
       <c r="C604" s="7" t="s">
         <v>983</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>984</v>
       </c>
       <c r="E604" s="6"/>
       <c r="F604" s="14">
-        <v>26700</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="5">
         <v>126</v>
       </c>
       <c r="B605" s="10"/>
       <c r="C605" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D605" s="6" t="s">
         <v>986</v>
       </c>
       <c r="E605" s="6"/>
       <c r="F605" s="14">
         <v>40100</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="5">
         <v>127</v>
       </c>
       <c r="B606" s="10"/>
       <c r="C606" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>988</v>
       </c>
       <c r="E606" s="6"/>
       <c r="F606" s="14">
-        <v>7000</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="5">
         <v>128</v>
       </c>
       <c r="B607" s="10"/>
       <c r="C607" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>990</v>
       </c>
       <c r="E607" s="6"/>
       <c r="F607" s="14">
-        <v>62900</v>
+        <v>26700</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="5">
         <v>129</v>
       </c>
       <c r="B608" s="10"/>
       <c r="C608" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>992</v>
       </c>
       <c r="E608" s="6"/>
       <c r="F608" s="14">
         <v>7000</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="5">
         <v>130</v>
       </c>
       <c r="B609" s="10"/>
       <c r="C609" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E609" s="6"/>
       <c r="F609" s="14">
         <v>40100</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="5">
         <v>131</v>
       </c>
       <c r="B610" s="10"/>
       <c r="C610" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>996</v>
       </c>
       <c r="E610" s="6"/>
       <c r="F610" s="14">
-        <v>20000</v>
+        <v>62900</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="5">
         <v>132</v>
       </c>
       <c r="B611" s="10"/>
       <c r="C611" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>996</v>
       </c>
       <c r="E611" s="6"/>
       <c r="F611" s="14">
-        <v>21300</v>
+        <v>65800</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="5">
         <v>133</v>
       </c>
       <c r="B612" s="10"/>
       <c r="C612" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D612" s="6" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="E612" s="6"/>
       <c r="F612" s="14">
         <v>7700</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="5">
         <v>134</v>
       </c>
       <c r="B613" s="10"/>
       <c r="C613" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D613" s="6" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="E613" s="6"/>
       <c r="F613" s="14">
-        <v>30100</v>
+        <v>41500</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="5">
         <v>135</v>
       </c>
       <c r="B614" s="10"/>
       <c r="C614" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D614" s="6" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E614" s="6"/>
       <c r="F614" s="14">
-        <v>41500</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="5">
         <v>136</v>
       </c>
       <c r="B615" s="10"/>
       <c r="C615" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D615" s="6" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="E615" s="6"/>
       <c r="F615" s="14">
-        <v>65800</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="5">
         <v>137</v>
       </c>
       <c r="B616" s="10"/>
       <c r="C616" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D616" s="6" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="E616" s="6"/>
       <c r="F616" s="14">
-        <v>7700</v>
+        <v>30100</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="5">
         <v>138</v>
       </c>
       <c r="B617" s="10"/>
       <c r="C617" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D617" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E617" s="6"/>
       <c r="F617" s="14">
         <v>41500</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="5">
         <v>139</v>
       </c>
       <c r="B618" s="10"/>
       <c r="C618" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D618" s="6" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E618" s="6"/>
       <c r="F618" s="14">
-        <v>8600</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="5">
         <v>140</v>
       </c>
       <c r="B619" s="10"/>
       <c r="C619" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D619" s="6" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E619" s="6"/>
       <c r="F619" s="14">
-        <v>44600</v>
+        <v>64900</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="5">
         <v>141</v>
       </c>
       <c r="B620" s="10"/>
       <c r="C620" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D620" s="6" t="s">
-        <v>996</v>
+        <v>984</v>
       </c>
       <c r="E620" s="6"/>
       <c r="F620" s="14">
-        <v>23600</v>
+        <v>8600</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="5">
         <v>142</v>
       </c>
       <c r="B621" s="10"/>
       <c r="C621" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D621" s="6" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="E621" s="6"/>
       <c r="F621" s="14">
-        <v>8600</v>
+        <v>44600</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="5">
         <v>143</v>
       </c>
       <c r="B622" s="10"/>
       <c r="C622" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D622" s="6" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="E622" s="6"/>
       <c r="F622" s="14">
-        <v>29700</v>
+        <v>23600</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
         <v>144</v>
       </c>
       <c r="B623" s="10"/>
       <c r="C623" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D623" s="6" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="E623" s="6"/>
       <c r="F623" s="14">
-        <v>43800</v>
+        <v>8600</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
         <v>145</v>
       </c>
       <c r="B624" s="10"/>
       <c r="C624" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>990</v>
       </c>
       <c r="E624" s="6"/>
       <c r="F624" s="14">
-        <v>64900</v>
+        <v>29700</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
         <v>146</v>
       </c>
       <c r="B625" s="10"/>
       <c r="C625" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>990</v>
       </c>
       <c r="E625" s="6"/>
       <c r="F625" s="14">
-        <v>67000</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="5">
         <v>147</v>
       </c>
       <c r="B626" s="10"/>
       <c r="C626" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E626" s="6"/>
       <c r="F626" s="14">
-        <v>47300</v>
+        <v>44600</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="5">
         <v>148</v>
       </c>
       <c r="B627" s="10"/>
       <c r="C627" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D627" s="6" t="s">
         <v>996</v>
       </c>
       <c r="E627" s="6"/>
       <c r="F627" s="14">
-        <v>24400</v>
+        <v>67000</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="5">
         <v>149</v>
       </c>
       <c r="B628" s="10"/>
       <c r="C628" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D628" s="6" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="E628" s="6"/>
       <c r="F628" s="14">
-        <v>31200</v>
+        <v>24400</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="5">
         <v>150</v>
       </c>
       <c r="B629" s="10"/>
       <c r="C629" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D629" s="6" t="s">
         <v>986</v>
       </c>
       <c r="E629" s="6"/>
       <c r="F629" s="14">
-        <v>44600</v>
+        <v>47300</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="5">
         <v>151</v>
       </c>
       <c r="B630" s="10"/>
       <c r="C630" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D630" s="6" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="E630" s="6"/>
       <c r="F630" s="14">
-        <v>44400</v>
+        <v>32500</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="5">
         <v>152</v>
       </c>
       <c r="B631" s="10"/>
       <c r="C631" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D631" s="6" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="E631" s="6"/>
       <c r="F631" s="14">
-        <v>69900</v>
+        <v>44400</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="5">
         <v>153</v>
       </c>
       <c r="B632" s="10"/>
       <c r="C632" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D632" s="6" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="E632" s="6"/>
       <c r="F632" s="14">
-        <v>47300</v>
+        <v>69900</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="5">
         <v>154</v>
       </c>
       <c r="B633" s="10"/>
       <c r="C633" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D633" s="6" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="E633" s="6"/>
       <c r="F633" s="14">
-        <v>27000</v>
+        <v>47300</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="5">
         <v>155</v>
       </c>
       <c r="B634" s="10"/>
       <c r="C634" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D634" s="6" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="E634" s="6"/>
       <c r="F634" s="14">
-        <v>32500</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="5">
         <v>156</v>
       </c>
       <c r="B635" s="10"/>
       <c r="C635" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D635" s="6" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="E635" s="6"/>
       <c r="F635" s="14">
-        <v>35700</v>
+        <v>24200</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="5">
         <v>157</v>
       </c>
       <c r="B636" s="10"/>
       <c r="C636" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D636" s="6" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="E636" s="6"/>
       <c r="F636" s="14">
-        <v>44400</v>
+        <v>35700</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="5">
         <v>158</v>
       </c>
       <c r="B637" s="10"/>
       <c r="C637" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D637" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E637" s="6"/>
       <c r="F637" s="14">
-        <v>46500</v>
+        <v>44400</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="5">
         <v>159</v>
       </c>
       <c r="B638" s="10"/>
       <c r="C638" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D638" s="6" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="E638" s="6"/>
       <c r="F638" s="14">
-        <v>72300</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="5">
         <v>160</v>
       </c>
       <c r="B639" s="10"/>
       <c r="C639" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D639" s="6" t="s">
         <v>996</v>
       </c>
       <c r="E639" s="6"/>
       <c r="F639" s="14">
-        <v>24200</v>
+        <v>72300</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="5">
         <v>161</v>
       </c>
       <c r="B640" s="10"/>
       <c r="C640" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D640" s="6" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="E640" s="6"/>
       <c r="F640" s="14">
-        <v>35900</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="5">
         <v>162</v>
       </c>
       <c r="B641" s="10"/>
       <c r="C641" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D641" s="6" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="E641" s="6"/>
       <c r="F641" s="14">
-        <v>46500</v>
+        <v>71700</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="5">
         <v>163</v>
       </c>
       <c r="B642" s="10"/>
       <c r="C642" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D642" s="6" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="E642" s="6"/>
       <c r="F642" s="14">
-        <v>48300</v>
+        <v>26300</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="5">
         <v>164</v>
       </c>
       <c r="B643" s="10"/>
       <c r="C643" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D643" s="6" t="s">
         <v>990</v>
       </c>
       <c r="E643" s="6"/>
       <c r="F643" s="14">
-        <v>71700</v>
+        <v>35900</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="5">
         <v>165</v>
       </c>
       <c r="B644" s="10"/>
       <c r="C644" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D644" s="6" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="E644" s="6"/>
       <c r="F644" s="14">
-        <v>26300</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="5">
         <v>166</v>
       </c>
       <c r="B645" s="10"/>
       <c r="C645" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D645" s="6" t="s">
-        <v>996</v>
+        <v>986</v>
       </c>
       <c r="E645" s="6"/>
       <c r="F645" s="14">
-        <v>28000</v>
+        <v>50900</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="5">
         <v>167</v>
       </c>
       <c r="B646" s="10"/>
       <c r="C646" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D646" s="6" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="E646" s="6"/>
       <c r="F646" s="14">
-        <v>48000</v>
+        <v>75800</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="5">
         <v>168</v>
       </c>
       <c r="B647" s="10"/>
       <c r="C647" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D647" s="6" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="E647" s="6"/>
       <c r="F647" s="14">
-        <v>50900</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="5">
         <v>169</v>
       </c>
       <c r="B648" s="10"/>
       <c r="C648" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D648" s="6" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="E648" s="6"/>
       <c r="F648" s="14">
-        <v>75800</v>
+        <v>48000</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="5">
         <v>170</v>
       </c>
       <c r="B649" s="10"/>
       <c r="C649" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D649" s="6" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="E649" s="6"/>
       <c r="F649" s="14">
         <v>52500</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="5">
         <v>171</v>
       </c>
       <c r="B650" s="10"/>
       <c r="C650" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D650" s="6" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="E650" s="6"/>
       <c r="F650" s="14">
         <v>32600</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="5">
         <v>172</v>
       </c>
       <c r="B651" s="10"/>
       <c r="C651" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D651" s="6" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E651" s="6"/>
       <c r="F651" s="14">
         <v>52800</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="5">
         <v>173</v>
       </c>
       <c r="B652" s="10"/>
       <c r="C652" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D652" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E652" s="6"/>
       <c r="F652" s="14">
-        <v>56200</v>
+        <v>50900</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="5">
         <v>174</v>
       </c>
       <c r="B653" s="10"/>
       <c r="C653" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D653" s="6" t="s">
-        <v>996</v>
+        <v>986</v>
       </c>
       <c r="E653" s="6"/>
       <c r="F653" s="14">
-        <v>30800</v>
+        <v>56200</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="5">
         <v>175</v>
       </c>
       <c r="B654" s="10"/>
       <c r="C654" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D654" s="6" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E654" s="6"/>
       <c r="F654" s="14">
-        <v>50900</v>
+        <v>30800</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="5">
         <v>176</v>
       </c>
       <c r="B655" s="10"/>
       <c r="C655" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D655" s="6" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="E655" s="6"/>
       <c r="F655" s="14">
         <v>32900</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="5">
         <v>177</v>
       </c>
       <c r="B656" s="10"/>
       <c r="C656" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D656" s="6" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E656" s="6"/>
       <c r="F656" s="14">
         <v>53000</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="5">
         <v>178</v>
       </c>
       <c r="B657" s="10"/>
       <c r="C657" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D657" s="6" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E657" s="6"/>
       <c r="F657" s="14">
-        <v>52500</v>
+        <v>32300</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="5">
         <v>179</v>
       </c>
       <c r="B658" s="10"/>
       <c r="C658" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D658" s="6" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="E658" s="6"/>
       <c r="F658" s="14">
-        <v>32300</v>
+        <v>52500</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="5">
         <v>180</v>
       </c>
       <c r="B659" s="10"/>
       <c r="C659" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D659" s="6" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="E659" s="6"/>
       <c r="F659" s="14">
         <v>36000</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="5">
         <v>181</v>
       </c>
       <c r="B660" s="10"/>
       <c r="C660" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D660" s="6" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E660" s="6"/>
       <c r="F660" s="14">
         <v>56200</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="5">
         <v>182</v>
       </c>
       <c r="B661" s="10"/>
       <c r="C661" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D661" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="E661" s="6"/>
       <c r="F661" s="14">
         <v>25000</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="5">
         <v>183</v>