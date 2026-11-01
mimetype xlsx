--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -518,66 +518,66 @@
   <si>
     <t>https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-korichneva-es/</t>
   </si>
   <si>
     <t>245684</t>
   </si>
   <si>
     <t>Проходка покрівельна для пласкої покрівлі Антрацит ES</t>
   </si>
   <si>
     <t>https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-graft-es/</t>
   </si>
   <si>
     <t>1105229</t>
   </si>
   <si>
     <t>ПВХ-мембрана Soprema Flagon СSL 1.5 мм, неармована, з УФ, 2.10х20 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/pvkh-membrana-soprema-flagon-ssl-1-5-mm-nearmovana-z-uf-2-10kh20-m/</t>
   </si>
   <si>
     <t>Покрівельні аксесуари</t>
   </si>
   <si>
+    <t>254838</t>
+  </si>
+  <si>
+    <t>Адаптер для плоскої покрівлі 110/100-90 Графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/adapter-dlya-plasko-pokrvl-110100-90-graft/</t>
+  </si>
+  <si>
     <t>254839</t>
   </si>
   <si>
     <t>Адаптер для плоскої покрівлі 110/100-90 Чорний</t>
   </si>
   <si>
     <t>https://roofer.com.ua/adapter-dlya-plasko-pokrvl-110100-90-chorniy/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://roofer.com.ua/adapter-dlya-plasko-pokrvl-110100-90-graft/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -963,51 +963,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-15-21215m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-d-15-mm-nearmirovannaya-07515/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-renolit-alkorplan-f-tolshchinoy-12-mm-21kh20m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-renolit-alkorplan-f-tolshchinoy-12-mm-21kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/laminirovannyy-pvkh-metall-list-10kh20m-laminated-pvc-ral-7040/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetik-tenalyuks-112m-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-15-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-12-mm-armirovannaya-s-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sv-15-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tpo-membrana-soprema-flagon-eppr-12-mm-armirovannaya-s-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tpo-membrana-soprema-flagon-eppr-15-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vneshniy-ugol-pvkh-flagon-959595-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-pvkh-flagon-959595-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-pvkh-flagon-diametrom-75-mm-vysotoy-240-mm-bez-kolpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-pvkh-flagon-diametrom-75-mm-vysotoy-400-mm-bez-kolpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-pvkh-flagon-145145145-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrshny-kut-pvkh-texsa-959595-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vneshniy-ugol-90-pvkh-flagon-145145145/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolpachok-k-flyugarke-usilennyy-flagon-70-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otsinkovannaya-perforirovannaya-prizhimnaya-planka-flagon-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-csl-nearmirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shnur-dlya-rozpodlu-navantazhennya-pvkh-flagfoil-200-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/laminirovannyy-tpo-metall-flagon-tolshchinoy-12-mm-1kh2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-18-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-opora-pod-solnechnye-paneli-soprasolar-fix-evo-s-bitumnym-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-opora-pod-solnechnye-paneli-soprasolar-fix-evo-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-opora-pod-solnechnye-paneli-soprasolar-fix-evo-s-tpo-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-45-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-200-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/blokiruyushchiy-element-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnoe-kreplenie-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-bsl-15-mm-nearmirovannaya-bez-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsilindricheskiy-fartukh-dlya-trub-pvkh-flagon-diametrom-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-bsl-20-mm-nearmovana-bez-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-verde-nato-15-mm-armirovannaya-s-uf-160kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-s-15-mm-nearmovana-z-uf-105kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-at-15-mm-nearmovana-z-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tpo-membrana-soprema-flagon-eppr-12-mm-armovana-z-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-tpo-flagon-dametrom-75-mm-visotoyu-400-mm-bez-kovpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-perelivna-kvadratna-tpo-flagon-100x100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-drenazhna-tpo-flagon-dametrom-100-mm-visotoyu-240-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-tpo-flagon-dametrom-75-mm-visotoyu-240-mm-bez-kovpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-perelivna-krugla-tpo-flagon-dametrom-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-drenazhna-tpo-flagon-dametrom-110-mm-visotoyu-240-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-korichneva-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-graft-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-ssl-1-5-mm-nearmovana-z-uf-2-10kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/adapter-dlya-plasko-pokrvl-110100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/adapter-dlya-plasko-pokrvl-110100-90-graft/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m-1-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-12mm-21220m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-fm-15-21215m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-pvkh-monarplan-d-15-mm-nearmirovannaya-07515/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-renolit-alkorplan-f-tolshchinoy-12-mm-21kh20m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-renolit-alkorplan-f-tolshchinoy-12-mm-21kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/laminirovannyy-pvkh-metall-list-10kh20m-laminated-pvc-ral-7040/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetik-tenalyuks-112m-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-15-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-12-mm-armirovannaya-s-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sv-15-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tpo-membrana-soprema-flagon-eppr-12-mm-armirovannaya-s-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tpo-membrana-soprema-flagon-eppr-15-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vneshniy-ugol-pvkh-flagon-959595-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-pvkh-flagon-959595-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-pvkh-flagon-diametrom-75-mm-vysotoy-240-mm-bez-kolpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-pvkh-flagon-diametrom-75-mm-vysotoy-400-mm-bez-kolpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-pvkh-flagon-145145145-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrshny-kut-pvkh-texsa-959595-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vneshniy-ugol-90-pvkh-flagon-145145145/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolpachok-k-flyugarke-usilennyy-flagon-70-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otsinkovannaya-perforirovannaya-prizhimnaya-planka-flagon-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-csl-nearmirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shnur-dlya-rozpodlu-navantazhennya-pvkh-flagfoil-200-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/laminirovannyy-tpo-metall-flagon-tolshchinoy-12-mm-1kh2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-18-mm-armirovannaya-s-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-opora-pod-solnechnye-paneli-soprasolar-fix-evo-s-bitumnym-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-opora-pod-solnechnye-paneli-soprasolar-fix-evo-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-opora-pod-solnechnye-paneli-soprasolar-fix-evo-s-tpo-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-45-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-200-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/blokiruyushchiy-element-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnoe-kreplenie-soprasolar-fix-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-bsl-15-mm-nearmirovannaya-bez-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsilindricheskiy-fartukh-dlya-trub-pvkh-flagon-diametrom-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-bsl-20-mm-nearmovana-bez-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-sr-verde-nato-15-mm-armirovannaya-s-uf-160kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-s-15-mm-nearmovana-z-uf-105kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-at-15-mm-nearmovana-z-uf-210kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tpo-membrana-soprema-flagon-eppr-12-mm-armovana-z-uf-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-tpo-flagon-dametrom-75-mm-visotoyu-400-mm-bez-kovpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-perelivna-kvadratna-tpo-flagon-100x100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-drenazhna-tpo-flagon-dametrom-100-mm-visotoyu-240-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-tpo-flagon-dametrom-75-mm-visotoyu-240-mm-bez-kovpachka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-perelivna-krugla-tpo-flagon-dametrom-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-drenazhna-tpo-flagon-dametrom-110-mm-visotoyu-240-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-korichneva-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-graft-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pvkh-membrana-soprema-flagon-ssl-1-5-mm-nearmovana-z-uf-2-10kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/adapter-dlya-plasko-pokrvl-110100-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/adapter-dlya-plasko-pokrvl-110100-90-chorniy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F72" sqref="F72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">