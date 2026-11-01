--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -233,230 +233,230 @@
   <si>
     <t>https://roofer.com.ua/bikroelast-khkp-4mm-1/</t>
   </si>
   <si>
     <t>Євроруберойд CFR 2.5</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bikroelast-khkp-4mm-1-1/</t>
   </si>
   <si>
     <t>Євроруберойд ЕПП 2,5</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bikroelast-khkp-4mm-1-1-1/</t>
   </si>
   <si>
     <t>Євроруберойд ЕКП 3,5 сланець сірий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bikroelast-khkp-4mm-1-2/</t>
   </si>
   <si>
     <t>Бітумна мембрана SOPREMA</t>
   </si>
   <si>
+    <t>154219</t>
+  </si>
+  <si>
+    <t>Самоклеюча бітумна мембрана SOPREMA EDILSTICK 2 мм PP/RAND, 1x15 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/samokleyucha-btumna-membrana-soprema-edilstick-2-mm-pprand-1x15-m/</t>
+  </si>
+  <si>
+    <t>205287</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA MAMUT S3 PSI, 1x10 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-s3-psi-1x10-m/</t>
+  </si>
+  <si>
+    <t>154207</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS FPV 5 MIN, 1x8 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fpv-5-min-1x8-m/</t>
+  </si>
+  <si>
+    <t>209628</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA Mamut PV 4 AR; SBS, 1х10м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-pv-4-ar-sbs-1kh10m/</t>
+  </si>
+  <si>
+    <t>155686</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна пароізоляція SOPREMA MAMUT VAP, 1x13 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-parozolyatsya-soprema-mamut-vap-1x13-m/</t>
+  </si>
+  <si>
+    <t>154208</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS FM 5 MIN, 1x8 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fm-5-min-1x8-m/</t>
+  </si>
+  <si>
+    <t>209629</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA Resisto PV 4 AR; SBS, 1х10м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-pv-4-ar--sbs-1kh10m/</t>
+  </si>
+  <si>
+    <t>155710</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA SOPRALENE ELITE FM 5 D-TOX, 1x8 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-sopralene-elite-fm-5-d-tox-1x8-m/</t>
+  </si>
+  <si>
+    <t>154215</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS GARDEN MIN, 1x8 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-garden-min-1x8-m/</t>
+  </si>
+  <si>
+    <t>216176</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA RESISTO V 3, SBS, 1х15м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-v-3-sbs-1kh15m/</t>
+  </si>
+  <si>
+    <t>154203</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS FM 3, 1x13 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fm-3-1x13-m/</t>
+  </si>
+  <si>
+    <t>155712</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS FP 4.8, 1x8 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-48-1x8-m/</t>
+  </si>
+  <si>
     <t>154217</t>
   </si>
   <si>
     <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS PARKING, 1x8 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-parking-1x8-m/</t>
   </si>
   <si>
+    <t>218556</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS FPV 5 MIN, 1x8 м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-fpv-5-min-1x8-m/</t>
+  </si>
+  <si>
     <t>154204</t>
   </si>
   <si>
     <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS FP 4, 1x10 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-4-1x10-m/</t>
   </si>
   <si>
-    <t>218556</t>
-[...7 lines deleted...]
-  <si>
     <t>155713</t>
   </si>
   <si>
     <t>Полімер-бітумна мембрана SOPREMA ALUFAL SBS, 1x13 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-alufal-sbs-1x13-m/</t>
   </si>
   <si>
     <t>154218</t>
   </si>
   <si>
     <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS FP-T 6 MIN, 1x8 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-t-6-min-1x8-m/</t>
   </si>
   <si>
+    <t>218558</t>
+  </si>
+  <si>
+    <t>Полімер-бітумна мембрана SOPREMA RESISTO V 25, SBS, 1х15м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-v-25-sbs-1kh15m/</t>
+  </si>
+  <si>
     <t>154206</t>
   </si>
   <si>
     <t>Полімер-бітумна мембрана SOPREMA MORTERPLAS SBS FPV 4 MIN, 1x10 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fpv-4-min-1x10-m/</t>
   </si>
   <si>
-    <t>218558</t>
-[...7 lines deleted...]
-  <si>
     <t>209627</t>
   </si>
   <si>
     <t>Полімер-бітумна мембрана SOPREMA MAMUT PV 3; SBS, 1х15м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-pv-3-sbs-1kh15m/</t>
   </si>
   <si>
-    <t>154219</t>
-[...106 lines deleted...]
-  <si>
     <t>Aquaizol</t>
   </si>
   <si>
     <t>AQ32</t>
   </si>
   <si>
     <t>Праймер бітумний АР-20 (відро 17кг/ 20 л) Акваизол</t>
   </si>
   <si>
     <t>https://roofer.com.ua/praymer-bitumnyy-ar-20-vedro-20-l-akvaizol/</t>
   </si>
   <si>
     <t>AQ34</t>
   </si>
   <si>
     <t>Вентилятор покрівельний (флюгарка) d 110 мм Акваізол</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ventilyatori-pokrveln-d-110-mm/</t>
   </si>
   <si>
     <t>AQ33</t>
   </si>
   <si>
     <t>Вентилятор покрівельний (флюгарка) d 75 Акваізол</t>
@@ -890,51 +890,51 @@
   <si>
     <t>Бікроеласт ЕПП</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bikroelast-epp-/</t>
   </si>
   <si>
     <t>Бікроеласт ЕКП сірий сланець</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bikroelast-ekp-seryy-slanets/</t>
   </si>
   <si>
     <t>Біполь ЕПП 3,0</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bipol-epp/</t>
   </si>
   <si>
     <t>Біполь ЕКП 4,0 сланець сірий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bipol-ekp-slanets-seryy/</t>
   </si>
   <si>
-    <t>Уніфлекс 4,1 ЕПП</t>
+    <t>Уніфлекс 4,1 ЕПП (HYDROBASE FLEX ЕПП)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/unifleks-epp/</t>
   </si>
   <si>
     <t>Уніфлекс ЕКП 5,3 сірий сланець</t>
   </si>
   <si>
     <t>https://roofer.com.ua/unifleks-ekp-sery-slanets/</t>
   </si>
   <si>
     <t>Техноеласт ЕПП 5,2</t>
   </si>
   <si>
     <t>https://roofer.com.ua/tekhnoelast-epp/</t>
   </si>
   <si>
     <t>Техноеласт ЕКП 5,5 сланець сірий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/tekhnoelast-ekp-slanets-seryy/</t>
   </si>
   <si>
     <t>Мастикі та праймери</t>
   </si>
@@ -971,69 +971,69 @@
   <si>
     <t>MATIZOL Бітумна ґрунтовка 4,5кг MATIZOL Битумная грунтовка  4,5кг</t>
   </si>
   <si>
     <t>https://roofer.com.ua/matizol-bitumnaya-gruntovka-45kg/</t>
   </si>
   <si>
     <t>Мастикі та праймери Ореол-1</t>
   </si>
   <si>
     <t>Мастика бітумна "Фундаментна" Ореол-1 12кг Мастика бітумна "Фундаментна" Ореол-1 12кг</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mastika-bitumnaya-fundamentaya-oreol-1/</t>
   </si>
   <si>
     <t>PM06</t>
   </si>
   <si>
     <t>Мастика бітумна "Фундаментна" Ореол-1 25кг Мастика бітумна  "Фундаментна" 25 кг</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mastika-bitumnaya-dlya-fundamenta-3-kg-banka/</t>
   </si>
   <si>
+    <t>PM03</t>
+  </si>
+  <si>
+    <t>Мастика бітумно-каучукова "Універсальна" Ореол-1 3кг 3кг</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-1/</t>
+  </si>
+  <si>
+    <t>Мастика бітумно-каучукова "Універсальна" Ореол-1 10кг 10кг</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-2/</t>
+  </si>
+  <si>
     <t>Мастика бітумно-каучукова "Універсальна" Ореол-1 20кг 20кг</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-3/</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-2/</t>
   </si>
   <si>
     <t>Мастика бітумно-каучукова "Універсальна" Ореол-1 25кг 25кг</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka/</t>
   </si>
   <si>
     <t>Праймер бітумно-каучуковий "Ореол-1" (10л) 8,5кг 8,5кг</t>
   </si>
   <si>
     <t>https://roofer.com.ua/praymer-bitumnyy-24-kg-banka/</t>
   </si>
   <si>
     <t xml:space="preserve">Праймер бітумно-каучуковий "Ореол-1" (20л) 17кг (20л)  17кг </t>
   </si>
   <si>
     <t>https://roofer.com.ua/praymer-bitumnyy-24-kg-banka-1/</t>
   </si>
   <si>
     <t>Флюгарка для плоскої покрівлі (75 мм)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/flyugarka-dlya-ploskoy-krovli-70-mm/</t>
   </si>
@@ -1464,51 +1464,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khpp-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-ekp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-epp-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-ekp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-epp-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-ekp-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-epp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-ekp-38mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-epp-28mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-ekp-poliester-40-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-epp-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-ekp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-epp-poliester-30-15-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stekloizol-khkp-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stekloizol-khpp-steklokholst-25-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-ekp-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-epp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-ekp-poliester-47-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-epp-poliester-36-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-parking-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-4-1x10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-fpv-5-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-alufal-sbs-1x13-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-t-6-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fpv-4-min-1x10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-v-25-sbs-1kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-pv-3-sbs-1kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samokleyucha-btumna-membrana-soprema-edilstick-2-mm-pprand-1x15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fpv-5-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-s3-psi-1x10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-pv-4-ar-sbs-1kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-parozolyatsya-soprema-mamut-vap-1x13-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fm-5-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-pv-4-ar--sbs-1kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-sopralene-elite-fm-5-d-tox-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-garden-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fm-3-1x13-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-v-3-sbs-1kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-48-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-ar-20-vedro-20-l-akvaizol/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatori-pokrveln-d-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-krovelnyy-d-75-akvaizol/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronki-krovelnye-d-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1123-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1123/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1124/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1124-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1125/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1126/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1128/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1129/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1130/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1133/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1134/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1135/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1137/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1140/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1141/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1143/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1144/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1146/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1147/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1148/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1149/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1147-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1147-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1138/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-praym-ekp-poliester-40-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-praym-epp-poliester-25-15-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-ekp-poliester-45-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-epp-poliester-35-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-v-pe-45-slanets-seryy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-n-pe-35-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-khpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-khpp-slanets-sery/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-epp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-khpp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-khkp-35-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-epp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-ekp-35-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-khpp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-khkp-40-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polibud-khpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polibud-khkp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-epp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-ekp-40-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polibud-khpp_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-epp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-ekp-seryy-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-ekp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-ekp-sery-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-ekp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-1gotovyy-20-l-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-gruntovka-izofast-20l/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-gruntovka-izofast-20l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/matizol-mastika-dlya-gidroizolyatsii-i-prikleivaniya-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/matizol-praymer-bitumno-kauchukovyy-18kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/matizol-bitumnaya-gruntovka-45kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-fundamentaya-oreol-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-fundamenta-3-kg-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-24-kg-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-24-kg-banka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-dlya-ploskoy-krovli-70-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-krovelnaya-100-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khpp-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-ekp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-epp-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-ekp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-epp-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-ekp-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-epp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-ekp-38mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-epp-28mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-ekp-poliester-40-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-epp-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-ekp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-epp-poliester-30-15-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stekloizol-khkp-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stekloizol-khpp-steklokholst-25-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-ekp-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-epp-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-ekp-poliester-47-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-epp-poliester-36-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-4mm-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samokleyucha-btumna-membrana-soprema-edilstick-2-mm-pprand-1x15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-s3-psi-1x10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fpv-5-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-pv-4-ar-sbs-1kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-parozolyatsya-soprema-mamut-vap-1x13-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fm-5-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-pv-4-ar--sbs-1kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-sopralene-elite-fm-5-d-tox-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-garden-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-v-3-sbs-1kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fm-3-1x13-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-48-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-parking-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-fpv-5-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-4-1x10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-alufal-sbs-1x13-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fp-t-6-min-1x8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-resisto-v-25-sbs-1kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-morterplas-sbs-fpv-4-min-1x10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polmer-btumna-membrana-soprema-mamut-pv-3-sbs-1kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-ar-20-vedro-20-l-akvaizol/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatori-pokrveln-d-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-krovelnyy-d-75-akvaizol/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronki-krovelnye-d-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1123-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1123/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1124/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1124-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1125/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1126/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1128/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1129/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1130/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1133/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1134/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1135/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1137/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1140/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1141/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1143/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1144/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1146/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1147/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1148/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1149/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1147-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1147-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1138/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-praym-ekp-poliester-40-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-praym-epp-poliester-25-15-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-ekp-poliester-45-slanets-seryy-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-epp-poliester-35-10-mkv-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-v-pe-45-slanets-seryy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/svitondeyl-prof-n-pe-35-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevrorubiroyd-khk-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-khpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-khpp-slanets-sery/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikrost-epp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-khpp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-khkp-35-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-epp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yevroruberoyd-ekp-35-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-khpp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-khkp-40-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polibud-khpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polibud-khkp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-epp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/poliplast-ekp-40-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polibud-khpp_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-khkp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-epp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bikroelast-ekp-seryy-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bipol-ekp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unifleks-ekp-sery-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-epp/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tekhnoelast-ekp-slanets-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-1gotovyy-20-l-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-gruntovka-izofast-20l/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-gruntovka-izofast-20l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/matizol-mastika-dlya-gidroizolyatsii-i-prikleivaniya-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/matizol-praymer-bitumno-kauchukovyy-18kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/matizol-bitumnaya-gruntovka-45kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-fundamentaya-oreol-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-fundamenta-3-kg-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-bitumnaya-dlya-remonta-i-prikleivaniya-3-kg-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-24-kg-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-bitumnyy-24-kg-banka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/flyugarka-dlya-ploskoy-krovli-70-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-krovelnaya-100-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F150" sqref="F150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2005,393 +2005,393 @@
       <c r="D31" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>1</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="15">
-        <v>0</v>
+        <v>363.32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>2</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="15">
-        <v>0</v>
+        <v>357.59</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>3</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="15">
-        <v>354.17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>4</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="15">
-        <v>345.49</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>5</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="15">
-        <v>0</v>
+        <v>252.71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>6</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="15">
-        <v>0</v>
+        <v>366.36</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>7</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="15">
-        <v>207.6</v>
+        <v>3010.18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>8</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="15">
-        <v>4476.41</v>
+        <v>443.29</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>9</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>97</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>363.32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>10</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>102</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>0</v>
+        <v>136.18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>11</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>357.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>12</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>3114</v>
+        <v>351.58</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>13</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>252.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>14</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
-        <v>366.36</v>
+        <v>354.17</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>15</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
-        <v>3010.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>16</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>443.29</v>
+        <v>345.49</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>17</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>18</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
-        <v>0</v>
+        <v>207.6</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>19</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="15">
-        <v>136.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>20</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>131</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>351.58</v>
+        <v>4476.41</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="15"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>5</v>
       </c>
@@ -3613,51 +3613,51 @@
       <c r="B126" s="11"/>
       <c r="C126" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
         <v>155</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>22</v>
       </c>
       <c r="B127" s="11"/>
       <c r="C127" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>171.73</v>
+        <v>260</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>23</v>
       </c>
       <c r="B128" s="11"/>
       <c r="C128" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
         <v>279.78</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>24</v>
       </c>
       <c r="B129" s="11"/>
       <c r="C129" s="8" t="s">
         <v>296</v>
@@ -3858,94 +3858,94 @@
         <v>746</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>2</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
         <v>1400</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>3</v>
       </c>
-      <c r="B143" s="11"/>
+      <c r="B143" s="11" t="s">
+        <v>319</v>
+      </c>
       <c r="C143" s="8" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>1290</v>
+        <v>270</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>4</v>
       </c>
-      <c r="B144" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B144" s="11"/>
       <c r="C144" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>270</v>
+        <v>754</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>5</v>
       </c>
       <c r="B145" s="11"/>
       <c r="C145" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>754</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>6</v>
       </c>
       <c r="B146" s="11"/>
       <c r="C146" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
         <v>1550</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>7</v>
       </c>
       <c r="B147" s="11"/>
       <c r="C147" s="8" t="s">
         <v>328</v>