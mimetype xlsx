--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -3825,179 +3825,179 @@
       <c r="B137" s="10"/>
       <c r="C137" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>29000</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>79</v>
       </c>
       <c r="B138" s="10"/>
       <c r="C138" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>700</v>
+        <v>777</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>80</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>840</v>
+        <v>933</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>81</v>
       </c>
       <c r="B140" s="10"/>
       <c r="C140" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>1050</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>82</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>610</v>
+        <v>682</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>83</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
-        <v>740</v>
+        <v>818</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>84</v>
       </c>
       <c r="B143" s="10"/>
       <c r="C143" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>920</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>85</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
-        <v>1350</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>86</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
-        <v>1690</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>87</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>2254</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>88</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
         <v>840</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>89</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>167</v>