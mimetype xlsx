--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -41,93 +41,93 @@
   <si>
     <t>Композитна черепиця</t>
   </si>
   <si>
     <t>Композитна черепиця QueenTile</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Композитна черепиця QueenTile STANDARD 1-тайловий лист STANDARD 1-тайловий лист (шт.)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-1-taylovyy-list/</t>
+  </si>
+  <si>
     <t>Композитна черепиця QueenTile SLATE Композитна черепиця QueenTile SLATE</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-slate/</t>
   </si>
   <si>
-    <t>Композитна черепиця QueenTile STANDARD 1-тайловий лист STANDARD 1-тайловий лист (шт.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Композитна черепиця QueenTile SLATE Композитна черепиця QueenTile SLATE(кв.м.)</t>
   </si>
   <si>
     <t>Композитна черепиця QueenTile STANDARD 1-тайловий лист STANDARD 1-тайловий лист АКЦІЯ (кв.м.)</t>
   </si>
   <si>
+    <t>Композитна черепиця QueenTile VERONA Композитна черепиця QueenTile VERONA</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-verona/</t>
+  </si>
+  <si>
+    <t>Композитна черепиця QueenTile CLASSIC Композитна черепиця QueenTile CLASSIC (шт.)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-classic/</t>
+  </si>
+  <si>
     <t>Композитна черепиця QueenTile SHAKE Композитна черепиця QueenTile SHAKE</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-shake/</t>
   </si>
   <si>
-    <t>Композитна черепиця QueenTile VERONA Композитна черепиця QueenTile VERONA</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-classic/</t>
+    <t>Композитна черепиця QueenTile VERONA Композитна черепиця QueenTile VERONA (кв.м.)</t>
   </si>
   <si>
     <t>Композитна черепиця QueenTile CLASSIC Композитна черепиця QueenTile CLASSIC (кв.м.)</t>
   </si>
   <si>
     <t>Композитна черепиця QueenTile SHAKE Композитна черепиця QueenTile SHAKE (кв.м.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Композитна черепиця QueenTile VERONA Композитна черепиця QueenTile VERONA (кв.м.)</t>
   </si>
   <si>
     <t>Планка бічного примикання QueenTile Тип № 1</t>
   </si>
   <si>
     <t>https://roofer.com.ua/planka-bokovogo-primykaniya-queentile/</t>
   </si>
   <si>
     <t>Планка бічного примикання QueenTile Тип № 2</t>
   </si>
   <si>
     <t>Планка бічного фартуха QueenTile</t>
   </si>
   <si>
     <t>https://roofer.com.ua/planka-bokovogo-fartuka-queentile/</t>
   </si>
   <si>
     <t>Планка карнизна мала/велика QueenTile мала</t>
   </si>
   <si>
     <t>https://roofer.com.ua/planka-karniznaya-malaya-queentile/</t>
   </si>
   <si>
     <t>Планка карнизна мала/велика QueenTile велика</t>
   </si>
@@ -849,51 +849,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-1-taylovyy-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-1-taylovyy-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-verona/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-verona/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-bokovogo-primykaniya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-bokovogo-primykaniya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-karniznaya-malaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-karniznaya-malaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnyy-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-dlya-primykaniy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aeroelement-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gladkiy-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativnaya-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-konkovoy-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vetrovoy-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/814/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/814/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zashchity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-karniznaya-bolshaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/811/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/812/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-frontonnaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/remontnyy-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/remontnyy-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnyy-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-grebnya-trikutnogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-grebnya-trikutnogo-velika/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-grebnya-kruglogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-evertile/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-coppo/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-cleo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-stone-wood-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolletsiya-spany/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-roser-rowood/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-roser-bond/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroclassik-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroroman-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroroman-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroshake-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroshingle-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metrotile-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroviksen-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metrowood-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metrowood-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/423/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/439/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/440/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/425/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/425/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/428/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/438/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-dlya-cherepitsy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/443/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/437/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/429/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/426/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-1-taylovyy-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-1-taylovyy-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-verona/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-verona/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-queentile-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-bokovogo-primykaniya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-bokovogo-primykaniya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-karniznaya-malaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-karniznaya-malaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnyy-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-dlya-primykaniy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aeroelement-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gladkiy-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativnaya-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-konkovoy-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vetrovoy-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/814/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/814/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zashchity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-karniznaya-bolshaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/811/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/812/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-frontonnaya-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/remontnyy-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/remontnyy-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnyy-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-grebnya-trikutnogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-grebnya-trikutnogo-velika/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-grebnya-kruglogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-element-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-evertile/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-coppo/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-cleo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-stone-wood-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolletsiya-spany/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-roser-rowood/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektsiya-roser-bond/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroclassik-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroroman-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroroman-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroshake-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroshingle-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metrotile-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metroviksen-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metrowood-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompozitnaya-cherepitsa-metrowood-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/423/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/439/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/440/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/425/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/425/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/428/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/438/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-dlya-cherepitsy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/443/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/437/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/429/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/426/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F82" sqref="F82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -936,195 +936,195 @@
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
         <v>790</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>859</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>365</v>
+        <v>333</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>333</v>
+        <v>361</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>896</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>903</v>
+        <v>896</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>1000</v>
+        <v>903</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>584</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>26</v>