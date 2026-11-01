--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -38,75 +38,75 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Натуральна черепиця</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Керамічна черепиця BRAAS 13V глазур Каштановий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/</t>
+  </si>
+  <si>
+    <t>Керамічна черепиця BRAAS 13V ангоб Мідний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/</t>
+  </si>
+  <si>
     <t>Керамічна черепиця BRAAS 13V Топ глазур Сосновий (зелений діамант)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob-1/</t>
   </si>
   <si>
-    <t>Керамічна черепиця BRAAS 13V глазур Каштановий</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/</t>
+    <t>Керамічна черепиця BRAAS 13V глазур Тековий</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 13V ангоб Коричневий</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 13V Топ глазур Чорний діамант</t>
-  </si>
-[...1 lines deleted...]
-    <t>Керамічна черепиця BRAAS 13V глазур Тековий</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 13V глазур Чорний глянцевий</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 13V ангоб Антрацит</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 13V глазур Сланець глянцевий</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 9V ангоб (антрацит)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1/</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 9V ангоб (мідний)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy/</t>
   </si>
   <si>
     <t>Керамічна черепиця BRAAS 9V глазур Сланець глянцевий</t>
   </si>
@@ -1236,51 +1236,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/slanets-inspire-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/slanets-inspire-cool-roofing-colors/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/slanets-inspire-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat-5-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat-5-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat-5-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-lusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-lusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-lusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-meridional/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-meridional/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-meridional/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-umbelino-marseille-marselskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-umbelino-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/advance-lusa-keramicheskaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-dvoynaya-rimskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-vennetsianskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-vennetsianskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-vennetsianskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okonchanie-konka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okonchanie-konka/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okonchanie-konka/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-troynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-troynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-troynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-krest/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-krest/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-krest/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-ondo-maron-terracotta-grafito/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-nachalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevaya-cherepitsa-ryadovaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-13v-angob/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-angoba-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-braas-9v-glazur/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/slanets-inspire-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/slanets-inspire-cool-roofing-colors/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/slanets-inspire-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-tb-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat--10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat-5-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat-5-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-flat-5-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-tejas-borja-monakh-monashka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuaritb12tb4tb10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuari-flat-5xl10-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-duna/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-lusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-lusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-lusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-hydra/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logika-plana/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-meridional/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-meridional/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-meridional/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-k2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-logica-marselha/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-cobert-klinker-virtus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-umbelino-marseille-marselskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/keramicheskaya-cherepitsa-umbelino-monakh-monashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/advance-lusa-keramicheskaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-braas-frankfurt-aerlox-lumino-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dobornye-elementy-i-fasonnaya-cherepitsa-lumino-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-dvoynaya-rimskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-vennetsianskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-vennetsianskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naturalnaya-cherepitsa-alyaska-vennetsianskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bokovaya-cherepitsa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okonchanie-konka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okonchanie-konka/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okonchanie-konka/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-troynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-troynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-troynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-krest/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-krest/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-konkov-krest/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsementno-peschanaya-cherepitsa-ondo-maron-terracotta-grafito/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-nachalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevaya-cherepitsa-ryadovaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F223" sqref="F223"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1313,175 +1313,175 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>300.96</v>
+        <v>216.48</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>216.48</v>
+        <v>253.44</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>253.44</v>
+        <v>300.96</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>253.44</v>
+        <v>216.48</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>300.96</v>
+        <v>253.44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>216.48</v>
+        <v>300.96</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>232.32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>253.44</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>248.16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>213.84</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>