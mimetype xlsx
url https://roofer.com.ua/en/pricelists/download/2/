--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -38,176 +38,176 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Сайдинг до фасаду</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Металевий ЄвроБрус, Німеччина Германия 0,5 матовая</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1-1-1/</t>
+  </si>
+  <si>
+    <t>Металевий ЄвроБрус, Польща/Бельгія Бельгія 0,5 глянець</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/</t>
+  </si>
+  <si>
+    <t>Металевий ЄвроБрус, Україна Китай 0,45 глянець</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/</t>
+  </si>
+  <si>
+    <t>Металевий Блок-Хаус, Польща/Бельгія Бельгія 0,5 глянець</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/</t>
+  </si>
+  <si>
     <t>Металевий ЄвроБрус, Словак/Італія Словакія 0,45 глянець</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, Україна Китай 0,45 глянець</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/</t>
   </si>
   <si>
     <t>Металевий блок-хаус, Словак/Італія Словак 0,45 глянець</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/</t>
   </si>
   <si>
     <t xml:space="preserve">Металевий ЄвроБрус, 3D дерево 3D дерево </t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Кварц Voest alpine Австрія 0,5 Кварц Voest alpine Австрия 0,5</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1-1/</t>
   </si>
   <si>
-    <t>Металевий ЄвроБрус, Німеччина Германия 0,5 матовая</t>
-[...20 lines deleted...]
-    <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/</t>
+    <t>Металевий ЄвроБрус, Польща/Бельгія Бельгія 0,5 матова</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Україна Китай 0,45 матова</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, Польща/Бельгія Бельгія 0,5 матова</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Словак/Італія Словакія 0,45 матова</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, Україна Китай 0,45 матова</t>
   </si>
   <si>
     <t>Металевий блок-хаус, Словак/Італія Словакія 0,45 матова</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, 3D дерево 3D/3D Print дерево, двухсторонній 0,45</t>
   </si>
   <si>
-    <t>Металевий ЄвроБрус, Польща/Бельгія Бельгія 0,5 матова</t>
+    <t>Металевий ЄвроБрус, 3D дерево 3D Print  дерево 0,45 Україна</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Польща/Бельгія Польща 0,5 глянець</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Україна Україна 0,45 глянець</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, Польща/Бельгія Польща 0,5 глянець</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Словак/Італія Італія 0,45 глянець</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, Україна Україна 0,45 глянець</t>
   </si>
   <si>
     <t>Металевий блок-хаус, Словак/Італія Італія 0,45 глянець</t>
   </si>
   <si>
-    <t>Металевий ЄвроБрус, 3D дерево 3D Print  дерево 0,45 Україна</t>
+    <t>Металевий ЄвроБрус, Словак/Італія Італія 0,45 мат.</t>
+  </si>
+  <si>
+    <t>Металевий Блок-Хаус, Україна Україна 0,45 мат.</t>
+  </si>
+  <si>
+    <t>Металевий блок-хаус, Словак/Італія Італія 0,45 мат.</t>
+  </si>
+  <si>
+    <t>Металевий ЄвроБрус, 3D дерево 3D Print дерево Корея 0,45</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Польща/Бельгія Польща 0,5 матова</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Україна Україна 0,45 мат.</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, Польща/Бельгія Польща 0,5 матова</t>
   </si>
   <si>
-    <t>Металевий ЄвроБрус, Словак/Італія Італія 0,45 мат.</t>
-[...10 lines deleted...]
-  <si>
     <t>Металевий ЄвроБрус, Україна Україна 0,7 мат.</t>
   </si>
   <si>
+    <t>Металевий ЄвроБрус, Словак/Італія Словакія Поліуретан USS  0,5 мат.</t>
+  </si>
+  <si>
     <t>Металевий Блок-Хаус, Україна Україна 0,7 мат.</t>
   </si>
   <si>
-    <t>Металевий ЄвроБрус, Словак/Італія Словакія Поліуретан USS  0,5 мат.</t>
-[...1 lines deleted...]
-  <si>
     <t>Металевий блок-хаус, Словак/Італія Словакія Поліуретан USS  0,5 мат.</t>
   </si>
   <si>
     <t>Металевий ЄвроБрус, Україна 3D Print  дерево 0,45 Україна</t>
   </si>
   <si>
     <t xml:space="preserve">Металевий Блок-Хаус, 3D дерево 3D дерево </t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, 3D дерево 3D/3D Print дерево, двосторонній 0,45</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, 3D дерево 3D Print дерево 0,45 Україна</t>
   </si>
   <si>
     <t>Металевий Блок-Хаус, 3D дерево 3D Print дерево Корея 0,45</t>
   </si>
   <si>
     <t>Лиштва &amp;quot;Класик&amp;quot; &amp;quot;Модерн&amp;quot; (білий, коричневий)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/nalichnik-klassik-modern-belyy-korichnevyy/</t>
@@ -1067,59 +1067,59 @@
   <si>
     <t>Панель пласка FaSiding Vifront Сірий</t>
   </si>
   <si>
     <t>Панель пласка FaSiding Vifront Кремовий</t>
   </si>
   <si>
     <t>Панель стінова FaSiding WoodHouse Дуб морений 0.75 кв.м.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/panel-stenovaya-fasiding-woodhouse/</t>
   </si>
   <si>
     <t>Панель стінова FaSiding BlockHouse Арахіс ВН-03. 3.66 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Папоротнік Т-01. 3.85 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/panel-stenovaya-fasiding/</t>
   </si>
   <si>
+    <t>Панель стінова FaSiding WoodHouse Дуб золотий 0.75 кв.м.</t>
+  </si>
+  <si>
     <t>Панель стінова FaSiding BlockHouse Грецький горіх ВН-03. 3.66 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Арахіс Т-01. 3.85 м</t>
   </si>
   <si>
-    <t>Панель стінова FaSiding WoodHouse Дуб золотий 0.75 кв.м.</t>
-[...1 lines deleted...]
-  <si>
     <t>Панель стінова FaSiding BlockHouse Мімоза ВН-03. 3.66 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Грецький горіх Т-01. 3.85 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Макові зерна Т-01. 3.85 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding BlockHouse Миндаль ВН-03. 3.66 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Мімоза Т-01. 3.85 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Льон Т-01. 3.85 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Пшениця Т-01. 3.85 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Мигдаль Т-01. 3.85 м</t>
   </si>
   <si>
     <t>Панель стінова FaSiding Standard Какао Т-01. 3.85 м</t>
@@ -2465,74 +2465,74 @@
   <si>
     <t>J-профіль 3,05м Дуб золотий</t>
   </si>
   <si>
     <t>J-профіль 3,05м Горіх</t>
   </si>
   <si>
     <t>Н-профіль (сполучна планка) 3,05м Дуб</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/</t>
   </si>
   <si>
     <t>Н-профіль (сполучна планка) 3,05м Дуб Wsnchester</t>
   </si>
   <si>
     <t>Н-профіль (сполучна планка) 3,05м Дуб золотий</t>
   </si>
   <si>
     <t>Н-профіль (сполучна планка) 3,05м горіх</t>
   </si>
   <si>
     <t>"MAX-3" від "VOX"</t>
   </si>
   <si>
+    <t>Панель VOX SYSTEM MAX-3 пласка (дуб, золотий дуб, ясен) "дуб" 3,85 м, 0,96 м2</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/panel-vox-system-max-3-ploskaya-dub-buk/</t>
+  </si>
+  <si>
+    <t>66261</t>
+  </si>
+  <si>
+    <t>Планка VOX "J-Trim" " горіх "</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/planka-vox-j-trim-orekh-/</t>
+  </si>
+  <si>
     <t>66264</t>
   </si>
   <si>
     <t>Планка VOX "внутрішній кут" "горіх"</t>
   </si>
   <si>
     <t>https://roofer.com.ua/planka-vox-vnutrenniy-ugol-orekh-/</t>
   </si>
   <si>
-    <t>Панель VOX SYSTEM MAX-3 пласка (дуб, золотий дуб, ясен) "дуб" 3,85 м, 0,96 м2</t>
-[...13 lines deleted...]
-  <si>
     <t>Панель VOX SYSTEM MAX-3 пласка (дуб, золотий дуб, ясен) "ясен" 3,85 м, 0,96 м2</t>
   </si>
   <si>
     <t>Панель VOX SYSTEM MAX-3 пласка (дуб, золотий дуб, ясен) "дуб золотий" 3,85 м, 0,96 м2</t>
   </si>
   <si>
     <t>Планка VOX стартова S-11 "біла" 3,05 м Білий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/startovaya-planka-vox-max-3/</t>
   </si>
   <si>
     <t>J-trim планка MAX-3 S-15 Дуб, Ясень, Золотий дуб Планка VOX J-Trim S-15 біла 3,81 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/</t>
   </si>
   <si>
     <t>J-trim планка MAX-3 S-15 Дуб, Ясень, Золотий дуб Планка VOX J-Trim S-15 дуб 3,05 м</t>
   </si>
   <si>
     <t>J-trim планка MAX-3 S-15 Дуб, Ясень, Золотий дуб Планка VOX J-Trim S-15 ясен 3,05 м</t>
   </si>
   <si>
     <t>J-trim планка MAX-3 S-15 Дуб, Ясень, Золотий дуб Планка VOX J-Trim S-15 золотий дуб 3,05 м</t>
@@ -3407,62 +3407,62 @@
   <si>
     <t>Фасадна панель ХВИЛЯ (під дерево) Printeh 2D, 3D (під дерево)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/714-1/</t>
   </si>
   <si>
     <t>Фасадна панель ХВИЛЯ (під дерево) Україна Printeh 2D, 3D/Ral (під дерево) 0,45</t>
   </si>
   <si>
     <t>Фасадна панель ХВИЛЯ (під дерево) Корея Printeh 3D/Ral (під дерево) 0,45</t>
   </si>
   <si>
     <t>Металевий Сайдинг Блок-Хаус, ЄвроБрус 3D дерево (дуб венге, вишня, дуб, золотий дуб, сосна, вільха)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1/</t>
   </si>
   <si>
     <t>Металевий сайдинг Блок-Хаус, ЄвроБрус (дуб венге, вишня, дуб, золотий дуб, сосна, вільха)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha/</t>
   </si>
   <si>
+    <t xml:space="preserve">Металевий Блок-Хаус, ЄвроБрус RAL Китай </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/metallicheskiy-blok-khaus-poliester/</t>
+  </si>
+  <si>
     <t>Металевий сайдинг "Корабельна дошка", "Дошка", "Дошка безшовна", "Вертикальна дошка з мікроребром"</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-sayding-korabelnaya-doska-s-mikrorebrom/</t>
   </si>
   <si>
-    <t xml:space="preserve">Металевий Блок-Хаус, ЄвроБрус RAL Китай </t>
-[...4 lines deleted...]
-  <si>
     <t>Металевий Блок-Хаус, ЄвроБрус RAL Під дерево Україна/В'єтнам</t>
   </si>
   <si>
     <t>Металевий сайдинг "Дошка" (металік, матове і глянсове покриття, Printech) Printec 0.4 глянець (золотий дуб, горіх, венге, сосна, вільха, кедр)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/</t>
   </si>
   <si>
     <t>Металевий сайдинг "Дошка" (металік, матове і глянсове покриття, Printech) Printec 0.4 матовий (золотий дуб, горіх, венге, сосна, вільха, кедр)</t>
   </si>
   <si>
     <t>Металевий сайдинг "Дошка" (металік, матове і глянсове покриття, Printech) Printec 0.45 матовий (золотий дуб, горіх, венге, сосна, вільха, кедр)</t>
   </si>
   <si>
     <t>Металевий сайдинг "Дошка" (металік, матове і глянсове покриття, Printech) PEMA RAL 0.45 метал у колір замовника</t>
   </si>
   <si>
     <t>Дошка фактурна 35мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/701/</t>
   </si>
   <si>
     <t>Сайдинг металевий Sity (Сіті)</t>
@@ -5615,69 +5615,69 @@
   <si>
     <t>Аксесуари для цокольних панелей Döcke-R Кут Berg</t>
   </si>
   <si>
     <t>https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/</t>
   </si>
   <si>
     <t>Аксесуари для цокольних панелей Döcke-R Кут Stein</t>
   </si>
   <si>
     <t>Аксесуари для цокольних панелей Döcke-R Кут Burg</t>
   </si>
   <si>
     <t>Аксесуари для цокольних панелей Döcke-R Фасадний J-профіл 30 мм</t>
   </si>
   <si>
     <t>Аксесуари для цокольних панелей Döcke-R Стартовий кут</t>
   </si>
   <si>
     <t>Аксесуари для цокольних панелей Döcke-R Стартовий металевий профіл</t>
   </si>
   <si>
     <t>VOX (Польща)</t>
   </si>
   <si>
+    <t>Сайдинг цокольний "Solid Stone" VOX</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sayding-tsokolnyy-solid-stone-vox/</t>
+  </si>
+  <si>
     <t>Сайдинг цокольный "Solid SandStone" VOX</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sayding-tsokolnyy-solid-bricksolid-stone-1/</t>
   </si>
   <si>
     <t>76724</t>
   </si>
   <si>
     <t>Фасадна панель VOX Solid SandStone Light GREY 1х0,42 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/fasadna-panel-vox-solid-sandstone-light-grey-1kh042-m/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://roofer.com.ua/sayding-tsokolnyy-solid-stone-vox/</t>
   </si>
   <si>
     <t>45859</t>
   </si>
   <si>
     <t>Фасадна панель VOX Solid Stone UMBRIA 1х0,42 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/fasadnaya-panel-vox-solid-stone-umbria-1kh042-m/</t>
   </si>
   <si>
     <t>48288</t>
   </si>
   <si>
     <t>Фасадна панель VOX Solid Stone SICILY 1х0,42 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/fasadnaya-panel-vox-solid-stone-sicily-1kh042-m/</t>
   </si>
   <si>
     <t>Сайдинг цокольний "Solid Brick" VOX</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sayding-tsokolnyy-solid-bricksolid-stone/</t>
   </si>
@@ -6273,51 +6273,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nalichnik-klassik-modern-belyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sofit-asko/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sofit-asko/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-bryza/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-bryza/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-bryza/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sofit-belyy-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wl-sh-vrodoshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-xps001-tsyegla-klas-k-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-s20-tsyegla-klas-k-graf-toviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wnb001-tsyegla-modyern-vershki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wl-sh-vrodoshka-temno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-eps001-marmur-sv-tlo-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-bv008-vrobrus-zolotiy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-pts-gqh-moza-ka-samaragdoviy-khalva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-cp004-yelyegant-temniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-sbg011-tsyegla-standart-bazaltoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wnb006-tsyegla-modyern-khalva/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-hokla-solor-2000250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1302/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1295/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1281/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1288/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-timberblok-yel-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1267/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1260/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1253/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1246/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-timberblok-dub-zolotoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1303/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1307/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1308/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1296/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1297/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1298/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1299/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1301/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1290/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1291/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1292/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1293/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1294/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1289/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1282/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1283/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1284/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1285/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1286/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1287/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1280/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1275/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1276/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1277/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1278/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1279/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1268/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1269/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1270/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1271/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1272/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1273/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1261/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1262/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1263/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1265/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1266/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1254/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1255/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1256/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1257/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1258/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1259/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1247/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1248/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1249/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1251/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/n-planka-timberblok-dub-zolotoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-planka-timberblok-dub-zolotoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1242/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1243/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1244/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1245/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamok-zolotistyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kamyen-dvoynoy-zamok-zhzhenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kamyen-dvoynoy-zamok-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kvartsit-dvoynoy-zamok-temno-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kvartsit-dvoynoy-zamoksvetlo-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kvartsit-dvoynoy-zamoksvetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamok-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamok-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamokkorichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamokbezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamokpesochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-slanyets-dvoynoy-zamoksvetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-slanyets-dvoynoy-zamokbezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-slanyets-dvoynoy-zamokburyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/-stone-houses-lock-klinkyer-dymchatyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-pesochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-gorchichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-terrakotovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-khokla-vintazh-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-planka-khokla-vintazh-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1215/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1216/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-khokla-vintazh-okhra/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1211/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-khokla-vintazh-okhra/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1222/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1223/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1224/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1221/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1218/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1219/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1220/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-khokla-vintazh-pepel/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1237/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1236/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1232/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1234/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1233/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1229/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/blok-khaus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-docke-d-45-dutchlap/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-docke-blok-khaus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-woodhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-woodhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-planka-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-nalichnik-khlopok-t-09-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-okolookonnaya-bolshaya-belaya-sv-20-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-startovaya-belaya-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-arakhis-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-gretskiy-orekh-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-kakao-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-lyon-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-makovye-zerna-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-mindal-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-paporotnik-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-pshenitsa-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-arakhis-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-gretskiy-orekh-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-paporotnik-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-pshenitsa-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-khlopok-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-paporotnik-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-arakhis-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-gretskiy-orekh-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-makovye-zerna-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-mimoza-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-kakao-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-mimoza-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-mimoza-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-mimoza-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-mimoza-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-mimoza-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-arakhis-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-arakhis-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-arakhis-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-arakhis-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-lyon-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-pshenitsa-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-mindal-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-kakao-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-khlopok-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okantovochnaya-khlopok-t-10-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-nalichnik-khlopok-t-09-366m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-navesnaya-khlopok-t-16-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-khlopok-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-gretskiy-orekh-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-mindal-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-pshenitsa-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-lyon-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-paporotnik-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-makovye-zerna-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-khlopok-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-khlopok-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-gretskiy-orekh-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-kakao-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-mindal-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-pshenitsa-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-lyon-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-paporotnik-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-makovye-zerna-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-khlopok-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-gretskiy-orekh-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-kakao-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-mindal-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-pshenitsa-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-lyon-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-paporotnik-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-makovye-zerna-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-khlopok-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-gretskiy-orekh-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-kakao-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-mindal-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-pshenitsa-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-lyon-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-paporotnik-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-makovye-zerna-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-startovaya-t-11-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-korichnevyy-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-korichnevyy-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-korichnevyy-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-faska-khlopok-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-korichnevyy-t-14-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-korichnevyy-t-17-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-korichnevyy-t-12-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-faska-korichnevyy-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-arakhis-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-gretskiy-orekh-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-mimoza-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-mindal-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-woodhouse-dub-zolotoy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-woodhouse-dub-morenyy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-j-trim-dub-zolotoy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-naruzhnyy-dub-zolotoy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya-dub-zolotoy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-okolookonnaya-malenkaya-belaya-sv-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya-dub-zolotoy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-naruzhnyy-dub-zolotoy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-navesnaya-belaya-sv-16-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-startova-belaya-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-j-trim-dub-morenyy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-naruzhnyy-dub-morenyy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya-dub-morenyy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-okolookonnaya-bolshaya-belaya-sv-20-305m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya-dub-morenyy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-vnutrenniy-dub-morenyy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-faska-belaya-sv-19-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-orekh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vox-system-max-3-ploskaya-dub-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-orekh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vox-system-max-3-ploskaya-dub-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vox-system-max-3-ploskaya-dub-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-planka-vox-max-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faska-planka-max-3-s-20-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/navesnaya-planka-max-3-s-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-s-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-s-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-okolookonnaya-sv-20-velika-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-navesnaya-s-16-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedinitelnaya-s-18-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedinitelnaya-s-18-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedinitelnaya-s-18-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-startovaya-s-11-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-yasen-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-s-14-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-blyavkonna-s-17-bla-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-navsna-s-16-bla-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-faska-s-19-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-sx-14-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-max-3-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-max-3-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-max-3-gorkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zdnuvalna-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zdnuvalna--gorkh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zovnshny-kut-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zovnshny-kut--gorkh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrshny-kut-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-vox-bezhevyy-kremovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-vox-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-vox-zheltyysvetlo-zelenyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-s-23-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-belyy-s-23-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-s-dvoynym-izlomom-max-3-system-yasen/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/navesnaya-planka-belaya-s--26-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-s-22-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-belyy-s-22-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okolookonnaya-planka-s--27-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okolookonnaya-planka-belaya-s--27-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-s--25-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-belaya-s--25-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-s--28-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/467/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-planka-belaya-s-21-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/461/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/finishnaya-planka-belaya-s-24-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-dvukhperelomnyy-flex/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-alta-profil-block-house/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-alta-profil-block-house/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-alta-profil-block-house/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-vinilovyy-alta-profil-block-house-/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-vinilovyy-alta-profil-block-house-/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-vinilovyy-alta-profil-block-house-/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klasicheskaya-kollektsiya-alta-siding/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-nachalnaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-okolookonnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/484/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kollektsiya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-kollektsiya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-kollektsiya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-naruzhnyy-ugol-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vnutrenniy-ugol-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-faska-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-korabelnaya-doska-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/701/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-sity-siti/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-sity-siti-vertikal/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-dejavu-dezhavyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/706/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/707/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/708/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/709/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/710/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/711/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/712/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/713/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prof-dekor-imitent/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/716/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/717/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/718/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-tanker-korabelnaya-doska/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/721/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/722/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-liberty-liberti-vertikal/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-original-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/729/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/730/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/732/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/733/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/734/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic-uzkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic-uzkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic-uzkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-effect/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-effect-/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-design/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-design/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-modern-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-modern-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-soft/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-soft/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvalna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvalna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvalna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctartova-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1353/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1353/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-startova-kerrafront-fs-211-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-wd-j-201-silver-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-wd-j-201-golden-oak-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-wd-j-201-grafphite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-white-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-anthracite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-pearl-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-ivory-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-sand-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-blue-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-olive-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-light-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-quartz-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-claystone-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-olive-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-creme-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-light-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-beige-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-beige-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-pearl-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-anthracite-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-ivory-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-ivory-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-mastic-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-mastic-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-concrete-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-berg-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-burg-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-stein-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-stein-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-tsokolnyy-solid-bricksolid-stone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadna-panel-vox-solid-sandstone-light-grey-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-tsokolnyy-solid-stone-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-vox-solid-stone-umbria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-vox-solid-stone-sicily-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-tsokolnyy-solid-bricksolid-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-pod-tyemnyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-pod-svyetlyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-startova-byelaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-naruzhnyy-ugol-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-universalnaya-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-universalnaya-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zovnshny-kut-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-solid-sandstone-zovnshny-kut-light-grey-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-solid-sandstone-unversalna-light-grey-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--kirpich-/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--kirpich-antik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--skalistyy-kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--kanon-/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--fasadnaya-plitka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kollektsiya-fagot/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kollektsiya-butovyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kollektsiya-granit-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-klinkernyy-kirpich-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kanyon-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oblitsovochnaya-planka-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oblitsovochnaya-planka-kamyen/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-startovaya-dlya-fp-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plaka-j-trim-dlya-fp-alta-profile/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nalichnik-klassik-modern-belyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sofit-asko/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sofit-asko/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-bryza/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-bryza/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-bryza/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sofit-belyy-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soffit-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wl-sh-vrodoshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-xps001-tsyegla-klas-k-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-s20-tsyegla-klas-k-graf-toviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wnb001-tsyegla-modyern-vershki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wl-sh-vrodoshka-temno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-eps001-marmur-sv-tlo-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-bv008-vrobrus-zolotiy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-pts-gqh-moza-ka-samaragdoviy-khalva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-cp004-yelyegant-temniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-sbg011-tsyegla-standart-bazaltoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bauenz-fasadna-termopanel-wnb006-tsyegla-modyern-khalva/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-hokla-solor-2000250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1302/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1295/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1281/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1288/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-timberblok-yel-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1267/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1260/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1253/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1246/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-timberblok-dub-zolotoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1303/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1307/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1308/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1296/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1297/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1298/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1299/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1301/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1290/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1291/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1292/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1293/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1294/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1289/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1282/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1283/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1284/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1285/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1286/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1287/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1280/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1275/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1276/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1277/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1278/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1279/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1268/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1269/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1270/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1271/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1272/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1273/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1261/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1262/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1263/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1265/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1266/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1254/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1255/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1256/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1257/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1258/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1259/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1247/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1248/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1249/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1251/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/n-planka-timberblok-dub-zolotoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-planka-timberblok-dub-zolotoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1242/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1243/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1244/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1245/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamok-zolotistyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kamyen-dvoynoy-zamok-zhzhenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kamyen-dvoynoy-zamok-izumrudnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kvartsit-dvoynoy-zamok-temno-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kvartsit-dvoynoy-zamoksvetlo-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kvartsit-dvoynoy-zamoksvetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamok-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamok-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamokkorichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamokbezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-kirpich-dvoynoy-zamokpesochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-slanyets-dvoynoy-zamoksvetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-slanyets-dvoynoy-zamokbezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-slanyets-dvoynoy-zamokburyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/-stone-houses-lock-klinkyer-dymchatyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-pesochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-gorchichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stone-house-s-lock-klinkyer-terrakotovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-khokla-vintazh-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-planka-khokla-vintazh-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1215/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1216/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-khokla-vintazh-okhra/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1211/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-khokla-vintazh-okhra/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1222/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1223/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1224/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1221/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1218/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1219/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1220/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-khokla-vintazh-pepel/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1237/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1236/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1232/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1234/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1233/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1229/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/blok-khaus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-docke-d-45-dutchlap/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-docke-blok-khaus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-fasiding-vifront/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-woodhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-woodhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding-blockhouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-planka-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-nalichnik-khlopok-t-09-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vneshniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-okolookonnaya-bolshaya-belaya-sv-20-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-vnutrenniy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-startovaya-belaya-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-arakhis-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-gretskiy-orekh-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-kakao-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-lyon-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-makovye-zerna-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-mindal-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-paporotnik-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-pshenitsa-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-arakhis-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-gretskiy-orekh-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-paporotnik-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-pshenitsa-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-khlopok-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-paporotnik-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-arakhis-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-gretskiy-orekh-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-makovye-zerna-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-mimoza-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-kakao-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-mimoza-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-mimoza-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-mimoza-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-mimoza-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-mimoza-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-arakhis-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-arakhis-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-arakhis-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-arakhis-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-lyon-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-pshenitsa-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-mindal-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-kakao-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-khlopok-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okantovochnaya-khlopok-t-10-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-nalichnik-khlopok-t-09-366m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-navesnaya-khlopok-t-16-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-khlopok-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-gretskiy-orekh-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-mindal-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-pshenitsa-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-lyon-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-paporotnik-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-makovye-zerna-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-khlopok-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-khlopok-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-gretskiy-orekh-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-kakao-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-mindal-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-pshenitsa-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-lyon-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-paporotnik-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-makovye-zerna-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-khlopok-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-gretskiy-orekh-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-kakao-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-mindal-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-pshenitsa-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-lyon-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-paporotnik-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-makovye-zerna-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-khlopok-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-gretskiy-orekh-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-kakao-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-mindal-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-pshenitsa-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-lyon-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-paporotnik-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-makovye-zerna-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-startovaya-t-11-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-j-trim-korichnevyy-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-vnutrenniy-korichnevyy-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-soedinitelnaya-korichnevyy-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-faska-khlopok-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-finishnaya-korichnevyy-t-14-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-korichnevyy-t-17-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-ugol-naruzhnyy-korichnevyy-t-12-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-faska-korichnevyy-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-arakhis-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-gretskiy-orekh-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-mimoza-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-blokkhaus-mindal-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-woodhouse-dub-zolotoy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vinilovaya-fasiding-woodhouse-dub-morenyy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-j-trim-dub-zolotoy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-naruzhnyy-dub-zolotoy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya-dub-zolotoy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-okolookonnaya-malenkaya-belaya-sv-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya-dub-zolotoy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-naruzhnyy-dub-zolotoy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-navesnaya-belaya-sv-16-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-startova-belaya-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-j-trim-dub-morenyy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-naruzhnyy-dub-morenyy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-soedinitelnaya-dub-morenyy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-okolookonnaya-bolshaya-belaya-sv-20-305m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-finishnaya-dub-morenyy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-ugol-vnutrenniy-dub-morenyy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fasiding-woodhouse-faska-belaya-sv-19-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lamelnye-paneli-fronto-standart-dub-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vox-system-max-3-ploskaya-dub-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-orekh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-orekh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vox-system-max-3-ploskaya-dub-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-vox-system-max-3-ploskaya-dub-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-planka-vox-max-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/j-trim-planka-max-3-s-15-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-max-3-s-18-dub-buk-yasen-zolotoy-dub-orekh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/faska-planka-max-3-s-20-dub-buk-yasen-zolotoy-dub-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/navesnaya-planka-max-3-s-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-s-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-s-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-okolookonnaya-sv-20-velika-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-navesnaya-s-16-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedinitelnaya-s-18-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedinitelnaya-s-18-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedinitelnaya-s-18-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-startovaya-s-11-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-yasen-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-s-14-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-blyavkonna-s-17-bla-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-navsna-s-16-bla-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-faska-s-19-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vneshniy-ugol-s-12-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-j-trim-s-15-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-sx-14-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-max-3-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-max-3-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-ploska-vox-max-3-gorkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zdnuvalna-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zdnuvalna--gorkh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zovnshny-kut-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zovnshny-kut--gorkh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-vnutrshny-kut-buk/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-vox-bezhevyy-kremovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-vox-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-vox-zheltyysvetlo-zelenyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-s-23-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrenniy-ugol-belyy-s-23-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-s-dvoynym-izlomom-max-3-system-yasen/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/navesnaya-planka-belaya-s--26-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-s-22-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/naruzhnyy-ugol-belyy-s-22-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okolookonnaya-planka-s--27-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/okolookonnaya-planka-belaya-s--27-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-s--25-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-belaya-s--25-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-planka-s--28-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/467/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-planka-belaya-s-21-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/461/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/finishnaya-planka-belaya-s-24-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-dvukhperelomnyy-flex/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-tm-alta-siding-kollektsiya-altaprofl/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-alta-profil-block-house/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-alta-profil-block-house/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-alta-profil-block-house/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-stenovaya-kanada-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-vinilovyy-alta-profil-block-house-/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-vinilovyy-alta-profil-block-house-/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cayding-vinilovyy-alta-profil-block-house-/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klasicheskaya-kollektsiya-alta-siding/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-navesnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-nachalnaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-okolookonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-okolookonnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/484/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kollektsiya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kollektsiya-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-kollektsiya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-kollektsiya-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-naruzhnyy-ugol-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vnutrenniy-ugol-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-faska-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-dub-venge-vishnya-dub-zolotoy-dub-sosna-olkha/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-korabelnaya-doska-s-mikrorebrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-blok-khaus-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallicheskiy-sayding-doska-metallik-matovoe-i-glyantsevoe-pokrytie-printech/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/701/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-sity-siti/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-sity-siti-vertikal/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-dejavu-dezhavyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/706/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/707/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/708/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/709/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/710/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/711/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/712/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/713/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/714/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prof-dekor-imitent/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/716/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/717/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/718/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-tanker-korabelnaya-doska/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/721/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/722/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-liberty-liberti-vertikal/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-original-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/729/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/730/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-metall-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/732/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/733/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/734/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic-uzkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic-uzkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-classic-uzkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-effect/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-effect-/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-design/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-wood-design/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-modern-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-modern-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-soft/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kerafront-serii-trend-soft/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-ventilyatsyna-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvalna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvalna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvalna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fnshna-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctartova-planka-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-panel-kerafront/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1353/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1353/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-startova-kerrafront-fs-211-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-wd-j-201-silver-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-wd-j-201-golden-oak-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-wd-j-201-grafphite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-white-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-anthracite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-kerrafront-fs-222-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-pearl-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-ivory-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-mw-j-302-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-sand-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-blue-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-retro-t-rex-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-olive-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-light-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-202-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-quartz-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-claystone-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-olive-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-creme-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-light-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-paneli-kerrafront-classic-j-201-beige-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsionnaya-kerrafront-fs-262-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-finishnaya-kerrafront-fs-252-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-beige-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-retro-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-pearl-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-anthracite-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-ivory-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-ivory-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-mastic-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadnaya-kerrafront-trend-fs-301-mastic-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-soedinitelnaya-kerrafront-fs-282-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-ventilyatsyna-kerrafront-fs-262-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-concrete-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-unversalniy-kerrafront-fs-222-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-j-trim-kerrafront-fs-251-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-fnshna-kerrafront-fs-252-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-zdnuvalna-kerrafront-fs-282-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-berg-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-burg-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-stein-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnye-paneli-docke-r-stein-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aksessuary-dlya-tsokolnykh-paneley-dcke-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-tsokolnyy-solid-stone-vox/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-tsokolnyy-solid-bricksolid-stone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadna-panel-vox-solid-sandstone-light-grey-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-vox-solid-stone-umbria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasadnaya-panel-vox-solid-stone-sicily-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-tsokolnyy-solid-bricksolid-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-pod-tyemnyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-finishnaya-pod-svyetlyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-startova-byelaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-naruzhnyy-ugol-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-universalnaya-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-universalnaya-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-zovnshny-kut-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-solid-sandstone-zovnshny-kut-light-grey-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-vox-solid-sandstone-unversalna-light-grey-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--kirpich-/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--kirpich-antik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--skalistyy-kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--kanon-/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnyy-alta-profil--fasadnaya-plitka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kollektsiya-fagot/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kollektsiya-butovyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kollektsiya-granit-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-klinkernyy-kirpich-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsokolnaya-panel-kanyon-alta---profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oblitsovochnaya-planka-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/oblitsovochnaya-planka-kamyen/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-startovaya-dlya-fp-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plaka-j-trim-dlya-fp-alta-profile/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F971"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F971" sqref="F971"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -6350,591 +6350,591 @@
         <v>4</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="15">
-        <v>388</v>
+        <v>470</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="15">
-        <v>272</v>
+        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="15">
-        <v>380</v>
+        <v>275</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>299</v>
+        <v>460</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>498</v>
+        <v>388</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
-        <v>470</v>
+        <v>272</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
-        <v>460</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="15">
-        <v>275</v>
+        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="15">
-        <v>460</v>
+        <v>498</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="15">
-        <v>275</v>
+        <v>460</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="15">
-        <v>460</v>
+        <v>275</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="15">
-        <v>388</v>
+        <v>460</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="15">
-        <v>272</v>
+        <v>388</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="15">
-        <v>380</v>
+        <v>272</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="15">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="15">
-        <v>460</v>
+        <v>370</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="15">
-        <v>460</v>
+        <v>339</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="15">
-        <v>324</v>
+        <v>460</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="15">
-        <v>460</v>
+        <v>324</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="15">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="15">
-        <v>322</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
-        <v>365</v>
+        <v>322</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>339</v>
+        <v>365</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="15">
-        <v>460</v>
+        <v>365</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="15">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="15">
-        <v>322</v>
+        <v>460</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="15">
-        <v>365</v>
+        <v>324</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="15">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="15">
         <v>660</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="15">
-        <v>660</v>
+        <v>470</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="15">
-        <v>470</v>
+        <v>660</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="15">
         <v>465</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
         <v>339</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
         <v>299</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
@@ -9576,87 +9576,87 @@
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>7</v>
       </c>
       <c r="B206" s="11"/>
       <c r="C206" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
         <v>405</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>8</v>
       </c>
       <c r="B207" s="11"/>
       <c r="C207" s="8" t="s">
         <v>351</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>9</v>
       </c>
       <c r="B208" s="11"/>
       <c r="C208" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>405</v>
+        <v>345</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>10</v>
       </c>
       <c r="B209" s="11"/>
       <c r="C209" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>346</v>
+        <v>405</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>11</v>
       </c>
       <c r="B210" s="11"/>
       <c r="C210" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
         <v>345</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>12</v>
       </c>
       <c r="B211" s="11"/>
       <c r="C211" s="8" t="s">
         <v>355</v>
@@ -13569,124 +13569,124 @@
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C443" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D443" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E443" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F443" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>1</v>
       </c>
-      <c r="B444" s="11" t="s">
+      <c r="B444" s="11"/>
+      <c r="C444" s="8" t="s">
         <v>817</v>
       </c>
-      <c r="C444" s="8" t="s">
+      <c r="D444" s="7" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="E444" s="7"/>
       <c r="F444" s="15">
-        <v>912</v>
+        <v>925</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>2</v>
       </c>
-      <c r="B445" s="11"/>
+      <c r="B445" s="11" t="s">
+        <v>819</v>
+      </c>
       <c r="C445" s="8" t="s">
         <v>820</v>
       </c>
       <c r="D445" s="7" t="s">
         <v>821</v>
       </c>
       <c r="E445" s="7"/>
       <c r="F445" s="15">
-        <v>925</v>
+        <v>436</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>3</v>
       </c>
       <c r="B446" s="11" t="s">
         <v>822</v>
       </c>
       <c r="C446" s="8" t="s">
         <v>823</v>
       </c>
       <c r="D446" s="7" t="s">
         <v>824</v>
       </c>
       <c r="E446" s="7"/>
       <c r="F446" s="15">
-        <v>436</v>
+        <v>912</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>4</v>
       </c>
       <c r="B447" s="11"/>
       <c r="C447" s="8" t="s">
         <v>825</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="E447" s="7"/>
       <c r="F447" s="15">
         <v>925</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>5</v>
       </c>
       <c r="B448" s="11"/>
       <c r="C448" s="8" t="s">
         <v>826</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="E448" s="7"/>
       <c r="F448" s="15">
         <v>925</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>6</v>
       </c>
       <c r="B449" s="11"/>
       <c r="C449" s="8" t="s">
         <v>827</v>
       </c>
       <c r="D449" s="7" t="s">
         <v>828</v>
       </c>
       <c r="E449" s="7"/>
       <c r="F449" s="15">
         <v>231.9</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>7</v>
@@ -14675,51 +14675,51 @@
       <c r="C507" s="8" t="s">
         <v>959</v>
       </c>
       <c r="D507" s="7" t="s">
         <v>960</v>
       </c>
       <c r="E507" s="7">
         <v>0</v>
       </c>
       <c r="F507" s="15">
         <v>206</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>3</v>
       </c>
       <c r="B508" s="11"/>
       <c r="C508" s="8" t="s">
         <v>961</v>
       </c>
       <c r="D508" s="7" t="s">
         <v>962</v>
       </c>
       <c r="E508" s="7">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F508" s="15">
         <v>206</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>4</v>
       </c>
       <c r="B509" s="11"/>
       <c r="C509" s="8" t="s">
         <v>963</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>964</v>
       </c>
       <c r="E509" s="7">
         <v>0</v>
       </c>
       <c r="F509" s="15">
         <v>277</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
@@ -16608,79 +16608,79 @@
       <c r="B626" s="11"/>
       <c r="C626" s="8" t="s">
         <v>1129</v>
       </c>
       <c r="D626" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="E626" s="7"/>
       <c r="F626" s="15">
         <v>339</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
         <v>17</v>
       </c>
       <c r="B627" s="11"/>
       <c r="C627" s="8" t="s">
         <v>1131</v>
       </c>
       <c r="D627" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="E627" s="7"/>
       <c r="F627" s="15">
-        <v>350</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
         <v>18</v>
       </c>
       <c r="B628" s="11"/>
       <c r="C628" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="D628" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="E628" s="7"/>
       <c r="F628" s="15">
-        <v>299.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
         <v>19</v>
       </c>
       <c r="B629" s="11"/>
       <c r="C629" s="8" t="s">
         <v>1135</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="E629" s="7"/>
       <c r="F629" s="15">
         <v>339</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="4">
         <v>20</v>
       </c>
       <c r="B630" s="11"/>
       <c r="C630" s="8" t="s">
         <v>1136</v>
       </c>
       <c r="D630" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="E630" s="7"/>
       <c r="F630" s="15">
         <v>360</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4">
         <v>21</v>
@@ -22067,78 +22067,78 @@
       </c>
       <c r="F939" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="4">
         <v>1</v>
       </c>
       <c r="B940" s="11"/>
       <c r="C940" s="8" t="s">
         <v>1867</v>
       </c>
       <c r="D940" s="7" t="s">
         <v>1868</v>
       </c>
       <c r="E940" s="7"/>
       <c r="F940" s="15">
         <v>428</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="4">
         <v>2</v>
       </c>
-      <c r="B941" s="11" t="s">
+      <c r="B941" s="11"/>
+      <c r="C941" s="8" t="s">
         <v>1869</v>
       </c>
-      <c r="C941" s="8" t="s">
+      <c r="D941" s="7" t="s">
         <v>1870</v>
-      </c>
-[...1 lines deleted...]
-        <v>1871</v>
       </c>
       <c r="E941" s="7"/>
       <c r="F941" s="15">
-        <v>365.23</v>
+        <v>428</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="4">
         <v>3</v>
       </c>
-      <c r="B942" s="11"/>
+      <c r="B942" s="11" t="s">
+        <v>1871</v>
+      </c>
       <c r="C942" s="8" t="s">
         <v>1872</v>
       </c>
       <c r="D942" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="E942" s="7"/>
       <c r="F942" s="15">
-        <v>428</v>
+        <v>365.23</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="4">
         <v>4</v>
       </c>
       <c r="B943" s="11" t="s">
         <v>1874</v>
       </c>
       <c r="C943" s="8" t="s">
         <v>1875</v>
       </c>
       <c r="D943" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="E943" s="7"/>
       <c r="F943" s="15">
         <v>365.23</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="4">
         <v>5</v>
       </c>
       <c r="B944" s="11" t="s">