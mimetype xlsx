--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -6115,51 +6115,51 @@
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
         <v>319</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1199</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
         <v>392</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
@@ -6695,105 +6695,105 @@
       <c r="D41" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E41" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>1</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>358</v>
+        <v>378</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>2</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>458</v>
+        <v>472</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>3</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>530</v>
+        <v>566</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>4</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>571</v>
+        <v>648</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>5</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
         <v>587</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>6</v>
       </c>
       <c r="B47" s="10"/>