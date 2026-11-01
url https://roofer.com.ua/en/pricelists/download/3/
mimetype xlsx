--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -62,80 +62,80 @@
   <si>
     <t>Бітумна черепиця TEGOLA MASTER (Майстер) з колекції ПРЕМІУМ</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-master-master-iz-kollektsii-pryemium/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA Futuro (Футуро)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-futuro-futuro/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA Versaille (Версаль)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-versaille-versal/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA Gothik (Готик)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-gothik-gotik/</t>
   </si>
   <si>
+    <t>Бітумна черепиця TEGOLA Vintage (Вінтаж)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/bitumnaya-cherepitsa-vintage-vintazh/</t>
+  </si>
+  <si>
     <t>Бітумна черепиця TEGOLA Mosaic (Мозаїк)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-mosaic-mozaik/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA MASTER PREMIER (Майстер Прем'єр) з колекції Топ-Шингл</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-master-premier-master-premer-iz-kollektsii-top-shingl/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA Smalto (Смальто)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-smalto-cmalto/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA Castello (Кастелло)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-castello-kastello/</t>
   </si>
   <si>
-    <t>Бітумна черепиця TEGOLA Vintage (Вінтаж)</t>
-[...4 lines deleted...]
-  <si>
     <t>Бітумна черепиця TEGOLA Liberty (Ліберті)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-liberty-liberti/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA Standart (Стандарт)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-standart-standart/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA MASTER-J (Майстер Джей) з колеції СУПЕР</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-master-j-master-dzhey-iz-kolletsii-supyer/</t>
   </si>
   <si>
     <t>Бітумна черепиця TEGOLA Zodchij (Зодчий)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-zodchij-zodchiy/</t>
   </si>
   <si>
     <t>TEGOLA Традиційна бітумна черепиця</t>
@@ -1028,56 +1028,56 @@
   <si>
     <t>https://roofer.com.ua/germetiziruyushchiy-kley-ruflex/</t>
   </si>
   <si>
     <t>Герметизуючий клей RUFLEX 0,3 л, 5 і 10 л. клей RUFLEX 5 л</t>
   </si>
   <si>
     <t>Герметизуючий клей RUFLEX 0,3 л, 5 і 10 л. клей RUFLEX 10 л</t>
   </si>
   <si>
     <t>Акваізол (Україна)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ Мозаїка - Еталон - гарантія 35 років  Гавайський пісок ( чорний + сірий)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-1/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка колекція БАЗИС - гарантія 10 років  Мак (червоний + чорний + чорна тінь)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-3/</t>
   </si>
   <si>
+    <t>Бітумна черепиця АКВАІЗОЛ Мозаїка - Еталон - гарантія 35 років  Гірський каньйон ( коричневий + чорна тінь)</t>
+  </si>
+  <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка колекція БАЗИС - гарантія 10 років  Таїті (сірий + чорний + чорна тінь)</t>
   </si>
   <si>
-    <t>Бітумна черепиця АКВАІЗОЛ Мозаїка - Еталон - гарантія 35 років  Гірський каньйон ( коричневий + чорна тінь)</t>
-[...1 lines deleted...]
-  <si>
     <t>Бітумна черепиця АКВАІЗОЛ Мозаїка - Еталон - гарантія 35 років  Вогняна лава (червоний + коричневий)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка колекція БАЗИС - гарантія 10 років  Мокко (коричневий + чорний + чорна тінь)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  САХАРА - гарантія 25 років Сахара (коричневий + сірий + охра)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  ІСЛАНДСЬКИЙ БЕРЕГ - гарантія 25 років  Ісландський берег (червоний + сірий)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  ІСЛАНДСЬКИЙ БЕРЕГ - гарантія 25 років  Сахара (коричневий + сірий + охра)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  САХАРА - гарантія 25 років Коричнева мікс (переважає кричневий)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  САХАРА - гарантія 25 років Ісландський берег (червоний + сірий)</t>
@@ -1103,104 +1103,104 @@
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  САХАРА - гарантія 25 років Коричневий ЕКО ( коричневий + чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  КОРИЧНЕВИЙ МІКС- гарантія 25 років  Коричнева мікс (переважає кричневий)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  КОРИЧНЕВИЙ МІКС- гарантія 25 років  Сахара (коричневий + сірий + охра)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  КОРИЧНЕВИЙ МІКС- гарантія 25 років  Ісландський берег (червоний + сірий)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  КОРИЧНЕВИЙ МІКС- гарантія 25 років  Червона ЕКО (червоний + чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  КОРИЧНЕВИЙ МІКС- гарантія 25 років  Зелена ЕКО (зеленый + чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Мозаїка  КОРИЧНЕВИЙ МІКС- гарантія 25 років  Коричневий ЕКО ( коричневий + чорний)</t>
   </si>
   <si>
+    <t>Бітумна черепиця АКВАІЗОЛ  Акцент  КОРИЧНЕВА ЕКО - гарантія 25 років  Коричнева ЕКЗ (коричневий+чорний)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/</t>
+  </si>
+  <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  ЧЕРВОНА ЕКО - гарантія 25 років  Червона ЕКО (червоний+чорний)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ Акцент  МЕХІКО - гарантія 25 років  Мехіко (коричневий+охра+коричнева тінь)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  МОХІТО - гарантія 25 років Мохіто (зелений+чорний)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/</t>
   </si>
   <si>
-    <t>Бітумна черепиця АКВАІЗОЛ  Акцент  КОРИЧНЕВА ЕКО - гарантія 25 років  Коричнева ЕКЗ (коричневий+чорний)</t>
-[...4 lines deleted...]
-  <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  КОРИЧНЕВА ЕКО - гарантія 25 років  Мохіто (зелений+чорний)</t>
   </si>
   <si>
+    <t>Бітумна черепиця АКВАІЗОЛ  Акцент  МОХІТО - гарантія 25 років Мехіко (коричневий+охра+коричнева тінь)</t>
+  </si>
+  <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  ЧЕРВОНА ЕКО - гарантія 25 років  Мохіто (зелений+чорний)</t>
   </si>
   <si>
-    <t>Бітумна черепиця АКВАІЗОЛ  Акцент  МОХІТО - гарантія 25 років Мехіко (коричневий+охра+коричнева тінь)</t>
-[...1 lines deleted...]
-  <si>
     <t>Бітумна черепиця АКВАІЗОЛ Акцент  МЕХІКО - гарантія 25 років  Мохіто (зелений+чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  МОХІТО - гарантія 25 років Червона ЕКО (червоний+чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ Акцент  МЕХІКО - гарантія 25 років  Червона ЕКО (червоний+чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  КОРИЧНЕВА ЕКО - гарантія 25 років  Мехіко (коричневий+охра+коричнева тінь)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  ЧЕРВОНА ЕКО - гарантія 25 років  Мехіко (коричневий+охра+коричнева тінь)</t>
   </si>
   <si>
+    <t>Бітумна черепиця АКВАІЗОЛ  Акцент  МОХІТО - гарантія 25 років Коричнева ЕКЗ (коричневий+чорний)</t>
+  </si>
+  <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  ЧЕРВОНА ЕКО - гарантія 25 років  Коричнева ЕКЗ (коричневий+чорний)</t>
   </si>
   <si>
-    <t>Бітумна черепиця АКВАІЗОЛ  Акцент  МОХІТО - гарантія 25 років Коричнева ЕКЗ (коричневий+чорний)</t>
-[...1 lines deleted...]
-  <si>
     <t>Бітумна черепиця АКВАІЗОЛ Акцент  МЕХІКО - гарантія 25 років  Коричнева ЕКЗ (коричневий+чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ  Акцент  КОРИЧНЕВА ЕКО - гарантія 25 років  Червона ЕКО (червоний+чорний)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ серія Акцент колекція Престиж СБС гарантія 50 років Маренго (чорний + сірий + білий)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-prestizh-sbs/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ серія Акцент колекція Еталон - гарантія 35 років Графіт (світло коричневий + чорний)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ серія Акцент колекція Еталон - гарантія 35 років Стиглий гранат (червоний + чорний + чорна тінь)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ серія Акцент колекція Еталон - гарантія 35 років Гірський каньйон (коричневий + чорна тінь)</t>
   </si>
   <si>
     <t>Бітумна черепиця АКВАІЗОЛ серія Акцент колекція Еталон - гарантія 35 років Віскі (коричневий + антик + червоний + охра)</t>
@@ -1361,74 +1361,74 @@
   <si>
     <t>Черепиця Docke Німецька колекція Кельн</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-germanskaya-kollektsiya-kyoln/</t>
   </si>
   <si>
     <t>Черепиця Docke Англійска колекція SHEFFIELD</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-angliyskaya-kollektsiya-shyeffild/</t>
   </si>
   <si>
     <t>Черепиця Docke Італійська колекція ГЕНУЯ</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-italyanskaya-kollektsiya-gyenuya/</t>
   </si>
   <si>
     <t>Черепиця Docke PIE колекція САППОРО</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-sapporo/</t>
   </si>
   <si>
+    <t>Черепиця Docke PIE колекція STANDART КОЛЬЧУГА</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-lyezh/</t>
+  </si>
+  <si>
     <t>Черепиця Docke PIE колекція ЖЕНЕВА</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-zhyenyeva/</t>
   </si>
   <si>
     <t>Черепиця Docke PIE колекція НІЦЦА</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-nitstsa/</t>
   </si>
   <si>
     <t>Черепиця Docke Швейцарська колекція ЦЮРІХ Швейцарська колекція ЦЮРІХ</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-shveytsarskaya-kollektsiya-tsyurikh/</t>
   </si>
   <si>
-    <t>Черепиця Docke PIE колекція STANDART КОЛЬЧУГА</t>
-[...4 lines deleted...]
-  <si>
     <t>Черепиця Docke колекція PREMIUM DRAGON Ламінована черепиця Docke колекція PREMIUM DRAGON</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-docke-ispanskaya-kollektsiya-granada/</t>
   </si>
   <si>
     <t>IKO (Бельгія)</t>
   </si>
   <si>
     <t>78496</t>
   </si>
   <si>
     <t>Стартова полоса для бітумної черепиці Cambridge</t>
   </si>
   <si>
     <t>https://roofer.com.ua/startovaya-polosa-dlya-bitumnoy-cherepitsy-cambridge/</t>
   </si>
   <si>
     <t>Бітумна черепиця Superglass Hex (07) Dual Brown кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/</t>
   </si>
   <si>
     <t>52194</t>
@@ -2276,122 +2276,140 @@
   <si>
     <t>76514</t>
   </si>
   <si>
     <t>Клей Shingle Stick 310 ml</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kley-shingle-stick-310-ml/</t>
   </si>
   <si>
     <t>78462</t>
   </si>
   <si>
     <t>Бітумна черепиця Superglass 3T (10) Tile Red уп.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-10-tile-red/</t>
   </si>
   <si>
     <t>Бітумна черепиця Superglass 3T (10) Tile Red кв.м</t>
   </si>
   <si>
     <t>Преміум IKO</t>
   </si>
   <si>
+    <t>14075</t>
+  </si>
+  <si>
+    <t>Бітумна черепиця Number One 3Tab (07) Dual Brown уп.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-07-dual-brown/</t>
+  </si>
+  <si>
+    <t>216521</t>
+  </si>
+  <si>
+    <t>Єндовий матеріал Armourvalley 7.5m 53 Aut. Brown</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/yendoviy-materal-armourvalley-75m-53-aut-brown/</t>
+  </si>
+  <si>
     <t>55892</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One Biber (03) Green упаковка</t>
   </si>
   <si>
     <t>https://roofer.com.ua/btumna-cherepitsya-number-one-biber-03-green/</t>
   </si>
   <si>
     <t>14081</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One Biber (10) Tile Red уп.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/btumna-cherepitsya-number-one-biber-10-tile-red/</t>
   </si>
   <si>
+    <t>57713</t>
+  </si>
+  <si>
+    <t>Бітумна черепиця Number One 3Tab (03) Green упаковка (3кв.м)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-03-green/</t>
+  </si>
+  <si>
     <t>218698</t>
   </si>
   <si>
     <t>Вентиляційний ел-т Ridge 1.00 m!</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ventilyatsyniy-el-t-ridge-100-m/</t>
   </si>
   <si>
-    <t>57713</t>
-[...7 lines deleted...]
-  <si>
     <t>212535</t>
   </si>
   <si>
     <t>Підкладковий шар Armourbase Pro Plus</t>
   </si>
   <si>
     <t>https://roofer.com.ua/pdkladochniy-kilim-armourbase-pro-plus/</t>
   </si>
   <si>
     <t>121456</t>
   </si>
   <si>
     <t>Бітумна черепиця Superglass 3T (16) Sky Blue упаковка</t>
   </si>
   <si>
     <t>https://roofer.com.ua/btumna-cherepitsya-superglass-3t-16-sky-blue/</t>
   </si>
   <si>
+    <t>14076</t>
+  </si>
+  <si>
+    <t>Бітумна черепиця Number One 3Tab (10) Tile Red уп.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-10-tile-red/</t>
+  </si>
+  <si>
     <t>121457</t>
   </si>
   <si>
     <t>Бітумна черепиця Superglass Biber (16) Sky Blue упаковка</t>
   </si>
   <si>
     <t>https://roofer.com.ua/btumna-cherepitsya-superglass-biber-16-sky-blue/</t>
   </si>
   <si>
-    <t>14076</t>
-[...7 lines deleted...]
-  <si>
     <t>213887</t>
   </si>
   <si>
     <t>Підкладковий шар Armourbase Eco-50 m2</t>
   </si>
   <si>
     <t>https://roofer.com.ua/pdkladochniy-shar-armourbase-eco-50-m2/</t>
   </si>
   <si>
     <t>56083</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One 3Tab (01) Black упаковка (3 кв.м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-01-black/</t>
   </si>
   <si>
     <t>208856</t>
   </si>
   <si>
     <t>https://roofer.com.ua/yendoviy-materal-armourvalley-sh-black-01--75m/</t>
   </si>
   <si>
     <t>15152</t>
@@ -2471,102 +2489,84 @@
   <si>
     <t>Єндовий матеріал Armourvalley 7.5m 49 Earth Cedar.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/yendoviy-materal-armourvalley-75m-49-earth-cedar/</t>
   </si>
   <si>
     <t>17003</t>
   </si>
   <si>
     <t>Вентиляційний ел-т Armourvent Ridge Plus 1.22 m</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ventilyatsyniy-el-t-armourvent-ridge-plus-122-m/</t>
   </si>
   <si>
     <t>121454</t>
   </si>
   <si>
     <t>Бітумна черепиця Armourshield Plus (28) Granite Gray Ultra упаковка (3кв.м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/btumna-cherepitsya-armourshield-plus-28-granite-gray-ultra/</t>
   </si>
   <si>
-    <t>216521</t>
-[...14 lines deleted...]
-    <t>https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-07-dual-brown/</t>
+    <t>Бітумна черепиця NumberOne Biber (01) Black кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Armourshield Plus (28) Granite Gray Ultra кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One 3Tab (07) Dual Brown кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One Biber (03) Green кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One Biber (10) Tile Red кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One 3Tab (03) Green кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One 3Tab (10) Tile Red кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Superglass Biber (16) Sky Blue кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One 3Tab (01) Black кв.м</t>
   </si>
   <si>
     <t>Бітумна черепицяNumber One 3Tab (31) Slate кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Diamant Plus (07) Dual Brown кв.м</t>
   </si>
   <si>
     <t>Бітумна черепиця Number One Biber (07) кв.м</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бітумна черепиця NumberOne Biber (01) Black кв.м</t>
   </si>
   <si>
     <t>209779</t>
   </si>
   <si>
     <t>Підкладкова куля Armourbase GO 30m2 підкладкова куля Armourbase GO 30m2</t>
   </si>
   <si>
     <t>https://roofer.com.ua/pdkladochniy-shar-armourbase-go-30m2/</t>
   </si>
   <si>
     <t>SHINGLAS</t>
   </si>
   <si>
     <t>Черепиця Шинглас Ранчо</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-shinglas-rancho/</t>
   </si>
   <si>
     <t>Черепиця шинглас Кантрі</t>
   </si>
   <si>
     <t>https://roofer.com.ua/cherepitsa-shinglas-kantri/</t>
   </si>
@@ -3033,51 +3033,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-master-master-iz-kollektsii-pryemium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-master-premier-master-premer-iz-kollektsii-top-shingl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-master-j-master-dzhey-iz-kolletsii-supyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-zodchij-zodchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-chernoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-serebristyy-koral/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-temnaya-okhra/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-zolotoy-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-zelen-mokhovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-osenniy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-golubaya-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-dyuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-zolotoy-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-makhagon/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-mednyy-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-osenniy-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-seryy-agat/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-spelyy-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-tayga/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-yuzhnyy-oniks/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samokleyushchayasya-cherepitsa-iko-armourshield-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/material-dlya-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/390/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-standartnyy-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-standartnyy-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/laminirovannaya-bitumnaya-cherepitsa-iko-cambridge-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-superglass/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-superglass-biber-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-diamant-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-armourglass-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-arkhitekturnogo-stilya-iko-armourshake/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-arkhitekturnogo-stilya-iko-crowne-slate-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-klassa-premium-iko-monarch-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-klassa-premium-iko-monarch-diamant-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-victorian-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-gothic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-modern_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-tudor/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-urban_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-brava-prof-450-1kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-brava-prof-450-1kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-brava-prof-450-1kh30m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-kilim-dlya-btumno-cherepits-oreol-15kvm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/p-dkladkoviy-kilim-brava-nano-1-1x50m-55-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/p-dkladkoviy-kilim-hydrokylym-khmm-2-0-dlya-p-dpokr-velnogo-zakhistu/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-tayga-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-krasnyy-kryzhovnik-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-mint-sota-zelenyy-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-mint-sota-korichnevyy-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-mint-sota-krasnyy-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-dyuna-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-baltika-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-terrakota-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-norvezhskiy-ford-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-terrakota-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-krasnyy-kryzhovnik-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-tayga-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-baltika-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-dyuna-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-norvezhskiy-ford-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-tyomnaya-noch-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-tab-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-tab-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-dranka-tyomnyy-shokolad-ekstra-28m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-dranka-norvezhskiy-ford-28m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-dranka-tyomnaya-noch-28m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-ornami-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-ornami-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-chyeryepitsa-ruflex-vista-baltika-3m2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-chyeryepitsa-ruflex-vista-tyemnaya-noch-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-ruflex-samokleyashchiysya-15-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-ruflex-samokleyashchiysya-15-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-ruflex-polnostyu-samokleyushchiysya-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kover-malarkey-secure-start-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kover-ruflex-synthetic-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnye-gvozdi-iz-otsinkovannogo-metalla/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karniznaya-planka-ruflex-2m-kapelnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-primykaniya-ruflex-2m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetiziruyushchiy-kley-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetiziruyushchiy-kley-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetiziruyushchiy-kley-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-prestizh-sbs/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-primikannya-pp-1pp-2-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-primikannya-pp-1pp-2-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-spets-akvazol-chervoniy-zeleniy-korichneviy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-konik-akvazol-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vent-vikhd-mastervent-akvazol-zeleniy-korichneviy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karnizna-plitka-plvkabazalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karnizna-plitka-pryestizh-akvazol-plvkabazalt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-kilim-akvazol-plvkabazalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-skh-15-plvkapsok/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-pye-15-akvazol-plvkapsok/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-btumno-kauchukova-am-10-akvazol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-btumno-kauchukova-am-10-akvazol--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsvyakhi-pokrveln-otsinkovan-akvazol/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-b-tumniy-ar-20-v-dro-17kg-20-l-akvaizol/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-germanskaya-kollektsiya-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-angliyskaya-kollektsiya-shyeffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-italyanskaya-kollektsiya-gyenuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-sapporo/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-zhyenyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-nitstsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-shveytsarskaya-kollektsiya-tsyurikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-lyezh/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-ispanskaya-kollektsiya-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-polosa-dlya-bitumnoy-cherepitsy-cambridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-el-t-ridge-100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-kilim-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-superglass-3t-16-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-superglass-biber-16-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-shar-armourbase-eco-50-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-materal-armourvalley-sh-black-01--75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-hex-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-shar-armourbase-pro-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-diamantshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-hex-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-numberone-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-materal-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-el-t-armourvent-ridge-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-materal-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-superglass-biber-16-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-numberone-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-shar-armourbase-go-30m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-rancho/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-kadril-sonata/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-kadril-akkord/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-dzhaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-dzhayv/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-flamenko/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-fokstrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-tvist/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-master-master-iz-kollektsii-pryemium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-master-premier-master-premer-iz-kollektsii-top-shingl/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-master-j-master-dzhey-iz-kolletsii-supyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-zodchij-zodchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-chernoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-serebristyy-koral/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-ambient-temnaya-okhra/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-zolotoy-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-zelen-mokhovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-osenniy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-katrilli-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-golubaya-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-dyuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-zolotoy-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-makhagon/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-mednyy-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-osenniy-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-seryy-agat/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-spelyy-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-tayga/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-rocky-yuzhnyy-oniks/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samokleyushchayasya-cherepitsa-iko-armourshield-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-jazzy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-katepal-classic-kl-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/material-dlya-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/390/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-standartnyy-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyator-standartnyy-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/laminirovannaya-bitumnaya-cherepitsa-iko-cambridge-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-superglass/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-superglass-biber-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-diamant-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-armourglass-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-arkhitekturnogo-stilya-iko-armourshake/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-arkhitekturnogo-stilya-iko-crowne-slate-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-klassa-premium-iko-monarch-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-klassa-premium-iko-monarch-diamant-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vysokoklassnaya-traditsionnaya-bitumnaya-cherepitsa-iko-victorian-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsya-btumna-brava-galaxy-venera-3mkv-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-gothic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-modern_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-tudor/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/b-tumna-cherepitsya-brava-architect-urban_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnevo-karnizna-cherepitsya-brava-5mkv-v-asortiment-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-brava-prof-450-1kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-brava-prof-450-1kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-brava-prof-450-1kh30m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-kilim-dlya-btumno-cherepits-oreol-15kvm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/p-dkladkoviy-kilim-brava-nano-1-1x50m-55-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/p-dkladkoviy-kilim-hydrokylym-khmm-2-0-dlya-p-dpokr-velnogo-zakhistu/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-tayga-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-krasnyy-kryzhovnik-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-mint-sota-zelenyy-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-mint-sota-korichnevyy-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-mint-sota-krasnyy-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-dyuna-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-baltika-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-terrakota-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-sota-norvezhskiy-ford-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-terrakota-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-krasnyy-kryzhovnik-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-tayga-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-baltika-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-dyuna-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-norvezhskiy-ford-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-runa-tyomnaya-noch-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-tab-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-tab-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-dranka-tyomnyy-shokolad-ekstra-28m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-dranka-norvezhskiy-ford-28m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-dranka-tyomnaya-noch-28m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-ornami-mednyy-otliv-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-ruflex-ornami-temnyy-shokolad-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-chyeryepitsa-ruflex-vista-baltika-3m2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-chyeryepitsa-ruflex-vista-tyemnaya-noch-3m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-ruflex-samokleyashchiysya-15-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-ruflex-samokleyashchiysya-15-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-ruflex-polnostyu-samokleyushchiysya-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kover-malarkey-secure-start-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kover-ruflex-synthetic-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-kover-ruflex-vio-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karniznaya-cherepitsa-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnye-gvozdi-iz-otsinkovannogo-metalla/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karniznaya-planka-ruflex-2m-kapelnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-primykaniya-ruflex-2m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetiziruyushchiy-kley-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetiziruyushchiy-kley-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/germetiziruyushchiy-kley-ruflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika-korichnevaya-miks-krasnaya-miks-zelenaya-miks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-prestizh-sbs/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-akvaizol-aktsent-persiya-grafit-kedrovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/karnizna-planka-kp-1kp-2-akvazol-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortseva-planka-pt-1pt-2pt-3-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-primikannya-pp-1pp-2-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-primikannya-pp-1pp-2-chervona-zelena-sra-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-spets-akvazol-chervoniy-zeleniy-korichneviy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-konik-akvazol-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vent-vikhd-mastervent-akvazol-zeleniy-korichneviy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karnizna-plitka-plvkabazalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovo-karnizna-plitka-pryestizh-akvazol-plvkabazalt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-kilim-akvazol-plvkabazalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-skh-15-plvkapsok/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladkoviy-kilim-pye-15-akvazol-plvkapsok/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-btumno-kauchukova-am-10-akvazol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mastika-btumno-kauchukova-am-10-akvazol--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tsvyakhi-pokrveln-otsinkovan-akvazol/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/praymer-b-tumniy-ar-20-v-dro-17kg-20-l-akvaizol/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-germanskaya-kollektsiya-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-angliyskaya-kollektsiya-shyeffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-italyanskaya-kollektsiya-gyenuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-sapporo/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-lyezh/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-zhyenyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-pie-kollektsiya-nitstsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-shveytsarskaya-kollektsiya-tsyurikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-docke-ispanskaya-kollektsiya-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/startovaya-polosa-dlya-bitumnoy-cherepitsy-cambridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bitumnaya-cherepitsa-superglass-3t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-materal-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-el-t-ridge-100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-kilim-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-superglass-3t-16-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-superglass-biber-16-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-shar-armourbase-eco-50-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-materal-armourvalley-sh-black-01--75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-hex-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-shar-armourbase-pro-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-diamantshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-hex-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-numberone-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendoviy-materal-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsyniy-el-t-armourvent-ridge-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-numberone-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-03-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-superglass-biber-16-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-3tab-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/btumna-cherepitsya-number-one-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdkladochniy-shar-armourbase-go-30m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-rancho/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-kadril-sonata/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-kadril-akkord/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-dzhaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-dzhayv/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-flamenko/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-fokstrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-shinglas-tvist/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F438"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F438" sqref="F438"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3174,115 +3174,115 @@
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
         <v>478.1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>461</v>
+        <v>366</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>622</v>
+        <v>461</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>378.35</v>
+        <v>622</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>530</v>
+        <v>378.35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>366</v>
+        <v>530</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>532</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>28</v>
@@ -5714,71 +5714,71 @@
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>2</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>435</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>3</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
-        <v>435</v>
+        <v>508</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>4</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
-        <v>508</v>
+        <v>435</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>5</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>508</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>6</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>341</v>
@@ -6086,271 +6086,271 @@
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>468</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>26</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>366</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
-        <v>370</v>
+        <v>468</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>27</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>28</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
-        <v>468</v>
+        <v>370</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>29</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>30</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>31</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>32</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>33</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
         <v>468</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>34</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>468</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>35</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>36</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>37</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>468</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>38</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
         <v>468</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>39</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>468</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>40</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>468</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>41</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
         <v>685</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>42</v>
@@ -7046,99 +7046,99 @@
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
         <v>712.95</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>5</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
-        <v>520</v>
+        <v>349</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>6</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>452</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>413</v>
+        <v>520</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>7</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
-        <v>485</v>
+        <v>413</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>8</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
-        <v>349</v>
+        <v>485</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>9</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
         <v>576</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5" t="s">
         <v>459</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="7"/>
       <c r="D250" s="6"/>
@@ -9520,639 +9520,639 @@
         <v>755</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E388" s="6"/>
       <c r="F388" s="14">
         <v>1567.91</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>2</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>757</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>759</v>
       </c>
       <c r="E389" s="6"/>
       <c r="F389" s="14">
-        <v>1567.91</v>
+        <v>7174.14</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>3</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>760</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>762</v>
       </c>
       <c r="E390" s="6"/>
       <c r="F390" s="14">
-        <v>965.34</v>
+        <v>1567.91</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>4</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>763</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E391" s="6"/>
       <c r="F391" s="14">
         <v>1567.91</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>5</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>766</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>768</v>
       </c>
       <c r="E392" s="6"/>
       <c r="F392" s="14">
-        <v>11895.48</v>
+        <v>1567.91</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>6</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>769</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>771</v>
       </c>
       <c r="E393" s="6"/>
       <c r="F393" s="14">
-        <v>3165.39</v>
+        <v>965.34</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>7</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>772</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>774</v>
       </c>
       <c r="E394" s="6"/>
       <c r="F394" s="14">
-        <v>2039</v>
+        <v>11895.48</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>8</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>775</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>777</v>
       </c>
       <c r="E395" s="6"/>
       <c r="F395" s="14">
-        <v>1567.91</v>
+        <v>3165.39</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>9</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>778</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>780</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
-        <v>9316.049999999999</v>
+        <v>1567.91</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>10</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>781</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>783</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
-        <v>1567.91</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>11</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>784</v>
       </c>
       <c r="C398" s="7" t="s">
-        <v>717</v>
+        <v>785</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="14">
-        <v>7174.14</v>
+        <v>9316.049999999999</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>12</v>
       </c>
       <c r="B399" s="10" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C399" s="7" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D399" s="6" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="14">
         <v>1567.91</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>13</v>
       </c>
       <c r="B400" s="10" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C400" s="7" t="s">
-        <v>790</v>
+        <v>717</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>791</v>
       </c>
       <c r="E400" s="6"/>
       <c r="F400" s="14">
-        <v>2422.69</v>
+        <v>7174.14</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>14</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E401" s="6"/>
       <c r="F401" s="14">
-        <v>522.64</v>
+        <v>1567.91</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>15</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>797</v>
       </c>
       <c r="E402" s="6"/>
       <c r="F402" s="14">
-        <v>10774.44</v>
+        <v>2422.69</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>16</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>798</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
-        <v>1567.91</v>
+        <v>522.64</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>17</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>801</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>803</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>1338.5</v>
+        <v>10774.44</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>18</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>804</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>806</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>522.64</v>
+        <v>1567.91</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>19</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>807</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>809</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
-        <v>1567.91</v>
+        <v>1338.5</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>20</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>810</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>812</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>7174.14</v>
+        <v>522.64</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>21</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>813</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>815</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>1326.05</v>
+        <v>1567.91</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>22</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>816</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>818</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
-        <v>2000.22</v>
+        <v>7174.14</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>23</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>819</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>821</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
-        <v>7174.14</v>
+        <v>1326.05</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>24</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>822</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>824</v>
       </c>
       <c r="E411" s="6"/>
       <c r="F411" s="14">
-        <v>1567.91</v>
+        <v>2000.22</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>25</v>
       </c>
       <c r="B412" s="10"/>
       <c r="C412" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>26</v>
       </c>
       <c r="B413" s="10"/>
       <c r="C413" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>824</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
-        <v>433</v>
+        <v>425</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>27</v>
       </c>
       <c r="B414" s="10"/>
       <c r="C414" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E414" s="6"/>
       <c r="F414" s="14">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>28</v>
       </c>
       <c r="B415" s="10"/>
       <c r="C415" s="7" t="s">
         <v>828</v>
       </c>
       <c r="D415" s="6" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="E415" s="6"/>
       <c r="F415" s="14">
-        <v>415</v>
+        <v>430</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>29</v>
       </c>
       <c r="B416" s="10"/>
       <c r="C416" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="14">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>30</v>
       </c>
       <c r="B417" s="10"/>
       <c r="C417" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D417" s="6" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="E417" s="6"/>
       <c r="F417" s="14">
         <v>417</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>31</v>
       </c>
       <c r="B418" s="10"/>
       <c r="C418" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D418" s="6" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="E418" s="6"/>
       <c r="F418" s="14">
-        <v>679</v>
+        <v>417</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>32</v>
       </c>
       <c r="B419" s="10"/>
       <c r="C419" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>783</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
-        <v>430</v>
+        <v>679</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>33</v>
       </c>
       <c r="B420" s="10"/>
       <c r="C420" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D420" s="6" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
-        <v>433</v>
+        <v>430</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>34</v>
       </c>
       <c r="B421" s="10"/>
       <c r="C421" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D421" s="6" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
-        <v>522</v>
+        <v>433</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>35</v>
       </c>
       <c r="B422" s="10"/>
       <c r="C422" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
-        <v>433</v>
+        <v>522</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>36</v>
       </c>
       <c r="B423" s="10"/>
       <c r="C423" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D423" s="6" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="E423" s="6"/>
       <c r="F423" s="14">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>37</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>837</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>839</v>
       </c>
       <c r="E424" s="6"/>
       <c r="F424" s="14">
         <v>4290</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5" t="s">
         <v>840</v>
       </c>
       <c r="B425" s="6"/>