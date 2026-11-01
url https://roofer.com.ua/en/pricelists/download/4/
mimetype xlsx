--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -41,1119 +41,1119 @@
   <si>
     <t>Профнастил</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Профнастил зі структурою під Біле дерево 3D 3D Біле дерево/9006 Україна 0,45</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-s-10-s-polimernym-pokrytiem-kitay-035mm950910mm/</t>
+    <t>https://roofer.com.ua/profnastil-s-10-s-polimernym-pokrytiem-kitay-035mm950910mm/</t>
   </si>
   <si>
     <t>Профнастил зі структурою під Біле дерево 3D 3D Біле дерево/9006 В'єтнам 0,45</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Україна 0.45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Україна двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Україна 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Словаччина двостороння 0,45мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПС-22 (1,10-0.94)  Під дерево зі структурою 3D </t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Цинк Турція\Україна\Індія 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Алюмоцинк 0.45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Польща\Бельгія Arcelor ZN 225 мат. 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-22 (1,10-0.94)  Німеччина  0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Україна 0.45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Україна двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Україна 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Словаччина двостороння 0,45мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПС-23 (1,10-0.94)   Під дерево зі структурою 3D </t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Цинк Турція\Україна\Індія 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Алюмоцинк 0.45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Польща\Бельгія Arcelor ZN 225 мат. 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-23 (1,10-0.94)   Німеччина  0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Україна 0,4мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Україна 0.45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Україна двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Україна 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Словаччина двостороння 0,45мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПС-7 (1,235 - 1,190) Під дерево зі структурою 3D </t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Цинк Турція\Україна\Індія 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Алюмоцинк 0.45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Польща\Бельгія Arcelor ZN 225 мат. 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-7 (1,235 - 1,190) Німеччина  0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Під дерево зі структурою 3D Під дерево мат 2D</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-1/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-1/</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Під дерево зі структурою 3D Під дерево зі структурою 3D (0.4)</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Україна Polysteel (0.45) Китай глянець (0.4)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Україна Polysteel (0.45) Китай мат (0,4)</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Україна Polysteel (0.45) Під дерево мат 2D</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Україна Polysteel (0.45) Під дерево зі структурою 3D (0.4)</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Україна Polysteel (0.45) Цинк Турція\Україна\Індія 0,45</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Україна Polysteel (0.45) Україна Polysteel (0.45)</t>
   </si>
   <si>
     <t>Профнастил ПС-8 (1220/1195) Україна Polysteel (0.45) Індія Arcelor мат. ZN 200  0,45</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПК-20 з полімерним покриттям 0,45мм - 0,5мм (1120/1090мм) Китай 0.4мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/</t>
+    <t>https://roofer.com.ua/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/</t>
   </si>
   <si>
     <t>Профнастил ПК-20 з полімерним покриттям 0,45мм - 0,5мм (1120/1090мм) Китай 0,45 мм</t>
   </si>
   <si>
     <t>Профнастил ПК-20 з полімерним покриттям 0,45мм - 0,5мм (1120/1090мм) ІндІя Zn100  мат 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПК-20 з полімерним покриттям 0,45мм - 0,5мм (1120/1090мм) Україна 0,45 глянець</t>
   </si>
   <si>
     <t>Профнастил ПК-20 з полімерним покриттям 0,45мм - 0,5мм (1120/1090мм) Україна 0,45 мат</t>
   </si>
   <si>
     <t>Профнастил ПК-20 з полімерним покриттям 0,45мм - 0,5мм (1120/1090мм) Arcelor Mittal India ZN 200 0,45 мат</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) ZN 80  0.35 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm/</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) Турція/Україна/Індія 0.4</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) Турция/Украина/Индия 0.45</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) Турція/Україна/Індія 0.5</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) Турція/Україна/Індія 0.65</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) 0,45 ZN 80  0.35 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm-1/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm-1/</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) 0,45 Турція/Україна/Індія 0.4</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) 0,45 Турція/Украіна/Індія 0.45</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) 0,45 Турція/Україна/Індія 0.5</t>
   </si>
   <si>
     <t>Профнастил  ПС-10 Цинк (1220/1175мм) 0,45 Турція/Україна/Індія 0.65</t>
   </si>
   <si>
     <t>Профнастил  ТП-10 Цинк 0,4 мм (1205/1150 мм) Україна 0.4 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-8-tsink-04mm-12251180mm/</t>
+    <t>https://roofer.com.ua/profnastil-tp-8-tsink-04mm-12251180mm/</t>
   </si>
   <si>
     <t>Профнастил ПН-12 під дерево, камінь Корея (1220/1150мм) 3D дерево Україна/В'єтнам</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/</t>
+    <t>https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПН-12 під дерево, камінь Корея (1220/1150мм) Корея 0.45 мм </t>
   </si>
   <si>
     <t>Профнастил ПН-12 під дерево, камінь Корея (1220/1150мм) 3D/3D Print дерево, двосторонній 0,45</t>
   </si>
   <si>
     <t>Профнастил ПН-12 під дерево, камінь Корея (1220/1150мм) 3D/RAL Україна 0,43мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат 3D дерево Україна/В'єтнам</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/</t>
+    <t>https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПН-12  (1,22 - 1,15) глянець/мат Printech Корея 0.45 мм </t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат 3D/3D Print дерево, двосторонній 0,45</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Print 3D/RAL Україна 0,43мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Україна 0,4мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Україна 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Україна двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Словаччина двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Корея 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Польща/Бельгія 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН-12  (1,22 - 1,15) глянець/мат Німеччина 0,5мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Printech Корея 0.45 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/</t>
+    <t>https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  3D/3D Print дерево, двосторонній 0,45</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Print 3D/RAL Україна 0,43мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Україна 0,4мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Україна 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Україна двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Словаччина двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Корея 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Польща/Бельгія 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-13  (1,221 - 1,16) глянець/мат  Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Україна 0,4мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/</t>
+    <t>https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Україна 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Україна двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Словаччина двостороння 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Корея 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Польща/Бельгія 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   3D дерево Україна/В'єтнам</t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   3D/3D Print дерево, двосторонній 0,45</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Printech Корея 0.45 мм </t>
   </si>
   <si>
     <t>Профнастил ПС-15  (1,21 - 1,16) глянець/мат   Print 3D/RAL Україна 0,43мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПС-17 (1,18-1,12) глянець/мат  Україна 0.4 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/</t>
+    <t>https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/</t>
   </si>
   <si>
     <t>Профнастил ПС-17 (1,18-1,12) глянець/мат  Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-17 (1,18-1,12) глянець/мат  Україна 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-17 (1,18-1,12) глянець/мат  Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС-17 (1,18-1,12) глянець/мат  Україна 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-17 (1,18-1,12) глянець/мат  Україна 0,7 мат</t>
   </si>
   <si>
     <t>Профнастил ПС-17 (1,18-1,12) глянець/мат  Бельгія/Польща 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПС-17 (1,18-1,12) глянець/мат  Німетчина 0,5мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Україна 0.4 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/</t>
+    <t>https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/</t>
   </si>
   <si>
     <t>Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Україна 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Україна 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Україна 0,7 мат</t>
   </si>
   <si>
     <t>Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Бельгія/Польща 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН /Т-18  (1180/1120мм) глянець/мат Німетчина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) глянець/мат Китай 0.4 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/</t>
+    <t>https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) глянець/мат Китай 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) глянець/мат Китай 0,7 мат</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) глянець/мат Індія/Україна ZN 100  0,45 мат</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) глянець/мат Україна ZN 140 0,45 мат</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) глянець/мат Arcelor Vettal India ZN200 0,45 мат</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,35мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/</t>
+    <t>https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,4мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,6мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Цинк 0,8мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Алюцинк 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Алюцинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН(Т)18  (1180/1120мм) Цинк / Алюцинк Алюцинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил ТП-18 Алюмоцинк Al-Zn 0,45мм(1175/1125мм) Турция AlZn 0.45мм KV</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-18-alyumotsink-al-zn-045-mm-11741128/</t>
+    <t>https://roofer.com.ua/profnastil-tp-18-alyumotsink-al-zn-045-mm-11741128/</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) Цинк Цинк 0,4</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-psk18-tsink-05mm-11701128mm/</t>
+    <t>https://roofer.com.ua/profnastil-psk18-tsink-05mm-11701128mm/</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) Цинк Цинк 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) Цинк Цинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) Цинк Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил ПК(С)18  (1175/1125мм) Цинк Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил ПК-20 (1,12-1,09) Цинк  Цинк 0,4мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-tp-20-tsink-050mm-11451100mm/</t>
+    <t>https://roofer.com.ua/profnastil-tp-20-tsink-050mm-11451100mm/</t>
   </si>
   <si>
     <t>Профнастил ПК-20 (1,12-1,09) Цинк  Цинк 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПК-20 (1,12-1,09) Цинк  Цинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПК-20 (1,12-1,09) Цинк  Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил ПК-20 (1,12-1,09) Цинк  Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) глянець/мат Словаччина 0.45 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/</t>
+    <t>https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил Т-35 (1,175-1,1) глянець/мат Україна 0.45 мм </t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) глянець/мат Україна 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) глянець/мат Україна 0,7мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) глянець/мат Корея 0,45мм SY</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) глянець/мат Польща/Бельгія 0,5 мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) глянець/мат Німетчина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Цинк 0.4 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/</t>
+    <t>https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил Т-35 (1,175-1,1) Цинк  Цинк 0.45 мм </t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Цинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Цинк 0,8мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Ацюцинк 0,45мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Алюцинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Т-35 (1,175-1,1) Цинк  Алюцинк 0,7мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Україна 0.4 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Україна 0.45 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Корея  POSCO 0.5 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Корея 0,45 мат</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Україна 0.5 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 рівний  Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Україна 0.4 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Україна 0.45 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Корея 0,45 мат</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Корея  POSCO 0.5 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Україна 0.5 мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Фальц настил 1/3 трапеція або мікро хвиля Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Україна 0.4 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Україна 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Корея 0,45 мат</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Україна 0.5 мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ХВИЛЯ Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Україна 0.4 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Україна 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Корея 0,45 мат</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Україна 0.5 мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Ретро панель ТРАПЕЦІЯ Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  Н-45 Цинк 0,45 мм (1140/1090 мм) Тайл 0,45 Zn</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n45-tsink-045mm-10651010mm/</t>
+    <t>https://roofer.com.ua/profnastil-n45-tsink-045mm-10651010mm/</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Цинк 0,4мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/</t>
+    <t>https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Цинк 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Цинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Цинк 0,6мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Цинк 0,8мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Алюцинк 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Алюцинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ПН-43 /ПН-44 (1,165-1,1) Цинк Алюцинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Україна 0,4мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/</t>
+    <t>https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Україна 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Україна 0,5 мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Україна 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Корея POSCO 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Польща/Бельгія</t>
   </si>
   <si>
     <t>Профнастил  ПН-43 / ПН-44 (1,165-1,1) глянець/мат  Німеччина 0,5мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПК-44 (1120/1060мм) глянець/мат Україна 0.4 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/</t>
+    <t>https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/</t>
   </si>
   <si>
     <t>Профнастил ПК-44 (1120/1060мм) глянець/мат Китай 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПК-44 (1120/1060мм) глянець/мат Китай 0,4мм</t>
   </si>
   <si>
     <t>Профнастил ПК-44 (1120/1060мм) глянець/мат Україна 0,7мм</t>
   </si>
   <si>
     <t>Профнастил ПК-44 (1120/1060мм) глянець/мат Украина / Індія  0,45 мат</t>
   </si>
   <si>
     <t>Профнастил ПК-44 (1120/1060мм) глянець/мат Arcelor Індія ZN 200 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПК-44 (1120/1060мм) глянець/мат Arcelor Індія ZN 200 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-45 (1,14-1,09) глянець/мат Корея POSCO 0,5мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/</t>
+    <t>https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/</t>
   </si>
   <si>
     <t>Профнастил  ПН-45 (1,14-1,09) глянець/мат Україна 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-45 (1,14-1,09) глянець/мат Україна 0,5 мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-45 (1,14-1,09) глянець/мат Україна 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-45 (1,14-1,09) глянець/мат Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-45 (1,14-1,09) глянець/мат Польща/Бельгія</t>
   </si>
   <si>
     <t>Профнастил  ПН-45 (1,14-1,09) глянець/мат Німеччина 0,5мм</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПН-45 (1,14-1,09) Алюмоцинк Al-Zn Алюцинк 0.45 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-44-alyumotsink-al-zn-045mm/</t>
+    <t>https://roofer.com.ua/profnastil-n-44-alyumotsink-al-zn-045mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПН-45 (1,14-1,09) Алюмоцинк Al-Zn Алюцинк 0.5 мм </t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил ПН-45 (1,14-1,09) Алюмоцинк Al-Zn Алюцинк 0.7 мм </t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 0,45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/</t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 0,6мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 0,8мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 1мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-57  Цинк (1100/1010мм) Цинк 1,2мм</t>
   </si>
   <si>
     <t>Профнастил  Н-57 (1100/1010мм) мат/глянець Україна 0,45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/</t>
   </si>
   <si>
     <t>Профнастил  Н-57 (1100/1010мм) мат/глянець Україна 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  Н-57 (1100/1010мм) мат/глянець Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  Н-57 (1100/1010мм) мат/глянець Корея 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  Н-57 (1100/1010мм) мат/глянець Корея 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  Н-57 (1100/1010мм) мат/глянець Польща/Бельгія 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  Н-57 (1100/1010мм) мат/глянець Україна 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 0,45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 0,6мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 0,8мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 1мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 /ПН-74 (0,84-0,75 мм) Цинк Цинк 1,2мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) Алюцинк Алюцинк 0,45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1/</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) Алюцинк Алюцинк  0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) Алюцинк Алюцинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) поліестер/мат Україна 0,45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) поліестер/мат Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) поліестер/мат Корея SY 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) поліестер/мат Польща/Бельгія 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) поліестер/мат Німетчина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) поліестер/мат Україна 0,5 мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-75 / ПН-74 (0,84-0,75мм) поліестер/мат Україна 0,7 мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Цинк  Цинк 0,5мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Цинк  Цинк 0,6мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Цинк  Цинк 0,65мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Цинк  Цинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Цинк  Цинк 0,8мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Цинк  Цинк 1мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Цинк  Цинк 1,2мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Алюцинк  Алюцинк 0,45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1-1/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1-1/</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Алюцинк  Алюцинк  0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) Алюцинк  Алюцинк 0,7мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) поліестер/мат  Україна 0,45мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/</t>
+    <t>https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) поліестер/мат  Словаччина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) поліестер/мат  Корея SY 0,45мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) поліестер/мат  Польща/Бельгія 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) поліестер/мат  Німетчина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) поліестер/мат  Україна 0,5 мм</t>
   </si>
   <si>
     <t>Профнастил  ПН-92 / ПН-91 (1,01-0,935мм) поліестер/мат  Україна 0,7 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Україна 0.45 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Корея 0,45 мат</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Україна 0.5 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ХВИЛЯ (0,56-0,50м) Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Україна 0.45 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Корея 0,45 мат</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Україна 0.5 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/2  ТРАПЕЦІЯ (0,56-0,50м)  Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Україна 0.45 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Корея 0,45 мат</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Україна 0.5 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ТРАПЕЦІЯ (0,36-0,30м)   Австрія Voestalpine 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Україна 0.45 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/</t>
+    <t>https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Корея 0,45 мат</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Італія Marcegaglia 0,45мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Словаччина 0.45 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Україна 0.5 мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Arcelor Mittal Бельгія 0.5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Arcelor Mittal Польща 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Arcelor Mittal Німеччина 0,5мм</t>
   </si>
   <si>
     <t>Клік фальц 1/3 ХВИЛЯ (0,36-0,30м)   Австрія Voestalpine 0,5мм</t>
   </si>
@@ -1551,51 +1551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-s-10-s-polimernym-pokrytiem-kitay-035mm950910mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-s-10-s-polimernym-pokrytiem-kitay-035mm950910mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-18-alyumotsink-al-zn-045-mm-11741128/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-44-alyumotsink-al-zn-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-44-alyumotsink-al-zn-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-44-alyumotsink-al-zn-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-s-10-s-polimernym-pokrytiem-kitay-035mm950910mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-s-10-s-polimernym-pokrytiem-kitay-035mm950910mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-s-polimernym-pokrytiem-045mm12251180mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-s-polimernym-pokrytiem-045mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-035mm-12251180mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-12-pod-derevo-kamen-koreya-11701120mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-s-polimernym-pokrytiem-04mm-11701128mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-18-alyumotsink-al-zn-045-mm-11741128/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-psk18-tsink-05mm-11701128mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-tp-20-tsink-050mm-11451100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-sn-35-c-polimernym-pokrytiem-04mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-tsink-065mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-45-s-polimernym-pokrytiem-04mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n45-s-polimernym-pokrytiem-045mm-10651010mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-44-alyumotsink-al-zn-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-44-alyumotsink-al-zn-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-44-alyumotsink-al-zn-045mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-tsink-045mm-1020940mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profnastil-n-57-s-polimernym-pokrytiem-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/metallocherepitsa-modul-ukraine-3-2-1-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F326" sqref="F326"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">