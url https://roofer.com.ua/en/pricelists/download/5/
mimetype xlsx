--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Утеплювач</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -509,57 +509,54 @@
   <si>
     <t>ISOVER Теплий Дім  Roll42 2x7500x1200x50 мм для теплоізоляції будівель 100 мм за кв.м</t>
   </si>
   <si>
     <t>iso50</t>
   </si>
   <si>
     <t>Утеплювач ISOVER ЕКО в рулонах Утеплювач ISOVER ЕКО в рулонах 50мм кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/uteplitel-isover-profi-rulony/</t>
   </si>
   <si>
     <t>iso100</t>
   </si>
   <si>
     <t>Утеплювач ISOVER ЕКО в рулонах Утеплювач ISOVER ЕКО в рулонах100мм кв.м</t>
   </si>
   <si>
     <t>Теплоізоляція ISOVER Merino Скатна Покрівля 50мм 15 кв.м. 50 мм за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/</t>
   </si>
   <si>
-    <t>Теплоізоляція ISOVER Merino Скатна Покрівля 50мм 15 кв.м. 50 мм 15 кв.м</t>
-[...1 lines deleted...]
-  <si>
     <t>Теплоізоляція ISOVER Merino Скатна Покрівля 50мм 15 кв.м. 100 мм за кв.м</t>
   </si>
   <si>
-    <t>Теплоізоляція ISOVER Merino Скатна Покрівля 50мм 15 кв.м. 100 мм   7,5 кв.м</t>
+    <t>Теплоізоляція ISOVER Merino Скатна Покрівля 50мм 15 кв.м. 100 мм   9 кв.м</t>
   </si>
   <si>
     <t>Isover KT 40 MPS 8600х1200х100 мм для теплоізоляції будівель 50 мм за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Isover KT 40 MPS 8600х1200х100 мм для теплоізоляції будівель  50мм 20,64 кв.м. </t>
   </si>
   <si>
     <t>Isover KT 40 MPS 8600х1200х100 мм для теплоізоляції будівель 100 мм за кв.м</t>
   </si>
   <si>
     <t xml:space="preserve">Isover KT 40 MPS 8600х1200х100 мм для теплоізоляції будівель 100мм 10,32 кв.м. </t>
   </si>
   <si>
     <t>м2</t>
   </si>
   <si>
     <t>Isover Eko 2x8000х1200х50 мм для теплоізоляції будівель (50мм+50мм) 16,8 кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/teploizolyatsiya-isover-classic-eko-50mm50mm/</t>
   </si>
@@ -1422,62 +1419,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-uns-37z-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-uns-37z-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-35-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-35-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-50-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-linio-15-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-50-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/xps-carbon-eco--prof/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/547/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/547/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-2kh100kh100-sm-30sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-2kh100kh100-sm-30sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-3kh100kh100-sm-20sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-3kh100kh100-sm-20sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-4kh100kh100-sm-15sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-4kh100kh100-sm-15sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-5kh100kh100-12sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-5kh100kh100-12sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-10kh100kh100-sm-6sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-10kh100kh100-sm-6sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-30mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--30mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--20-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-40mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-40mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-ek-summer-t-40-2kh55kh120-sm-21-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-ek-summer-tf-40-3kh55kh120-sm-14-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4282/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-summer-tf-40-5kh55kh120-sm-8-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/xps-carbolex-prof-af-1180-580-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/carbolex-prof-af-tb-1180kh580kh100-l-dlya-teplo-zolyats-bud-vel_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-20-mm-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-40-mm-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstrol-ek-penoboard-10-kh-60-kh-125-sm-folet-termopayka-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-1-kh-55-kh-120-sm-biryuza-40-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5280/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-20-kh-55-kh-120-sm-seryy-20-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-30-kh-55-kh-120-sm-biryuza-13-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-30-kh-55-kh-120-sm-seryy-13-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5284/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-100-kh-55-kh-120-sm-biryuza-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/isover-teplyy-dom-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/isover-teplyy-dom-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-isover-profi-rulony/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-isover-profi-rulony/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-eko-50mm50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-merino-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-merino-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-knauf-insulation-folgirovannyy-lfm-alur35-20mm-10kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-knauf-insulation-tyeplo-rulon-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-roklayt-tekhnonikol-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-roklayt-tekhnonikol-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyeploroll-tekhnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyeploroll-tekhnonikol-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-45-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-45-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-45-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-v-60-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-v-60-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-uns-37z-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-uns-37z-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-35-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-35-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-50-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-linio-15-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-paroc-was-50-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/xps-carbon-eco--prof/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-25-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/penoplast-psb-s-35-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/547/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/547/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-2kh100kh100-sm-30sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-2kh100kh100-sm-30sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-3kh100kh100-sm-20sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-3kh100kh100-sm-20sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-4kh100kh100-sm-15sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-4kh100kh100-sm-15sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-5kh100kh100-12sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-5kh100kh100-12sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-10kh100kh100-sm-6sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pnoplast-anserglob-eps-80-10kh100kh100-sm-6sht-v-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-30mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--30mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--20-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-40mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon--100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-carbon-40mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-ek-summer-t-40-2kh55kh120-sm-21-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-ek-summer-tf-40-3kh55kh120-sm-14-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4282/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-summer-tf-40-5kh55kh120-sm-8-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/xps-carbolex-prof-af-1180-580-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/carbolex-prof-af-tb-1180kh580kh100-l-dlya-teplo-zolyats-bud-vel_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-20-mm-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-40-mm-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-penoboard-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstrol-ek-penoboard-10-kh-60-kh-125-sm-folet-termopayka-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-1-kh-55-kh-120-sm-biryuza-40-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5280/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-20-kh-55-kh-120-sm-seryy-20-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-30-kh-55-kh-120-sm-biryuza-13-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-30-kh-55-kh-120-sm-seryy-13-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5284/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polistirol-ek-alfaplex-100-kh-55-kh-120-sm-biryuza-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-tyekhnoplyeks--50-mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/isover-teplyy-dom-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/isover-teplyy-dom-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-isover-profi-rulony/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-isover-profi-rulony/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-skatnayakrovlya-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-eko-50mm50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-classic-50mm-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-50mm-1427-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-zvukozashchita-100mm-714mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/513/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-profi-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-merino-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teploizolyatsiya-isover-merino-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4272/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mneralovatniy-uteplyuvach-isover-super-vent--z-sklopolotnim/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-knauf-insulation-folgirovannyy-lfm-alur35-20mm-10kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-knauf-insulation-tyeplo-rulon-50mm-15kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-roklayt-tekhnonikol-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-roklayt-tekhnonikol-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyeploroll-tekhnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyeploroll-tekhnonikol-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoblok-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnovyent-standart-100mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-45-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-45-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-100mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnofas-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-45-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-v-60-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-v-60-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-tyekhnoruf-n-30-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/4505-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F210"/>
+  <dimension ref="A1:F209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F210" sqref="F210"/>
+      <selection activeCell="F209" sqref="F209"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2485,51 +2482,51 @@
         <v>4</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E67" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F67" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>1</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>37</v>
+        <v>42.67</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>2</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>3</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>112</v>
@@ -2979,1875 +2976,1859 @@
       </c>
       <c r="C97" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
         <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>5</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>111.5</v>
+        <v>95</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>6</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>1672.5</v>
+        <v>189</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>7</v>
       </c>
       <c r="B100" s="10"/>
       <c r="C100" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>223</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>8</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>1672.5</v>
+        <v>77.5</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>9</v>
       </c>
       <c r="B102" s="10"/>
       <c r="C102" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D102" s="6" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>77.5</v>
+        <v>1599.6</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>10</v>
       </c>
       <c r="B103" s="10"/>
       <c r="C103" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>1599.6</v>
+        <v>155</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>11</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>155</v>
+        <v>1599.6</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>12</v>
       </c>
-      <c r="B105" s="10"/>
+      <c r="B105" s="10" t="s">
+        <v>172</v>
+      </c>
       <c r="C105" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>1599.6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>13</v>
       </c>
-      <c r="B106" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>14</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D107" s="6" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>70</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>15</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>1176</v>
+        <v>140</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>16</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>140</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>17</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>1260</v>
+        <v>172.5</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>18</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>172.5</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>19</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>1035</v>
+        <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>20</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>230</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>21</v>
       </c>
-      <c r="B114" s="10"/>
+      <c r="B114" s="10" t="s">
+        <v>184</v>
+      </c>
       <c r="C114" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>1104</v>
+        <v>135</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>22</v>
       </c>
-      <c r="B115" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B115" s="10"/>
       <c r="C115" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D115" s="6" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>135</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>23</v>
       </c>
-      <c r="B116" s="10"/>
+      <c r="B116" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="C116" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>2430</v>
+        <v>135</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>24</v>
       </c>
-      <c r="B117" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B117" s="10"/>
       <c r="C117" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>135</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>25</v>
       </c>
-      <c r="B118" s="10"/>
+      <c r="B118" s="10" t="s">
+        <v>191</v>
+      </c>
       <c r="C118" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>1458</v>
+        <v>270</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>26</v>
       </c>
-      <c r="B119" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B119" s="10"/>
       <c r="C119" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>270</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>27</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>2430</v>
+        <v>107</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>28</v>
       </c>
       <c r="B121" s="10"/>
       <c r="C121" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="D121" s="6" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
-        <v>107</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>29</v>
       </c>
       <c r="B122" s="10"/>
       <c r="C122" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>1540</v>
+        <v>179</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>30</v>
       </c>
       <c r="B123" s="10"/>
       <c r="C123" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>179</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>31</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>1546</v>
+        <v>214</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>32</v>
       </c>
       <c r="B125" s="10"/>
       <c r="C125" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>214</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>33</v>
       </c>
       <c r="B126" s="10"/>
       <c r="C126" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>1540</v>
+        <v>321</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>34</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>321</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>35</v>
       </c>
       <c r="B128" s="10"/>
       <c r="C128" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>1387</v>
+        <v>230</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>36</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D129" s="6" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>229</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>37</v>
       </c>
       <c r="B130" s="10"/>
       <c r="C130" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>3297</v>
+        <v>478</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>38</v>
       </c>
       <c r="B131" s="10"/>
       <c r="C131" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>458</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>39</v>
       </c>
       <c r="B132" s="10"/>
       <c r="C132" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>4122</v>
+        <v>90</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>40</v>
       </c>
       <c r="B133" s="10"/>
       <c r="C133" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D133" s="6" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>90</v>
+        <v>1814.4</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>41</v>
       </c>
       <c r="B134" s="10"/>
       <c r="C134" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>1814.4</v>
+        <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>42</v>
       </c>
       <c r="B135" s="10"/>
       <c r="C135" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>180</v>
+        <v>1814.4</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>43</v>
       </c>
       <c r="B136" s="10"/>
       <c r="C136" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>1814.4</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>44</v>
       </c>
       <c r="B137" s="10"/>
       <c r="C137" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>250</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>45</v>
       </c>
       <c r="B138" s="10"/>
       <c r="C138" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>1920</v>
+        <v>309</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>46</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>309</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>47</v>
       </c>
       <c r="B140" s="10"/>
       <c r="C140" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>1650</v>
+        <v>90</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>48</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D141" s="6" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>90</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>49</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
-        <v>1620</v>
+        <v>100.65</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>50</v>
       </c>
       <c r="B143" s="10"/>
       <c r="C143" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="D143" s="6" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>140</v>
+        <v>201.3</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>51</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
-        <v>280</v>
+        <v>589</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>52</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D145" s="6" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
-        <v>589</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>53</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>2520</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>54</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>1240</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>55</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>2650</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>56</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>1320</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>57</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>2820</v>
+        <v>270</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>58</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D151" s="6" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>270</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>59</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>2330</v>
+        <v>496</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>60</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>496</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>61</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>2140</v>
+        <v>583</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>62</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>583</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>63</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>2100</v>
+        <v>720</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>64</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
-        <v>720</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" s="4">
-[...3 lines deleted...]
-      <c r="C158" s="7" t="s">
+      <c r="A158" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="D158" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B158" s="6"/>
+      <c r="C158" s="7"/>
+      <c r="D158" s="6"/>
       <c r="E158" s="6"/>
-      <c r="F158" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F158" s="14"/>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="5" t="s">
+      <c r="A159" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C159" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E159" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F159" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="4">
+        <v>1</v>
+      </c>
+      <c r="B160" s="10"/>
+      <c r="C160" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="B159" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="D160" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E160" s="6"/>
+      <c r="F160" s="14">
+        <v>2390</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
-        <v>2390</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="162" spans="1:6">
-      <c r="A162" s="4">
+      <c r="A162" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="B162" s="6"/>
+      <c r="C162" s="7"/>
+      <c r="D162" s="6"/>
+      <c r="E162" s="6"/>
+      <c r="F162" s="14"/>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B162" s="10"/>
-[...12 lines deleted...]
-      <c r="A163" s="5" t="s">
+      <c r="B163" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C163" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D163" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E163" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F163" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="4">
+        <v>1</v>
+      </c>
+      <c r="B164" s="10"/>
+      <c r="C164" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B163" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="D164" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="E164" s="6"/>
+      <c r="F164" s="14">
+        <v>92.7</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
-        <v>92.7</v>
+        <v>185.45</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
-        <v>185.45</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>70.5</v>
+        <v>185.75</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
-        <v>185.75</v>
+        <v>109</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D169" s="6" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
-        <v>109</v>
+        <v>218</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
-        <v>218</v>
+        <v>137.5</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D171" s="6" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
-        <v>137.5</v>
+        <v>275</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>275</v>
+        <v>132</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D173" s="6" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>132</v>
+        <v>262</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
-        <v>262</v>
+        <v>156</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>156</v>
+        <v>312</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
-        <v>312</v>
+        <v>80</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D177" s="6" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
-        <v>160</v>
+        <v>223.5</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D179" s="6" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
-        <v>223.5</v>
+        <v>447</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
-        <v>447</v>
+        <v>246</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D181" s="6" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
-        <v>246</v>
+        <v>492</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
-        <v>492</v>
+        <v>252.5</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D183" s="6" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
-        <v>252.5</v>
+        <v>505</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
-        <v>505</v>
+        <v>286</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D185" s="6" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
-        <v>286</v>
+        <v>572</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
-        <v>572</v>
+        <v>193</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B187" s="10"/>
+        <v>24</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>172</v>
+      </c>
       <c r="C187" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
-        <v>193</v>
+        <v>640</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
-        <v>640</v>
+        <v>475</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
-        <v>475</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D190" s="6" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
-        <v>414.5</v>
+        <v>829</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
-        <v>829</v>
+        <v>432</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D192" s="6" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
-        <v>432</v>
+        <v>864</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
-        <v>864</v>
+        <v>915</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
-        <v>915</v>
+        <v>966</v>
       </c>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="4">
-[...3 lines deleted...]
-      <c r="C195" s="7" t="s">
+      <c r="A195" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="D195" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B195" s="6"/>
+      <c r="C195" s="7"/>
+      <c r="D195" s="6"/>
       <c r="E195" s="6"/>
-      <c r="F195" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F195" s="14"/>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="5" t="s">
+      <c r="A196" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B196" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C196" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D196" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E196" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F196" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="4">
+        <v>1</v>
+      </c>
+      <c r="B197" s="10"/>
+      <c r="C197" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="B196" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="D197" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="E197" s="6"/>
+      <c r="F197" s="14">
+        <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
-        <v>170</v>
+        <v>248</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
-        <v>248</v>
+        <v>443</v>
       </c>
     </row>
     <row r="201" spans="1:6">
-      <c r="A201" s="4">
+      <c r="A201" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B201" s="6"/>
+      <c r="C201" s="7"/>
+      <c r="D201" s="6"/>
+      <c r="E201" s="6"/>
+      <c r="F201" s="14"/>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C202" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B201" s="10"/>
-[...12 lines deleted...]
-      <c r="A202" s="5" t="s">
+      <c r="D202" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F202" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="4">
+        <v>1</v>
+      </c>
+      <c r="B203" s="10" t="s">
         <v>305</v>
       </c>
-      <c r="B202" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="C203" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="E203" s="6"/>
+      <c r="F203" s="14">
+        <v>1212.61</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
-        <v>1212.61</v>
+        <v>1275.19</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
-        <v>1275.19</v>
+        <v>1439.77</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
-        <v>1439.77</v>
+        <v>1511.69</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
-        <v>1511.69</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
-        <v>2260</v>
+        <v>1761.19</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
-        <v>1761.19</v>
-[...16 lines deleted...]
-      <c r="F210" s="14">
         <v>1664.96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A66:F66"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A92:F92"/>
-    <mergeCell ref="A159:F159"/>
-[...2 lines deleted...]
-    <mergeCell ref="A202:F202"/>
+    <mergeCell ref="A158:F158"/>
+    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A195:F195"/>
+    <mergeCell ref="A201:F201"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -4948,95 +4929,94 @@
     <hyperlink ref="D133" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_142"/>
-    <hyperlink ref="D158" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_144"/>
-    <hyperlink ref="D162" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_175"/>
-    <hyperlink ref="D195" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_179"/>
-    <hyperlink ref="D201" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_186"/>
-    <hyperlink ref="D210" r:id="rId_hyperlink_187"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>