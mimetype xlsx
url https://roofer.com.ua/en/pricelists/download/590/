--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -176,50 +176,194 @@
   <si>
     <t>Сітка садова Єко сота, 2м Ціна від 50м2 за м2</t>
   </si>
   <si>
     <t>Газонна решітка Універсальна (1 кор. - 18 шт) "0,333 х 0,333 х 0,0105 м Вага: 0,32 кг." зелена, коричнева</t>
   </si>
   <si>
     <t>https://roofer.com.ua/gazonnaya-reshyotka/</t>
   </si>
   <si>
     <t>Газонна решітка Посилена з високим профілем (1 кор. - 8 шт) "0,5 х 0,5 х 0,035 м, Вага: 0, 950 кг" Чорна, Зелена</t>
   </si>
   <si>
     <t>Газонна решітка З додатковим обрамленням (1 кор. - 12 шт) "0,4 х 0,4 х 0,018 м Вага: 0,475 кг. "Зелена, Коричнева</t>
   </si>
   <si>
     <t>Газонна решітка Бічний елемент обрамлення із замками, (1кор.-100шт.) Коричневий, Зелений</t>
   </si>
   <si>
     <t>Газонна решітка Бічний елемент обрамлення з пазами під замки (1кор.-100шт.) Коричневий, Зелений</t>
   </si>
   <si>
     <t>Газонна решітка Бічний елемент обрамлення (1кор.-300шт.) Коричневий, Зелений</t>
   </si>
   <si>
+    <t>107387</t>
+  </si>
+  <si>
+    <t>Декор для доріжок для саду, 30х30 см, сірий, "плитка з каменю"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-30kh30-sm-sriy-plitka-z-kamenyu/</t>
+  </si>
+  <si>
+    <t>211858</t>
+  </si>
+  <si>
+    <t>Декоративне покриття для підлоги Mosaic, рифлене, 30х30см, світло-сірий, уп.6 шт.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-svtlo-sriy-up6-sht/</t>
+  </si>
+  <si>
+    <t>55018</t>
+  </si>
+  <si>
+    <t>Декоративне покриття для підлоги Cosmopolitan, рифлений, 30х30см, сірий, уп.6 шт.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-sriy-up6-sht/</t>
+  </si>
+  <si>
+    <t>209479</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 15х2х120 см, сіро-коричневий, "цегла" !</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-15kh2kh120-sm-sro-korichneviy-tseglini-/</t>
+  </si>
+  <si>
+    <t>55010</t>
+  </si>
+  <si>
+    <t>Декор для доріжок для саду, діам.45 см, сірий, "морське каміння"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-sriy-morsk-kamnts/</t>
+  </si>
+  <si>
+    <t>107389</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 9х2х120 см, сірий, "каміння"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sriy-kamnnya/</t>
+  </si>
+  <si>
+    <t>107385</t>
+  </si>
+  <si>
+    <t>Декор для доріжок для саду, 26х60 см, сірий, "шпали"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-26kh60-sm-sriy-shpali/</t>
+  </si>
+  <si>
+    <t>67589</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 9х2х120 см, сіро-коричневий, цегляний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-tseglini/</t>
+  </si>
+  <si>
+    <t>209480</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 9х2х120 см, сіро-коричневий, "цегла"!</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-tseglini_1/</t>
+  </si>
+  <si>
+    <t>55012</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 10х5х120 см, теракотовий, "зубці"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-10kh5kh120-sm-terrakotoviy-zubts/</t>
+  </si>
+  <si>
+    <t>107390</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 9х2х120 см, сірий, "цегла"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sriy-tseglini/</t>
+  </si>
+  <si>
+    <t>209481</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 10х4х120 см, теракотовий, "зубці"!</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-10kh4kh120-sm-terrakotoviy-zubts/</t>
+  </si>
+  <si>
+    <t>80142</t>
+  </si>
+  <si>
+    <t>Декоративне покриття для підлоги Cosmopolitan, рифлена, 30х30см, коричневий, уп.6 шт.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-korichneviy-up6-sht/</t>
+  </si>
+  <si>
+    <t>211855</t>
+  </si>
+  <si>
+    <t>Декоративне покриття для підлоги Cosmopolitan, рифлена, 30х30см, світло-сірий, уп.6 шт.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-svtlo-sriy-up6-sht/</t>
+  </si>
+  <si>
+    <t>55014</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 9х0,5х600 см, сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh05kh600-sm-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>107392</t>
+  </si>
+  <si>
+    <t>Декоративний бордюр для саду, 15х5х120 см, сірий, "цегла"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-15kh5kh120-sm-sriy-tseglini/</t>
+  </si>
+  <si>
     <t>107384</t>
   </si>
   <si>
     <t>Декор для доріжок для саду, 38х51 см, сірий, "камінь"</t>
   </si>
   <si>
     <t>https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-38kh51-sm-sriy-kamn/</t>
   </si>
   <si>
     <t>211856</t>
   </si>
   <si>
     <t>Декоративне покриття для підлоги Mosaic, рифлене, 30х30см, сірий, уп.6 шт.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-sriy-up6-sht/</t>
   </si>
   <si>
     <t>55016</t>
   </si>
   <si>
     <t>Декор для доріжок для саду, 48х53 см, сірий, "камінь"</t>
   </si>
   <si>
     <t>https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-48kh53-sm-sriy-kamn/</t>
@@ -266,194 +410,50 @@
   <si>
     <t>Покриття для підлоги Alpha Tile, 30х30 см, чорний, уп.10 шт.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/pokrittya-dlya-pdlogi-alpha-tile-30kh30-sm-chorniy-up10-sht/</t>
   </si>
   <si>
     <t>209478</t>
   </si>
   <si>
     <t>Декоративний бордюр для саду, 9х2х120 см, сіро-коричневий, "каміння"!</t>
   </si>
   <si>
     <t>https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-kamnnya/</t>
   </si>
   <si>
     <t>55009</t>
   </si>
   <si>
     <t>Декор для доріжок для саду, діам.45 см, коричневий, "тріщини"</t>
   </si>
   <si>
     <t>https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-korichneviy-trshchini/</t>
   </si>
   <si>
-    <t>107387</t>
-[...142 lines deleted...]
-  <si>
     <t>36685</t>
   </si>
   <si>
     <t>Штучна декоративна огорожа DIVY EXTRA 1*3м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/shtuchna-dekorativna-ogorozha-divy-extra-13m/</t>
   </si>
   <si>
     <t>Забор ПВХ Alta Profil Секція паркану ПВХ штахетний «FAZENDA» (105х172,5х5 см)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/zabor-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>Забор ПВХ Alta Profil Секція паркану ПВХ штахетний «VILLA» (105х172,5х5 см)</t>
   </si>
   <si>
     <t>Забор ПВХ Alta Profil Секція паркану ПВХ штахетний «Garden» (62,7х172,5х5 см)</t>
   </si>
   <si>
     <t>Забор ПВХ Alta Profil Секція перильного паркану ПВХ «Lattice» (101х172,5х5 см)</t>
   </si>
   <si>
     <t>Комплектуючі ПВХ паркан Alta Profil Хвіртка для паркану FAZENDA 104,5х91,5х5 см</t>
@@ -854,77 +854,77 @@
   <si>
     <t>https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-850m/</t>
   </si>
   <si>
     <t>203714</t>
   </si>
   <si>
     <t>#Сітка полімерна для затемнення 85% (6*50м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-650m/</t>
   </si>
   <si>
     <t>203715</t>
   </si>
   <si>
     <t>##Сітка полімерна для затемнення 85% (8*50м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-850m/</t>
   </si>
   <si>
     <t>Сітки Tenax</t>
   </si>
   <si>
+    <t>11460</t>
+  </si>
+  <si>
+    <t>Сітка полімерна Tenax "Хоббі 30" зелена (1х50м)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/setka-polimernaya-khobbi-30-zelenaya-1kh50-m/</t>
+  </si>
+  <si>
+    <t>15986</t>
+  </si>
+  <si>
+    <t>Сітка полімерна Tenax "Квадра 10" зелена (0.5х50м)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/setka-polimernaya-tenax-kvadra-10-zelenaya-05kh50m/</t>
+  </si>
+  <si>
     <t>11457</t>
   </si>
   <si>
     <t>Сітка полімерна Tenax "Міленіум" срібляста (2х50м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/</t>
   </si>
   <si>
-    <t>11460</t>
-[...16 lines deleted...]
-  <si>
     <t>11463</t>
   </si>
   <si>
     <t>Сітка полімерна Tenax "Ранч-1" зелена (2х50м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
     <t>Сітка полімерна Tenax "Сінтофлекс Е" чорна (2х100м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
     <t>Сітка полімерна Tenax "Ранч-1" зелена (1.5х50м)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/</t>
@@ -1961,71 +1961,152 @@
   <si>
     <t>https://roofer.com.ua/agroshpalera-polifort-30mm-10kg-1000m/</t>
   </si>
   <si>
     <t>63797</t>
   </si>
   <si>
     <t>Агрошпалера POLIFORT 4,0мм, 10кг, 600м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/agroshpalera-polifort-40mm-10kg-600m/</t>
   </si>
   <si>
     <t>64986</t>
   </si>
   <si>
     <t>Агрошпалера POLIFORT 1,8мм, 10кг</t>
   </si>
   <si>
     <t>https://roofer.com.ua/agroshpalera-polifort-18mm-10kg/</t>
   </si>
   <si>
     <t>Хорека</t>
   </si>
   <si>
+    <t>26616</t>
+  </si>
+  <si>
+    <t>Глечик Luigi Bormioli Michelangelo, для напоїв, 2,5 л</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/glechik-luigi-bormioli-michelangelo-dlya-napov-25-l/</t>
+  </si>
+  <si>
     <t>114781</t>
   </si>
   <si>
     <t>Келих для коньяку Luigi Bormioli Swing, C 519, 46,5 мл, 4 шт/упак.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-cognac-c-519-465-cl-4-shtup/</t>
   </si>
   <si>
-    <t>26616</t>
-[...7 lines deleted...]
-  <si>
     <t>Склянка</t>
   </si>
   <si>
+    <t>46134</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Sublime, висока, для напоїв, 450 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-sublime-visokiy-dlya-napov-450-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117998</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Swing, висока, для напоїв, 570 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-swing-visokiy-dlya-napov-570-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>114771</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Top Class, низька, для напоїв, 365 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-top-class-nizkiy-dlya-napov-365-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>67002</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Mixology Elixir, низька, для напоїв, 380 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-mixology-elixir-nizkiy-dlya-napov-380-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>117999</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Swing DOF PM 1054, 45 cl, 6 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-swing-dof-pm-1054-45-cl-6-shtup/</t>
+  </si>
+  <si>
+    <t>114772</t>
+  </si>
+  <si>
+    <t>Склянка Top Class висока, PM 790, 37,5 cl, уп. 6 шт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-top-class-visokiy-pm-790-375-cl-up-6-sht/</t>
+  </si>
+  <si>
+    <t>67005</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Mixology Textures, висока, для напоїв, 480 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-mixology-textures-visokiy-dlya-napov-480-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>117955</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Bach, висока, для напоїв, 360 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-bach-visokiy-dlya-napov-360-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>67008</t>
+  </si>
+  <si>
+    <t>Склянка Luigi Bormioli Mixology Elixir, висока, для напоїв, 480 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stakan-luigi-bormioli-mixology-elixir-visokiy-dlya-napov-480-ml-6shtup/</t>
+  </si>
+  <si>
     <t>26607</t>
   </si>
   <si>
     <t>Склянка Luigi Bormioli Bach, для напоїв, 335 мл, 6шт/уп PM 485</t>
   </si>
   <si>
     <t>https://roofer.com.ua/stakan-luigi-bormioli-bach-dlya-napov-335-ml-6shtup-pm-485/</t>
   </si>
   <si>
     <t>117979</t>
   </si>
   <si>
     <t>Склянка Luigi Bormioli Straus Rocks, низька, для напоїв, 400 мл, 4шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/stakan-luigi-bormioli-straus-rocks-nizkiy-dlya-napov-400-ml-4shtup/</t>
   </si>
   <si>
     <t>82110</t>
   </si>
   <si>
     <t>Склянка Luigi Bormiol Bach Gin Glass, C 516, 60 cl, 4 шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/stakan-luigi-bormiol-bach-gin-glass-c-516-60-cl-4-shtup/</t>
@@ -2036,2570 +2117,2489 @@
   <si>
     <t>Склянка Luigi Bormioli Bach, низька, для напоїв, 255 мл, 6шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/stakan-luigi-bormioli-bach-nizkiy-dlya-napov-255-ml-6shtup/</t>
   </si>
   <si>
     <t>117980</t>
   </si>
   <si>
     <t>Склянка Luigi Bormioli Straus Rocks, висока, для напоїв, 440 мл, 4шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/stakan-luigi-bormioli-straus-rocks-visokiy-dlya-napov-440-ml-4shtup/</t>
   </si>
   <si>
     <t>114768</t>
   </si>
   <si>
     <t>Склянка Luigi Bormioli Bach, висока, для напоїв, 480 мл, 6шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/stakan-luigi-bormioli-bach-visokiy-dlya-napov-480-ml-6shtup/</t>
   </si>
   <si>
-    <t>46134</t>
-[...79 lines deleted...]
-  <si>
     <t>Чарка</t>
   </si>
   <si>
+    <t>82099</t>
+  </si>
+  <si>
+    <t>Стопка Luigi Bormioli Bach, 70 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/stopka-luigi-bormioli-bach-70-ml-4shtup/</t>
+  </si>
+  <si>
     <t>243806</t>
   </si>
   <si>
     <t>Стопка Luigi Bormioli Mixology, 70 мл, 6шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/charka-luigi-bormioli-mixology-70-ml-6shtup/</t>
   </si>
   <si>
-    <t>82099</t>
-[...7 lines deleted...]
-  <si>
     <t>Келихи</t>
   </si>
   <si>
+    <t>246333</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Backdoor'20S Barracuda, C 538, 32 cl, 6 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-barracuda-c-538-32-cl-6-shtup/</t>
+  </si>
+  <si>
+    <t>117961</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Diamante, для білого вина, 380 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-blogo-vina-380-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>82109</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Jazz Coupe, 300 мл, 4шт/коробка</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-jazz-coupe-300-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>35343</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для пива, 420 мл, 2шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-420-ml-2shtup/</t>
+  </si>
+  <si>
+    <t>114777</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Swing, для коктейлю, 270 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-270-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>82104</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для пива, 600 мл, 2шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-600-ml-2shtup/</t>
+  </si>
+  <si>
+    <t>26622</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Sublime, для ігристого вина, 210 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-gristogo-vina-210-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117994</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinoteque, для столового вина, 380 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-stolovogo-vina-380-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>45902</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Bach, для червоного вина, 400 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-chervonogo-vina-400-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117956</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Canaletto, для ігристого вина, 195 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-gristogo-vina-195-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117986</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinea, для червоного вина, 450 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-chervonogo-vina-450-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>82631</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Diamante, для червоного вина, 520 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-chervonogo-vina-520-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>246334</t>
+  </si>
+  <si>
+    <t>Склянка для джину і тоніка Luigi Bormioli Backdoor'20S, C 537, 80 мл, 6 шт/упак.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-gin-tonic-c-537-80-cl-6-shtup/</t>
+  </si>
+  <si>
+    <t>117967</t>
+  </si>
+  <si>
+    <t>Келих для мартіні Luigi Bormioli Mixology, 215 мл, 4шт/коробка</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-mixology-martini-215-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>82112</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Talismano Coupe, 300 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-talismano-coupe-300-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>35344</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для пива, 600 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-600-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>117995</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinoteque, для червоного вина, 490 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-chervonogo-vina-490-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>114778</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Swing, для коктейлю, 250 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-250-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>82105</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для пива, 750 мл, 2шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-750-ml-2shtup/</t>
+  </si>
+  <si>
+    <t>26623</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Sublime, для білого вина, 280 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-blogo-vina-280-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>103059</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для пива, 540 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-540-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>45903</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Bach, для білого вина, 280 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-blogo-vina-280-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>24411</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Supremo, для бургундського вина, 650 мл, 6 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-burgunskogo-vina-650-ml-6-shtup/</t>
+  </si>
+  <si>
+    <t>117957</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Canaletto, для білого вина, 275 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-blogo-vina-275-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117987</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinea, для червоного вина, 550 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-chervonogo-vina-550-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>35345</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для пива, 750 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-750-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>246335</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Backdoor'20S Великий Гетсбі, C 540, 30 мл, 6 шт/уп.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-great-gatsby-c-540-30-cl-6-shtup/</t>
+  </si>
+  <si>
+    <t>117968</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Mixology, для коктейлю, 225 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-mixology-dlya-kokteylv-225-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>82113</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Talismano, для ігристого вина, 400 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-gristogo-vina-400-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117996</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinoteque, для червоного вина, 660 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-chervonogo-vina-660-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>114779</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Swing, для ігристого вина, 210 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-gristogo-vina-210-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>82106</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для сидру, 500 мл, 2шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-sidru-500-ml-2shtup/</t>
+  </si>
+  <si>
+    <t>26624</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Sublime, для червоного вина, 400 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-chervonogo-vina-400-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>114774</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Swing, для червоного вина, 700 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-chervonogo-vina-700-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>64915</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Tentazioni Coupe, 300 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-tentazioni-coupe-300-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>26600</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Supremo, для ігристого вина, 240 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-gristogo-vina-240-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>117958</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Canaletto, для червоного вина, 375 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-chervonogo-vina-375-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117991</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinoteque Grappa, 105 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-grappa-105-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>35346</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Sublime Coupe, 300 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-sublime-coupe-300-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>246336</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Backdoor'20S Hemingway Special, C 541, 25 cl, 6 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-hemingway-special-c-541-25-cl-6-shtup/</t>
+  </si>
+  <si>
+    <t>117971</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Mixology Nick &amp; Nora, 150 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-mixology-nick--nora-150-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>82114</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Talismano, для білого вина, 450 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-blogo-vina-450-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>117997</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Swing, для коктейлю, 150 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-150-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>114780</t>
+  </si>
+  <si>
+    <t>Склянка для джину Luigi Bormioli Swing, 750 мл, 4шт/коробка</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-gin-glass-750-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>82107</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Birrateque, для пива, 540 мл, 2шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-540-ml-2shtup/</t>
+  </si>
+  <si>
     <t>26641</t>
   </si>
   <si>
     <t>Келих Luigi Bormioli Bach, для ігристого вина, 210 мл, 4шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-gristogo-vina-210-ml-4shtup/</t>
   </si>
   <si>
-    <t>117997</t>
-[...23 lines deleted...]
-    <t>https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-540-ml-2shtup/</t>
+    <t>114775</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Swing, для білого вина, 550 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-blogo-vina-550-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>82100</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Bach Vintage Cocktail, С 515, 25 cl, 4 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-bach-vintage-cocktail-s-515-25-cl-4-shtup/</t>
+  </si>
+  <si>
+    <t>26601</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Supremo, для білого вина, 350 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-blogo-vina-350-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>117983</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinea, для ігристого вина, 270 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-gristogo-vina-270-ml-6shtup/</t>
   </si>
   <si>
     <t>117992</t>
   </si>
   <si>
     <t>Келих Luigi Bormioli Vinoteque Snifter, для міцних напоїв, 170 мл, 6шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-snifter-dlya-mtsnikh-napov-170-ml-6shtup/</t>
   </si>
   <si>
-    <t>114775</t>
-[...32 lines deleted...]
-    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-gristogo-vina-270-ml-6shtup/</t>
+    <t>35359</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Magnifico, для вина, 460 мл, 2шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-magnifico-dlya-vina-460-ml-2shtup/</t>
+  </si>
+  <si>
+    <t>246337</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Backdoor'20S Nick&amp;Nora, C 542, 17cl, 6 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-nicknora-c-542-17cl-6-shtup/</t>
+  </si>
+  <si>
+    <t>117984</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinea Coupe, 300 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinea-coupe-300-ml-6shtup/</t>
   </si>
   <si>
     <t>82115</t>
   </si>
   <si>
     <t>Келих Luigi Bormioli Talismano, для червоного вина, 700 мл, 4шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-chervonogo-vina-700-ml-4shtup/</t>
   </si>
   <si>
-    <t>35359</t>
-[...23 lines deleted...]
-    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinea-coupe-300-ml-6shtup/</t>
+    <t>218435</t>
+  </si>
+  <si>
+    <t>Келих VINOTEQUE tester для напоїв 230мл, 6 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-vinoteque-tester-dlya-napov-230ml-6-shtup/</t>
+  </si>
+  <si>
+    <t>82108</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Jazz, для ігристого вина, 210 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-jazz-dlya-gristogo-vina-210-ml-4shtup/</t>
   </si>
   <si>
     <t>28394</t>
   </si>
   <si>
     <t>Келих Luigi Bormioli Bach Martini, 210 мл, 4шт/коробка</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kelikh-luigi-bormioli-bach-martini-210-ml-4shtup/</t>
   </si>
   <si>
-    <t>218435</t>
-[...14 lines deleted...]
-    <t>https://roofer.com.ua/kelikh-luigi-bormioli-jazz-dlya-gristogo-vina-210-ml-4shtup/</t>
+    <t>114776</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Swing Coupe, 300 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-swing-coupe-300-ml-6shtup/</t>
+  </si>
+  <si>
+    <t>82101</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Bach Retro Fizz, для коктейлю, 260 мл, 4шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-bach-retro-fizz-dlya-kokteylv-260-ml-4shtup/</t>
+  </si>
+  <si>
+    <t>26603</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Supremo, для бордо, 550 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-bordo-550-ml-6shtup/</t>
   </si>
   <si>
     <t>117993</t>
   </si>
   <si>
     <t>Келих Luigi Bormioli Vinoteque, для ігристого вина, 175 мл, 6шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-gristogo-vina-175-ml-6shtup/</t>
   </si>
   <si>
-    <t>114776</t>
-[...23 lines deleted...]
-    <t>https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-bordo-550-ml-6shtup/</t>
+    <t>37258</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Super Просекко С 130 6 шт/уп, 200 мл</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-super-prosekko-s-130-6-shtup-200-ml/</t>
+  </si>
+  <si>
+    <t>246338</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Backdoor'20S Tequila Sunrise, C 539, 42cl, 6 шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-tequila-sunrise-c-539-42-cl-6-shtup/</t>
+  </si>
+  <si>
+    <t>117985</t>
+  </si>
+  <si>
+    <t>Келих Luigi Bormioli Vinea, для білого вина, 350 мл, 6шт/уп</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-blogo-vina-350-ml-6shtup/</t>
   </si>
   <si>
     <t>82630</t>
   </si>
   <si>
     <t>Келих Luigi Bormioli Diamante, для ігристого вина, 220 мл, 4шт/уп</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-gristogo-vina-220-ml-4shtup/</t>
   </si>
   <si>
-    <t>37258</t>
-[...403 lines deleted...]
-  <si>
     <t>Декантер</t>
   </si>
   <si>
+    <t>28364</t>
+  </si>
+  <si>
+    <t>Декантер Luigi Bormioli Supremo, для білого вина, 750 мл</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekanter-luigi-bormioli-supremo-dlya-blogo-vina-750-ml/</t>
+  </si>
+  <si>
+    <t>28368</t>
+  </si>
+  <si>
+    <t>Декантер Luigi Bormioli Vinoteque, для червоного вина, 750 мл</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekanter-luigi-bormioli-vinoteque-dlya-chervonogo-vina-750-ml/</t>
+  </si>
+  <si>
     <t>26604</t>
   </si>
   <si>
     <t>Декантер Luigi Bormioli Supremo, для червоного вина, 750 мл</t>
   </si>
   <si>
     <t>https://roofer.com.ua/dekanter-luigi-bormioli-supremo-dlya-chervonogo-vina-750-ml/</t>
   </si>
   <si>
-    <t>28364</t>
-[...16 lines deleted...]
-  <si>
     <t>Набір</t>
   </si>
   <si>
+    <t>213559</t>
+  </si>
+  <si>
+    <t>Набір для віскі Bach з 5 предметів 4+1 шт/уп!</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/nabr-dlya-vsk-bach-z-5-predmetv-41-shtup/</t>
+  </si>
+  <si>
     <t>213558</t>
   </si>
   <si>
     <t>Набір для віскі Luigi Bormioli Elixir з 5 предметів 4+1 шт/уп!</t>
   </si>
   <si>
     <t>https://roofer.com.ua/nabr-dlya-vsk-luigi-bormioli-elixir-z-5-predmetv-41-shtup/</t>
   </si>
   <si>
-    <t>213559</t>
-[...7 lines deleted...]
-  <si>
     <t>Вазони</t>
   </si>
   <si>
+    <t>73304</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Crystal" 17", куб, сріблясто-чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-crystal-17-kub-srbno-chorniy/</t>
+  </si>
+  <si>
+    <t>238659</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon Quadrato 34x34x32 Flower Lover білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-34x34x32-flower-lover-bliy/</t>
+  </si>
+  <si>
+    <t>269415</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 883, кераміка, 15“ сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-15-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>54115</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 15", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-15-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>146763</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 28", молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-molochniy/</t>
+  </si>
+  <si>
+    <t>260182</t>
+  </si>
+  <si>
+    <t>Лійка Scheurich, 1,5л, смарагд</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-scheurich-15l-smaragd/</t>
+  </si>
+  <si>
+    <t>45552</t>
+  </si>
+  <si>
+    <t>Декоративна ємність для води Scheurich "Пташка", розмір М, прозорий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-prozora/</t>
+  </si>
+  <si>
+    <t>97764</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 12", рептилія</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-reptilya/</t>
+  </si>
+  <si>
+    <t>34055</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "Fency" 75 см, жовтий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-fency-75-sm-zhovtiy/</t>
+  </si>
+  <si>
+    <t>32811</t>
+  </si>
+  <si>
+    <t>Квітник зі зрош.сист.Quadrato 22x22x41 Flower Lover червоний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-zroshsistquadrato-22x22x41-flower-lover-chervoniy/</t>
+  </si>
+  <si>
+    <t>97746</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів STONE LOOK, кераміка, 18", білий куб</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-stone-look-keramka-18-bliy-kub/</t>
+  </si>
+  <si>
+    <t>242342</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 25x46 см антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-antratsit/</t>
+  </si>
+  <si>
+    <t>54108</t>
+  </si>
+  <si>
+    <t>Кашпо для орхідей Scheurich "Mirror Silver" 17", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-17-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>97789</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Texture" 18", чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-texture-18-chorniy/</t>
+  </si>
+  <si>
+    <t>260177</t>
+  </si>
+  <si>
+    <t>Обприскувач Scheurich Smile, 0,7л, смарагд</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/opriskuvach-scheurich-smile-07l-smaragd/</t>
+  </si>
+  <si>
+    <t>34051</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 30х30х58 см, матовий, салатовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-salatoviy/</t>
+  </si>
+  <si>
+    <t>97759</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 14", сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-sriy/</t>
+  </si>
+  <si>
+    <t>243785</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich Purista, пластикове, 30“, світлі лінії</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-svtl-ln/</t>
+  </si>
+  <si>
+    <t>32783</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 20х20х36 см, матовий, фуксія</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-fuksya/</t>
+  </si>
+  <si>
+    <t>79009</t>
+  </si>
+  <si>
+    <t>Кашпо із системою автополиву Plastkon "Flower Lover" Cobble Trio 40x14x14 см, світло-блакитний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-svtlo-golubiy/</t>
+  </si>
+  <si>
+    <t>239862</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву Quadrato 22x22x21 Flower Lover антрацит, глянсовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-22x22x21-flower-lover-antratsit-glyantseviy/</t>
+  </si>
+  <si>
+    <t>73293</t>
+  </si>
+  <si>
+    <t>Кашпо для орхідей Scheurich "Elegance" 14", світло-сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-svtlo-sriy/</t>
+  </si>
+  <si>
+    <t>238654</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon Quadrato 18x18x17 Flower Lover антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-18x18x17-flower-lover-antratsit/</t>
+  </si>
+  <si>
+    <t>269408</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 883, кераміка, 11“ білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-11-bliy/</t>
+  </si>
+  <si>
+    <t>32820</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "Fency" 75 см, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-fency-75-sm-antratsit/</t>
+  </si>
+  <si>
+    <t>97753</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 19", молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-molochniy/</t>
+  </si>
+  <si>
+    <t>242349</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 25x25 см білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-bliy/</t>
+  </si>
+  <si>
+    <t>23196</t>
+  </si>
+  <si>
+    <t>Кашпо з системою автополиву Plastkon "Flower Lover" Quadrato 18x18x17 см, глянцевий, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-quadrato-18x18x17-sm-glyantseviy-antratsit/</t>
+  </si>
+  <si>
+    <t>73313</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 18", дзеркальний з фактурою</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-18-dzerkalniy-z-fakturoyu/</t>
+  </si>
+  <si>
+    <t>238667</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву ELISE 25 см, антрацит, матовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-antratsit-matoviy/</t>
+  </si>
+  <si>
+    <t>63047</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Retro, керамічне, 13", Douce Provence</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-retro-keramchne-13-douce-provence/</t>
+  </si>
+  <si>
+    <t>235326</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Inspiration, керамічне, 14</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-14/</t>
+  </si>
+  <si>
+    <t>269402</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 808, кераміка 11“ антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-11-antratsit/</t>
+  </si>
+  <si>
+    <t>47193</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 16", молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-molochniy/</t>
+  </si>
+  <si>
+    <t>97774</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 16", дизайнерське</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-dizaynerske/</t>
+  </si>
+  <si>
+    <t>146765</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 28", антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-antratsit/</t>
+  </si>
+  <si>
+    <t>73306</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mercury" 15", сріблястий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-15-srbniy/</t>
+  </si>
+  <si>
+    <t>238660</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon Quadrato 34x34x32 Flower Lover антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-34x34x32-flower-lover-antratsit/</t>
+  </si>
+  <si>
+    <t>269417</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 883, кераміка, 17“ сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>54116</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 17", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-17-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>146764</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 28", сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>269397</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 808, кераміка 11“ молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-11-molochniy/</t>
+  </si>
+  <si>
+    <t>45879</t>
+  </si>
+  <si>
+    <t>Лійка Plastkon "Spring" 10,5 л, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-plastkon-spring-105-l-antratsit/</t>
+  </si>
+  <si>
+    <t>97765</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 14", рептилія</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-reptilya/</t>
+  </si>
+  <si>
+    <t>62762</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Modern, кераміка, 13", бургунді куб.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-modern-keramka-13-burgund-kub/</t>
+  </si>
+  <si>
+    <t>32812</t>
+  </si>
+  <si>
+    <t>Квітник зі зрош.сист.Quadrato 22x22x41 Flower Lover чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-zroshsistquadrato-22x22x41-flower-lover-chorniy/</t>
+  </si>
+  <si>
+    <t>97748</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 19", кремовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-kremoviy/</t>
+  </si>
+  <si>
+    <t>242343</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 25x46 см білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-bliy/</t>
+  </si>
+  <si>
+    <t>54111</t>
+  </si>
+  <si>
+    <t>Кашпо для орхідей Scheurich "Mirror Silver" 14", дзеркальний з фактурою</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-14-dzerkalniy-z-fakturoyu/</t>
+  </si>
+  <si>
+    <t>97844</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 10", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-10-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>260178</t>
+  </si>
+  <si>
+    <t>Лійка Scheurich, 1,5л, лайм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-scheurich-15l-laym/</t>
+  </si>
+  <si>
+    <t>34053</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 30х30х58 см, матовий, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-antratsit/</t>
+  </si>
+  <si>
+    <t>97760</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 16", сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-sriy/</t>
+  </si>
+  <si>
+    <t>243786</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich Purista, пластикове, 30“, сіра лінія</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-sr-ln/</t>
+  </si>
+  <si>
+    <t>32786</t>
+  </si>
+  <si>
+    <t>Система автополиву Plastkon SMART SYSTEM для "ELISE" 20 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-20-sm/</t>
+  </si>
+  <si>
+    <t>79010</t>
+  </si>
+  <si>
+    <t>Кріплення для кашпо Plastkon "Cobble" полікарбонат, прозорий (1 шт.)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/krplennya-dlya-kashpo-plastkon-cobble-polkarbonat-prozoriy-1-sht/</t>
+  </si>
+  <si>
+    <t>239863</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву Quadrato 25x25x24 Flower Lover білий, глянсовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-25x25x24-flower-lover-bliy-glyantseviy/</t>
+  </si>
+  <si>
+    <t>73294</t>
+  </si>
+  <si>
+    <t>Кашпо для орхідей Scheurich "Elegance" 14", світло-оливковий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-svtlo-olivkoviy/</t>
+  </si>
+  <si>
+    <t>238655</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon Quadrato 22x22x21 Flower Lover білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-22x22x21-flower-lover-bliy/</t>
+  </si>
+  <si>
+    <t>269409</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 883, кераміка, 13“ білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-bliy/</t>
+  </si>
+  <si>
+    <t>32823</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "Fency" 75 см, білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-fency-75-sm-bliy/</t>
+  </si>
+  <si>
+    <t>97755</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 28", молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-molochniy/</t>
+  </si>
+  <si>
+    <t>242350</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 25x25 см сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-sriy/</t>
+  </si>
+  <si>
+    <t>23292</t>
+  </si>
+  <si>
+    <t>Кашпо з системою автополиву Plastkon "Flower Lover" Cubico 21x42x21 см, білий глянцевий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cubico-21x42x21-sm-bliy-glyantsevyy/</t>
+  </si>
+  <si>
+    <t>78999</t>
+  </si>
+  <si>
+    <t>Кашпо із системою автополиву Plastkon "Flower Lover" Cobble 14x14x14 см, білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-bliy/</t>
+  </si>
+  <si>
+    <t>238668</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву ELISE 25 см, кам'яний, матовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-kamyaniy-matoviy/</t>
+  </si>
+  <si>
+    <t>63050</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Herbs, керамічне, 14", Farmers</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-herbs-keramchne-14-farmers/</t>
+  </si>
+  <si>
+    <t>235327</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Inspiration, керамічне, 16“, жовтий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-16-zhovtiy/</t>
+  </si>
+  <si>
+    <t>269403</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 808, кераміка, 13“ антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-13-antratsit/</t>
+  </si>
+  <si>
+    <t>47194</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 12", кремовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-kremoviy/</t>
+  </si>
+  <si>
+    <t>97775</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 19", дизайнерське</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-dizaynerske/</t>
+  </si>
+  <si>
+    <t>260173</t>
+  </si>
+  <si>
+    <t>Обприскувач Scheurich Smile, 0,7л, лайм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/opriskuvach-scheurich-smile-07l-laym/</t>
+  </si>
+  <si>
+    <t>73307</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mercury" 18", сріблястий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-18-srbniy/</t>
+  </si>
+  <si>
+    <t>238663</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву ELISE 20 см, білий, матовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-bliy-matoviy/</t>
+  </si>
+  <si>
+    <t>269435</t>
+  </si>
+  <si>
+    <t>Орхідейниця Scheurich 620, керамічна, 15“ біла</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-bla/</t>
+  </si>
+  <si>
+    <t>62764</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Modern" 18", бургунді куб</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-modern-18-burgund-kub/</t>
+  </si>
+  <si>
+    <t>201886</t>
+  </si>
+  <si>
+    <t>!Квітник FENCY, 50см, салатовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-fency-50sm-salatoviy/</t>
+  </si>
+  <si>
+    <t>269398</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 808, кераміка, 13" молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-13-molochniy/</t>
+  </si>
+  <si>
+    <t>45880</t>
+  </si>
+  <si>
+    <t>Лійка Plastkon "Spring" 10,5 л, кремова</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-plastkon-spring-105-l-kremova/</t>
+  </si>
+  <si>
+    <t>97766</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 16", рептилія</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-reptilya/</t>
+  </si>
+  <si>
+    <t>62763</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Modern, кераміка, 15", бургунді куб.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-modern-keramka-15-burgund-kub/</t>
+  </si>
+  <si>
+    <t>32813</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "Fency" 50 см, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-fency-50-sm-antratsit/</t>
+  </si>
+  <si>
+    <t>97749</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 23", кремовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-23-kremoviy/</t>
+  </si>
+  <si>
+    <t>242344</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 25x46 см сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-sriy/</t>
+  </si>
+  <si>
+    <t>269411</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 883, кераміка, 15“ білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-15-bliy/</t>
+  </si>
+  <si>
+    <t>54112</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 11", дзеркальний куб</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-11-dzerkalniy-kub/</t>
+  </si>
+  <si>
+    <t>97845</t>
+  </si>
+  <si>
+    <t>Кашпо для орхідей Scheurich "Mirror Silver" 13", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-13-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>260179</t>
+  </si>
+  <si>
+    <t>Лійка Scheurich, 1,5л, перлина</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-scheurich-15l-perlina/</t>
+  </si>
+  <si>
+    <t>34307</t>
+  </si>
+  <si>
+    <t>Інвертор Gerrard MMA-200 HOME LINE, 220 В, зварювальний струм 20-200 А, електроди 1,6-4.0мм, вага 4,0кг {8515391800}</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/nvertor-gerrard-mma-200-home-line-220-v-zvaryuvalniy-strum-20-200-a-elektrody-16-40mm-vaga-40kg-8515391800/</t>
+  </si>
+  <si>
+    <t>23195</t>
+  </si>
+  <si>
+    <t>Кашпо із системою автополиву Plastkon "Flower Lover" Quadrato 18x18x17 см, глянсовий, білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-quadrato-18x18x17-sm-glyantseviy-bliy/</t>
+  </si>
+  <si>
+    <t>97761</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 19", сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-sriy/</t>
+  </si>
+  <si>
+    <t>243787</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich Purista, пластикове, 30“, чорні лінії</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-chorn-ln/</t>
+  </si>
+  <si>
+    <t>32787</t>
+  </si>
+  <si>
+    <t>Система автополиву Plastkon SMART SYSTEM для "ELISE" 25 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-25-sm/</t>
+  </si>
+  <si>
+    <t>82482</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Intense" 21", глазурований оливковий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-intense-21-glazurovaniy-olivkoviy/</t>
+  </si>
+  <si>
+    <t>239864</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву Quadrato 25x25x24 Flower Lover антрацит, глянсовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-25x25x24-flower-lover-antratsit-glyantseviy/</t>
+  </si>
+  <si>
+    <t>73299</t>
+  </si>
+  <si>
+    <t>Ваза для квітів Scheurich "Mirror Silver" 25", дзеркальна</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/vaza-dlya-kvtv-scheurich-mirror-silver-25-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>238656</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon Quadrato 22x22x21 Flower Lover антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-22x22x21-flower-lover-antratsit/</t>
+  </si>
+  <si>
+    <t>260174</t>
+  </si>
+  <si>
+    <t>Обприскувач Scheurich Smile, 0,7л, перлина</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/opriskuvach-scheurich-smile-07l-perlina/</t>
+  </si>
+  <si>
+    <t>32827</t>
+  </si>
+  <si>
+    <t>Кашпо для балконів Plastkon "Balconia OVI" 30 см, білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-balkonv-plastkon-balconia-ovi-30-sm-bliy/</t>
+  </si>
+  <si>
+    <t>97756</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 33", молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-33-molochniy/</t>
+  </si>
+  <si>
+    <t>242351</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 30x30 см антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-antratsit/</t>
+  </si>
+  <si>
+    <t>26664</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 20х20х36 см, матовий, сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>79000</t>
+  </si>
+  <si>
+    <t>Кашпо із системою автополиву Plastkon "Flower Lover" Cobble 14x14x14 см, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-antratsit/</t>
+  </si>
+  <si>
+    <t>239859</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву Quadrato Flower Lover 18x18x17 білий, глянсовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-flower-lover-18x18x17-bliy-glyantseviy/</t>
+  </si>
+  <si>
+    <t>63051</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Herbs" 14", білий з малюнком</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-herbs-14-bliy-z-malyunkom/</t>
+  </si>
+  <si>
+    <t>235328</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Inspiration, керамічна, 16“, синій джинс</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-16-siny-dzhins/</t>
+  </si>
+  <si>
+    <t>269404</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 808, кераміка, 15“ антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-15-antratsit/</t>
+  </si>
+  <si>
+    <t>47195</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 14", кремовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-kremoviy/</t>
+  </si>
+  <si>
+    <t>97777</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 16", бронзовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-bronzoviy/</t>
+  </si>
+  <si>
+    <t>242345</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 30x58 см антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x58-sm-antratsit/</t>
+  </si>
+  <si>
+    <t>73310</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mercury" 18", сріблясто-чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-18-srbno-chorniy/</t>
+  </si>
+  <si>
+    <t>238664</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву ELISE 20 см антрацит, матовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-antratsit-matoviy/</t>
+  </si>
+  <si>
+    <t>269436</t>
+  </si>
+  <si>
+    <t>Орхідейниця Scheurich 620, керамічна, 15“ антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-antratsit/</t>
+  </si>
+  <si>
+    <t>62766</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 18", дзеркальний куб</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-18-dzerkalniy-kub/</t>
+  </si>
+  <si>
+    <t>234921</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Inspiration, 12</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-12/</t>
+  </si>
+  <si>
+    <t>269399</t>
+  </si>
+  <si>
+    <t>Горщик для квітів Scheurich 808 With Love, керамічний 11" з принтом</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-11-z-printom/</t>
+  </si>
+  <si>
+    <t>45881</t>
+  </si>
+  <si>
+    <t>Лійка Plastkon "Spring" 10,5 л, салатова</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-plastkon-spring-105-l-salatova/</t>
+  </si>
+  <si>
+    <t>97767</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 19", рептилія</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-reptilya/</t>
+  </si>
+  <si>
+    <t>73305</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mercury" 11", срібло</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-11-srbniy/</t>
+  </si>
+  <si>
+    <t>32814</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "Fency" 50 см, жовтий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-fency-50-sm-zhovtiy/</t>
+  </si>
+  <si>
+    <t>97750</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 28", кремовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-kremoviy/</t>
+  </si>
+  <si>
+    <t>238657</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon Quadrato 25x25x24 Flower Lover білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-25x25x24-flower-lover-bliy/</t>
+  </si>
+  <si>
+    <t>269412</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 883, кераміка, 17“ білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-bliy/</t>
+  </si>
+  <si>
+    <t>54113</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 11", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-11-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>97846</t>
+  </si>
+  <si>
+    <t>Кашпо для орхідеї Scheurich "Mirror Silver" 22", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-22-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>260180</t>
+  </si>
+  <si>
+    <t>Лійка Scheurich, 1,5л, платина</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-scheurich-15l-platina/</t>
+  </si>
+  <si>
+    <t>45550</t>
+  </si>
+  <si>
+    <t>Декоративна ємність для води Scheurich "Пташка", розмір М, зелена</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-zelena/</t>
+  </si>
+  <si>
+    <t>97762</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 23", сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-23-sriy/</t>
+  </si>
+  <si>
+    <t>32788</t>
+  </si>
+  <si>
+    <t>Система автополиву Plastkon SMART SYSTEM для "ELISE" 30 см</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-30-sm/</t>
+  </si>
+  <si>
     <t>82495</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Elegance" 22", світло-оливковий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-elegance-22-svtlo-olivkoviy/</t>
   </si>
   <si>
     <t>239865</t>
   </si>
   <si>
     <t>Квітник із системою автополиву Quadrato 34x34x32 Flower Lover білий, глянсовий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-34x34x32-flower-lover-bliy-glyantseviy/</t>
   </si>
   <si>
     <t>73301</t>
   </si>
   <si>
     <t>Ваза для квітів Scheurich "Mirror Silver" 47" дзеркальна</t>
   </si>
   <si>
     <t>https://roofer.com.ua/vaza-dlya-kvtv-scheurich-mirror-silver-47-dzerkalniy/</t>
   </si>
   <si>
-    <t>238657</t>
-[...77 lines deleted...]
-    <t>https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-30-sm/</t>
+    <t>97778</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 19", бронзовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-bronzoviy/</t>
+  </si>
+  <si>
+    <t>260175</t>
+  </si>
+  <si>
+    <t>Обприскувач Scheurich Smile, 0,7л, платина</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/opriskuvach-scheurich-smile-07l-platina/</t>
+  </si>
+  <si>
+    <t>34042</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 30х30х58 см, глянцевий, сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-glyantseviy-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>97757</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 10", сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-10-sriy/</t>
+  </si>
+  <si>
+    <t>242352</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 30x30 см білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-bliy/</t>
+  </si>
+  <si>
+    <t>32778</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 20х20х36 см, глянцевий, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-antratsit/</t>
+  </si>
+  <si>
+    <t>79001</t>
+  </si>
+  <si>
+    <t>Кашпо із системою автополиву Plastkon "Flower Lover" Cobble 14x14x14 см, світло-зелений</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-svtlo-zeleniy/</t>
+  </si>
+  <si>
+    <t>239860</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву Quadrato Flower Lover 18x18x17 антрацит, глянсовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-flower-lover-18x18x17-antratsit-glyantseviy/</t>
   </si>
   <si>
     <t>73291</t>
   </si>
   <si>
     <t>Кашпо для орхідей Scheurich "Elegance" 14", білий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-bliy/</t>
   </si>
   <si>
     <t>235331</t>
   </si>
   <si>
     <t>Кашпо для квітів Inspiration, керамічне, 23“, синій джинс</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-23-siny-dzhins/</t>
   </si>
   <si>
     <t>269405</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich 883, кераміка, 13“ антрацит</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-antratsit/</t>
   </si>
   <si>
     <t>47196</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Inspiration" 16", кремовий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-kremoviy/</t>
   </si>
   <si>
-    <t>97778</t>
-[...68 lines deleted...]
-    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-flower-lover-18x18x17-antratsit-glyantseviy/</t>
+    <t>97751</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 33", кремовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-33-kremoviy/</t>
+  </si>
+  <si>
+    <t>242347</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 30x58 см сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x58-sm-sriy/</t>
+  </si>
+  <si>
+    <t>23167</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 20х20х36 см, глянцевий, сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>73311</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 14", дзеркальний з фактурою</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-14-dzerkalniy-z-fakturoyu/</t>
+  </si>
+  <si>
+    <t>238665</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву ELISE 20 см, кам'яний, матовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-kamyaniy-matoviy/</t>
+  </si>
+  <si>
+    <t>269437</t>
+  </si>
+  <si>
+    <t>Орхідейниця Scheurich 620, керамічна, 15“ сіро-коричнева</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-sro-korichneva/</t>
+  </si>
+  <si>
+    <t>63043</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich з технічним горщиком 28", сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-z-tekhnchnim-gorshchikom-28-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>234922</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Inspiration, керамічне, 12“, синій джинс</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-12-siny-dzhins/</t>
+  </si>
+  <si>
+    <t>269400</t>
+  </si>
+  <si>
+    <t>Горщик для квітів Scheurich 808 With Love, керамічний 13" з принтом</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-13-z-printom/</t>
   </si>
   <si>
     <t>47191</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Inspiration" 12", молочний</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-molochniy/</t>
   </si>
   <si>
     <t>97772</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Inspiration" 12", дизайнерське</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-dizaynerske/</t>
   </si>
   <si>
     <t>79007</t>
   </si>
   <si>
     <t>Кашпо із системою автополиву Plastkon "Flower Lover" Cobble Trio 40x14x14 см, антрацит</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-antratsit/</t>
   </si>
   <si>
     <t>32815</t>
   </si>
   <si>
     <t>Кашпо Plastkon "Fency" 50 см, салатовий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-plastkon-fency-50-sm-salatoviy/</t>
   </si>
   <si>
-    <t>97751</t>
-[...77 lines deleted...]
-    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-13-z-printom/</t>
+    <t>73302</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Crystal" 11", куб, сріблясто-чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-crystal-11-kub-srbno-chorniy/</t>
+  </si>
+  <si>
+    <t>238658</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon Quadrato 25x25x24 Flower Lover антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-25x25x24-flower-lover-antratsit/</t>
+  </si>
+  <si>
+    <t>269414</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich 883, кераміка, 13“ сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>54114</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 13", дзеркальний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-13-dzerkalniy/</t>
+  </si>
+  <si>
+    <t>116563</t>
+  </si>
+  <si>
+    <t>Лійка Plastkon "Spring" 4,5 л, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-plastkon-spring-45-l-antratsit/</t>
+  </si>
+  <si>
+    <t>260181</t>
+  </si>
+  <si>
+    <t>Лійка Scheurich, 1,5л, топаз</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/lyka-scheurich-15l-topaz/</t>
+  </si>
+  <si>
+    <t>45551</t>
+  </si>
+  <si>
+    <t>Декоративна ємність для води Scheurich "Пташка", розмір М, синя</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-sinya/</t>
+  </si>
+  <si>
+    <t>97763</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 28", сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-sriy/</t>
+  </si>
+  <si>
+    <t>32818</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "Fency" 75 см, сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-fency-50-sm-sro-korichneviy/</t>
   </si>
   <si>
     <t>32799</t>
   </si>
   <si>
     <t>Квітник зі зрош.сист.Cubico 21x42x21 Flower Lover червоний</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kvtnik-z-zroshsistcubico-21x42x21-flower-lover-chervoniy/</t>
   </si>
   <si>
     <t>97740</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Stone Look" 13", бетонний куб</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-stone-look-13-betonniy-kub/</t>
   </si>
   <si>
     <t>239866</t>
   </si>
   <si>
     <t>Квітник із системою автополиву Quadrato 34x34x32 Flower Lover антрацит, глянсовий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-34x34x32-flower-lover-antratsit-glyantseviy/</t>
   </si>
   <si>
-    <t>73302</t>
-[...77 lines deleted...]
-    <t>https://roofer.com.ua/kashpo-plastkon-fency-50-sm-sro-korichneviy/</t>
+    <t>54107</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 13", дзеркальний куб</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-13-dzerkalniy-kub/</t>
+  </si>
+  <si>
+    <t>97780</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 28", бронзовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-bronzoviy/</t>
+  </si>
+  <si>
+    <t>260176</t>
+  </si>
+  <si>
+    <t>Обприскувач Scheurich Smile, 0,7л, топаз</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/opriskuvach-scheurich-smile-07l-topaz/</t>
+  </si>
+  <si>
+    <t>34049</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 30х30х58 см, матовий, сіро-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-sro-korichneviy/</t>
+  </si>
+  <si>
+    <t>97758</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 12", сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-sriy/</t>
+  </si>
+  <si>
+    <t>242353</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 30x30 см сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-sriy/</t>
+  </si>
+  <si>
+    <t>32782</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 20х20х36 см, матовий, антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-antratsit/</t>
+  </si>
+  <si>
+    <t>79008</t>
+  </si>
+  <si>
+    <t>Кашпо із системою автополиву Plastkon "Flower Lover" Cobble Trio 40x14x14 см, світло-зелений</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-svtlo-zeleniy/</t>
+  </si>
+  <si>
+    <t>239861</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву Quadrato 22x22x21 Flower Lover білий, глянсовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-22x22x21-flower-lover-bliy-glyantseviy/</t>
   </si>
   <si>
     <t>73292</t>
   </si>
   <si>
     <t>Кашпо для орхідей Scheurich "Elegance" 14", ніжно-рожевий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-nzhno-rozheviy/</t>
   </si>
   <si>
     <t>238653</t>
   </si>
   <si>
     <t>Квітник Plastkon Quadrato 18x18x17 Flower Lover білий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kvtnik-plastkon-quadrato-18x18x17-flower-lover-bliy/</t>
   </si>
   <si>
     <t>269407</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich 883, кераміка, 17“ антрацит</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-antratsit/</t>
   </si>
   <si>
-    <t>54107</t>
-[...77 lines deleted...]
-    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-22x22x21-flower-lover-bliy-glyantseviy/</t>
+    <t>32817</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "Fency" 50 см, білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-fency-50-sm-bliy/</t>
+  </si>
+  <si>
+    <t>97752</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Inspiration" 10", молочний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-10-molochniy/</t>
+  </si>
+  <si>
+    <t>242348</t>
+  </si>
+  <si>
+    <t>Квітник Plastkon ELIOT Stone 25x25 см антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-antratsit/</t>
+  </si>
+  <si>
+    <t>23170</t>
+  </si>
+  <si>
+    <t>Кашпо Plastkon "ELISE" 20х20х36 см, глянцевий, фуксія</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-fuksya/</t>
+  </si>
+  <si>
+    <t>73312</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich "Mirror Silver" 16", дзеркальний з фактурою</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-16-dzerkalniy-z-fakturoyu/</t>
+  </si>
+  <si>
+    <t>238666</t>
+  </si>
+  <si>
+    <t>Квітник із системою автополиву ELISE 25 см, білий, матовий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-bliy-matoviy/</t>
+  </si>
+  <si>
+    <t>63045</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Scheurich з технічним горщиком 28", антрацит</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-z-tekhnchnim-gorshchikom-28-antratsit/</t>
+  </si>
+  <si>
+    <t>234923</t>
+  </si>
+  <si>
+    <t>Кашпо для квітів Inspiration, керамічне, 14“, жовтий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-14-zhovtiy/</t>
+  </si>
+  <si>
+    <t>269401</t>
+  </si>
+  <si>
+    <t>Квітковий горщик Scheurich 808 With Love, керамічний 15" з принтом</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-15-z-printom/</t>
   </si>
   <si>
     <t>47192</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Inspiration" 14", молочний</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-molochniy/</t>
   </si>
   <si>
     <t>97773</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Inspiration" 14", дизайнерське</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-dizaynerske/</t>
   </si>
   <si>
     <t>97736</t>
   </si>
   <si>
     <t>Кашпо для квітів Scheurich "Stone Look" 13", кам'яний куб</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-stone-look-13-kamyaniy-kub/</t>
   </si>
   <si>
-    <t>32817</t>
-[...1159 lines deleted...]
-  <si>
     <t>Садові ємності</t>
   </si>
   <si>
+    <t>216597</t>
+  </si>
+  <si>
+    <t>Місткість для води, що зладжується RAMP 250 л RZB250</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-250-l-rzb250/</t>
+  </si>
+  <si>
+    <t>216598</t>
+  </si>
+  <si>
+    <t>Збірна ємність для води RAMP 500 л RZB500</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-500-l-rzb500/</t>
+  </si>
+  <si>
     <t>216596</t>
   </si>
   <si>
     <t>Збірна ємність для води RAMP 100 л RZB100</t>
   </si>
   <si>
     <t>https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-100-l-rzb100/</t>
   </si>
   <si>
-    <t>216597</t>
-[...16 lines deleted...]
-  <si>
     <t>Тримачі для садовго інтструмента</t>
   </si>
   <si>
     <t>216607</t>
   </si>
   <si>
     <t>Ручка-держака дерев'яна RAMP для садового інструменту з затискачем RGT</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ruchka-derzhak-derevyana-ramp-dlya-sadovogo-nstrumentu-z-zatiskachem-rgt/</t>
   </si>
   <si>
     <t>Набори садових інструментів</t>
   </si>
   <si>
     <t>216617</t>
   </si>
   <si>
     <t>Набір садових інструментів RAMP із 3-х предметів RN3530</t>
   </si>
   <si>
     <t>https://roofer.com.ua/nabr-sadovikh-nstrumentv-ramp-z-3-kh-predmetv-rn3530/</t>
   </si>
   <si>
     <t>216618</t>
@@ -4646,231 +4646,231 @@
   <si>
     <t>https://roofer.com.ua/sadoviy-sovok-vuzkiy-ramp-rn3010/</t>
   </si>
   <si>
     <t>216611</t>
   </si>
   <si>
     <t>Садовий совок універсальний RAMP RN3020</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sadoviy-sovok-unversalniy-ramp-rn3020/</t>
   </si>
   <si>
     <t>253332</t>
   </si>
   <si>
     <t>Садовий совок вузький Ramp, фіалковий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sadoviy-sovok-vuzkiy-ramp-buzkoviy/</t>
   </si>
   <si>
     <t>Грабли</t>
   </si>
   <si>
+    <t>253333</t>
+  </si>
+  <si>
+    <t>Граблі RAMP для листя, кручені, металеві, розкладні, 15 зубців</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/grabl-ramp-dlya-listya-vitmetalev-rozkladn-15-zubv/</t>
+  </si>
+  <si>
+    <t>216605</t>
+  </si>
+  <si>
+    <t>Граблі віялові RAMP виті, 23 зубці, без тримача RG5-P</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/grabl-vyalov-ramp-vit-23-zubts-bez-derzhaka-rg5-p/</t>
+  </si>
+  <si>
+    <t>216606</t>
+  </si>
+  <si>
+    <t>Граблі для сіна RAMP, 18 зубців, без утримувача RG8-P</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/grabl-dlya-sna-ramp-18-zubtsv-bez-derzhaka-rg8-p/</t>
+  </si>
+  <si>
+    <t>216602</t>
+  </si>
+  <si>
+    <t>Граблі віялові RAMP плетені, 20 зубців, без утримувача RG2-P</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/grabl-vyalov-ramp-vit-20-zubtsv-bez-derzhaka-rg2-p/</t>
+  </si>
+  <si>
     <t>216612</t>
   </si>
   <si>
     <t>Садові граблі пазурі-культиватор RAMP RN3030</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sadov-grabl-pazur-kultivator-ramp-rn3030/</t>
   </si>
   <si>
     <t>216603</t>
   </si>
   <si>
     <t>Граблі універсальні RAMP, 12 зубців, без утримувача RG3</t>
   </si>
   <si>
     <t>https://roofer.com.ua/grabl-unversaln-ramp-12-zubtsv-bez-derzhaka-rg3/</t>
   </si>
   <si>
     <t>216615</t>
   </si>
   <si>
     <t>Малі садові граблі RAMP, 55см RN3060</t>
   </si>
   <si>
     <t>https://roofer.com.ua/mal-sadov-grabl-ramp-55sm-rn3060/</t>
   </si>
   <si>
     <t>216609</t>
   </si>
   <si>
     <t>Органайзер для садових інструментів RAMP на 9 предметів R 7550</t>
   </si>
   <si>
     <t>https://roofer.com.ua/organayzer-dlya-sadovikh-nstrumentv-ramp-na-9-t-predmetv-r-7550/</t>
   </si>
   <si>
     <t>216604</t>
   </si>
   <si>
     <t>Граблі віялові RAMP виті, 27 зубців, без утримувача RG4-P</t>
   </si>
   <si>
     <t>https://roofer.com.ua/grabl-vyalov-ramp-vit-27-zubtsv-bez-derzhaka-rg4-p/</t>
   </si>
   <si>
-    <t>253333</t>
-[...34 lines deleted...]
-  <si>
     <t>216608</t>
   </si>
   <si>
     <t>Органайзер для садових інструментів RAMP на 5 предметів R 7530</t>
   </si>
   <si>
     <t>https://roofer.com.ua/organayzer-dlya-sadovikh-nstrumentv-ramp-na-5-t-predmetv-r-7530/</t>
   </si>
   <si>
     <t>Секатори</t>
   </si>
   <si>
     <t>216621</t>
   </si>
   <si>
     <t>Секатор садовий RAMP із прямими лезами RN4106</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sekator-sadoviy-ramp-z-pryamimi-lezami-rn4106/</t>
   </si>
   <si>
     <t>216620</t>
   </si>
   <si>
     <t>Площинний секатор RAMP 18,5 см, з ковадлом RN4104</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ploshchinniy-sekator-ramp-185-sm-z-kovadlom-rn4104/</t>
   </si>
   <si>
     <t>Садові ножиці</t>
   </si>
   <si>
+    <t>216622</t>
+  </si>
+  <si>
+    <t>Ножиці для живоплоду з хвилеподібними лезами RAMP 60см RN4201</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/nozhits-dlya-zhivoplotu-z-khvilepodbnimi-lezami-ramp-60sm-rn4201/</t>
+  </si>
+  <si>
+    <t>216623</t>
+  </si>
+  <si>
+    <t>Ножиці телескопічні для живого плоду з хвиле подібними лезами RAMP 65-85см RN4202</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/nozhits-teleskopchn-dlya-zhivoplotu-z-khvilepodbnimi-lezami-ramp-65-85sm-rn4202/</t>
+  </si>
+  <si>
     <t>216627</t>
   </si>
   <si>
     <t>Ножиці для трави RAMP поворотні на 360° RN4401</t>
   </si>
   <si>
     <t>https://roofer.com.ua/nozhits-dlya-travi-ramp-povorotn-na-360--rn4401/</t>
   </si>
   <si>
-    <t>216622</t>
-[...16 lines deleted...]
-  <si>
     <t>Садові ножі</t>
   </si>
   <si>
     <t>216628</t>
   </si>
   <si>
     <t>Універсальний садовий ніж RAMP RN4700</t>
   </si>
   <si>
     <t>https://roofer.com.ua/unversalniy-sadoviy-nzh-ramp-rn4700/</t>
   </si>
   <si>
     <t>Гілкоріз</t>
   </si>
   <si>
+    <t>216624</t>
+  </si>
+  <si>
+    <t>Площинний сучкоріз садовий RAMP 72 см RN4301</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ploshchinniy-suchkorz-sadoviy-ramp-72-sm-rn4301/</t>
+  </si>
+  <si>
+    <t>216625</t>
+  </si>
+  <si>
+    <t>Телескопічний площинний сучкоріз садовий RAMP 62-93 см RN4303</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/teleskopchniy-ploshchinniy-suchkorz-sadoviy-ramp-62-93-sm-rn4303/</t>
+  </si>
+  <si>
     <t>216626</t>
   </si>
   <si>
     <t>Площинний сучкоріз садовий RAMP 42 см, з ковадлом RN4308</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ploshchinniy-suchkorz-sadoviy-ramp-42-sm-z-kovadlom-rn4308/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://roofer.com.ua/teleskopchniy-ploshchinniy-suchkorz-sadoviy-ramp-62-93-sm-rn4303/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -5256,51 +5256,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-mn-teplitsya-tenax-early-tunnel-06x045x3m-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanistry-simplycan-dlya-pitevoy-vody-s-kranom-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanistry-simplycan-dlya-pitevoy-vody-s-kranom-17l/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanistry-simplycan-dlya-pitevoy-vody-s-kranom-22l/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/s-tka-sadova-ko-sota/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/s-tka-sadova-ko-sota/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-38kh51-sm-sriy-kamn/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-48kh53-sm-sriy-kamn/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-8kh7kh120-sm-sriy-rimske-kamnnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-sriy-metelik/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-26kh60-sm-korichneviy-shpali/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-korichneviy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokrittya-dlya-pdlogi-alpha-tile-30kh30-sm-chorniy-up10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-kamnnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-korichneviy-trshchini/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-30kh30-sm-sriy-plitka-z-kamenyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-svtlo-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-15kh2kh120-sm-sro-korichneviy-tseglini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-sriy-morsk-kamnts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sriy-kamnnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-tseglini/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-26kh60-sm-sriy-shpali/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-tseglini_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-10kh5kh120-sm-terrakotoviy-zubts/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sriy-tseglini/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-korichneviy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-10kh4kh120-sm-terrakotoviy-zubts/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-svtlo-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh05kh600-sm-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-15kh5kh120-sm-sriy-tseglini/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shtuchna-dekorativna-ogorozha-divy-extra-13m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-tkaniy-agrojutex-100-gm2-up-16kh5m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-tkaniy-agrojutex-100-gm2-up-1kh5m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-9-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-12-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-16-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-25-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-black-strong-200-15x25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-32-52x150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-32-52x150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-40-52x150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-56-52kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-56-52kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-27-52x200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-27-15x200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-350m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-1050m/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-350m/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-khobbi-30-zelenaya-1kh50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-kvadra-10-zelenaya-05kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-zashchita-ot-ptits-tenax-ortofleks-zelenaya-4kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-yeksagon-srblyasta-1kh5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-tenax-opticlima-30-grm2-16x10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-aviari-chorna-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-aviari-chorna-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ranch-1-zelena-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ranch-1-zelena-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ranch-1-zelena-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-millenium-srbna-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-millenium-srbna-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortofleks-zelena-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortofleks-zelena-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-d-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-d-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-ye-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-ye-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortofleks-zelena-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klpsa-polmerna-tenax-tunnel-clips-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortinet-zelena-17kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortinet-zelena-17kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-vd-sngu-dragon-pomarancheva-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-kvadra-10-zelena-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-korolla-zelena-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-korolla-zelena-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-kvadra-10-zelena-05kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-kvadra-10-zelena-05kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviary-chorna-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-quadra-10-zelena-05kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-quadra-10-zelena-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-exagon-zelena-05kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-exagon-zelena-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-corolla-zelena-05kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-corolla-zelena-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setki-dlya-zateneniya-35-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-65-bla-610m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-blo-blakitna-65-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-blo-zelena-65-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-zhovto-blakitna-65-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-zhovto-blakitna-65-410/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrotkanina-agrojutex-100-gm2-up-1kh5m-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-1265x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-158x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-22mm-10kg-1800m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-26mm-10kg-1400m/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-30mm-10kg-1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-40mm-10kg-600m/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-18mm-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-cognac-c-519-465-cl-4-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/glechik-luigi-bormioli-michelangelo-dlya-napov-25-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-dlya-napov-335-ml-6shtup-pm-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-straus-rocks-nizkiy-dlya-napov-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormiol-bach-gin-glass-c-516-60-cl-4-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-nizkiy-dlya-napov-255-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-straus-rocks-visokiy-dlya-napov-440-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-visokiy-dlya-napov-480-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-sublime-visokiy-dlya-napov-450-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-swing-visokiy-dlya-napov-570-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-top-class-nizkiy-dlya-napov-365-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-mixology-elixir-nizkiy-dlya-napov-380-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-swing-dof-pm-1054-45-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-top-class-visokiy-pm-790-375-cl-up-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-mixology-textures-visokiy-dlya-napov-480-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-visokiy-dlya-napov-360-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-mixology-elixir-visokiy-dlya-napov-480-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/charka-luigi-bormioli-mixology-70-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stopka-luigi-bormioli-bach-70-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-gristogo-vina-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-150-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-gin-glass-750-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-540-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-snifter-dlya-mtsnikh-napov-170-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-blogo-vina-550-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-vintage-cocktail-s-515-25-cl-4-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-blogo-vina-350-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-gristogo-vina-270-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-chervonogo-vina-700-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-magnifico-dlya-vina-460-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-nicknora-c-542-17cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-coupe-300-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-martini-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-vinoteque-tester-dlya-napov-230ml-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-jazz-dlya-gristogo-vina-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-gristogo-vina-175-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-coupe-300-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-retro-fizz-dlya-kokteylv-260-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-bordo-550-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-gristogo-vina-220-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-super-prosekko-s-130-6-shtup-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-tequila-sunrise-c-539-42-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-blogo-vina-350-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-420-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-barracuda-c-538-32-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-blogo-vina-380-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-jazz-coupe-300-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-stolovogo-vina-380-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-270-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-600-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-gristogo-vina-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-chervonogo-vina-450-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-chervonogo-vina-520-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-chervonogo-vina-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-gristogo-vina-195-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-coupe-300-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-600-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-gin-tonic-c-537-80-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-mixology-martini-215-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-blogo-vina-280-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-chervonogo-vina-490-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-250-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-750-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-chervonogo-vina-550-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-540-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-blogo-vina-280-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-burgunskogo-vina-650-ml-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-blogo-vina-275-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-gristogo-vina-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-750-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-great-gatsby-c-540-30-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-mixology-dlya-kokteylv-225-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-chervonogo-vina-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-chervonogo-vina-660-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-gristogo-vina-210-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-sidru-500-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-grappa-105-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-chervonogo-vina-700-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-tentazioni-coupe-300-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-gristogo-vina-240-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-chervonogo-vina-375-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-blogo-vina-450-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-coupe-300-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-hemingway-special-c-541-25-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-mixology-nick--nora-150-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekanter-luigi-bormioli-supremo-dlya-chervonogo-vina-750-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekanter-luigi-bormioli-supremo-dlya-blogo-vina-750-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekanter-luigi-bormioli-vinoteque-dlya-chervonogo-vina-750-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-dlya-vsk-luigi-bormioli-elixir-z-5-predmetv-41-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-dlya-vsk-bach-z-5-predmetv-41-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-elegance-22-svtlo-olivkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-34x34x32-flower-lover-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vaza-dlya-kvtv-scheurich-mirror-silver-47-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-25x25x24-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-11-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-22-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-platina/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-zelena/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-23-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-quadrato-18x18x17-sm-glyantseviy-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-23-siny-dzhins/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-bronzoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-platina/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-glyantseviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-10-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-svtlo-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-flower-lover-18x18x17-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-salatoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-33-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x58-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-14-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-kamyaniy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-sro-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-z-tekhnchnim-gorshchikom-28-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-12-siny-dzhins/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-13-z-printom/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-zroshsistcubico-21x42x21-flower-lover-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-stone-look-13-betonniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-34x34x32-flower-lover-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-crystal-11-kub-srbno-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-25x25x24-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-13-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-45-l-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-topaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-sinya/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-nzhno-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-18x18x17-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-13-dzerkalniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-bronzoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-topaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-svtlo-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-22x22x21-flower-lover-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-stone-look-13-kamyaniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-10-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-fuksya/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-16-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-bliy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-z-tekhnchnim-gorshchikom-28-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-14-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-15-z-printom/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-zroshsistquadrato-22x22x41-flower-lover-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-stone-look-keramka-18-bliy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-crystal-17-kub-srbno-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-34x34x32-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-15-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-15-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-smaragd/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-prozora/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-75-sm-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-svtlo-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-18x18x17-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-11-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-17-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-texture-18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-smaragd/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-salatoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-svtl-ln/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-fuksya/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-svtlo-golubiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-22x22x21-flower-lover-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-75-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-quadrato-18x18x17-sm-glyantseviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-18-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-antratsit-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-retro-keramchne-13-douce-provence/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-11-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-zroshsistquadrato-22x22x41-flower-lover-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-15-srbniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-34x34x32-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-17-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-11-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-105-l-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-modern-keramka-13-burgund-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-svtlo-olivkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-22x22x21-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-14-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-10-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-sr-ln/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krplennya-dlya-kashpo-plastkon-cobble-polkarbonat-prozoriy-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-25x25x24-flower-lover-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-13-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-75-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cubico-21x42x21-sm-bliy-glyantsevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-kamyaniy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-herbs-keramchne-14-farmers/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-16-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-modern-keramka-15-burgund-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-23-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-18-srbniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-bliy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-modern-18-burgund-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-fency-50sm-salatoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-13-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-105-l-kremova/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-25x25x24-flower-lover-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vaza-dlya-kvtv-scheurich-mirror-silver-25-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-22x22x21-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-15-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-11-dzerkalniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-13-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-perlina/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nvertor-gerrard-mma-200-home-line-220-v-zvaryuvalniy-strum-20-200-a-elektrody-16-40mm-vaga-40kg-8515391800/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-chorn-ln/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-intense-21-glazurovaniy-olivkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-16-siny-dzhins/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-15-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-bronzoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-perlina/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-balkonv-plastkon-balconia-ovi-30-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-33-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-flower-lover-18x18x17-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-herbs-14-bliy-z-malyunkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-11-srbniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x58-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-18-srbno-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-antratsit-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-18-dzerkalniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-11-z-printom/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-105-l-salatova/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-100-l-rzb100/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-250-l-rzb250/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-500-l-rzb500/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruchka-derzhak-derevyana-ramp-dlya-sadovogo-nstrumentu-z-zatiskachem-rgt/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-sadovikh-nstrumentv-ramp-z-3-kh-predmetv-rn3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-sadovikh-nstrumentv-ramp-z-5-ti-predmetv-rn3550/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/posadkova-sadova-tyapka-unversalna-ramp-rn3050/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadov-mal-vila-ramp-dlya-posadkipropolyuvannya-rn3040/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadoviy-sovok-vuzkiy-ramp-rn3010/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadoviy-sovok-unversalniy-ramp-rn3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadoviy-sovok-vuzkiy-ramp-buzkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadov-grabl-pazur-kultivator-ramp-rn3030/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-unversaln-ramp-12-zubtsv-bez-derzhaka-rg3/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mal-sadov-grabl-ramp-55sm-rn3060/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/organayzer-dlya-sadovikh-nstrumentv-ramp-na-9-t-predmetv-r-7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-vyalov-ramp-vit-27-zubtsv-bez-derzhaka-rg4-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-ramp-dlya-listya-vitmetalev-rozkladn-15-zubv/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-vyalov-ramp-vit-23-zubts-bez-derzhaka-rg5-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-dlya-sna-ramp-18-zubtsv-bez-derzhaka-rg8-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-vyalov-ramp-vit-20-zubtsv-bez-derzhaka-rg2-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/organayzer-dlya-sadovikh-nstrumentv-ramp-na-5-t-predmetv-r-7530/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sekator-sadoviy-ramp-z-pryamimi-lezami-rn4106/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploshchinniy-sekator-ramp-185-sm-z-kovadlom-rn4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nozhits-dlya-travi-ramp-povorotn-na-360--rn4401/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nozhits-dlya-zhivoplotu-z-khvilepodbnimi-lezami-ramp-60sm-rn4201/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nozhits-teleskopchn-dlya-zhivoplotu-z-khvilepodbnimi-lezami-ramp-65-85sm-rn4202/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unversalniy-sadoviy-nzh-ramp-rn4700/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploshchinniy-suchkorz-sadoviy-ramp-42-sm-z-kovadlom-rn4308/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploshchinniy-suchkorz-sadoviy-ramp-72-sm-rn4301/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teleskopchniy-ploshchinniy-suchkorz-sadoviy-ramp-62-93-sm-rn4303/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-mn-teplitsya-tenax-early-tunnel-06x045x3m-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-memory-bez-spinki-graf-tovo-chorniy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lavka-p-dv-sna-graf-tovo-chorniy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanistry-simplycan-dlya-pitevoy-vody-s-kranom-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanistry-simplycan-dlya-pitevoy-vody-s-kranom-17l/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanistry-simplycan-dlya-pitevoy-vody-s-kranom-22l/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/s-tka-sadova-ko-sota/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/s-tka-sadova-ko-sota/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gazonnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-30kh30-sm-sriy-plitka-z-kamenyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-svtlo-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-15kh2kh120-sm-sro-korichneviy-tseglini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-sriy-morsk-kamnts/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sriy-kamnnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-26kh60-sm-sriy-shpali/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-tseglini/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-tseglini_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-10kh5kh120-sm-terrakotoviy-zubts/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sriy-tseglini/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-10kh4kh120-sm-terrakotoviy-zubts/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-korichneviy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-cosmopolitan-riflene-30kh30sm-svtlo-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh05kh600-sm-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-15kh5kh120-sm-sriy-tseglini/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-38kh51-sm-sriy-kamn/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-sriy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-48kh53-sm-sriy-kamn/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-8kh7kh120-sm-sriy-rimske-kamnnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-sriy-metelik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-26kh60-sm-korichneviy-shpali/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativne-pokrittya-dlya-pdlogi-mosaic-riflene-30kh30sm-korichneviy-up6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokrittya-dlya-pdlogi-alpha-tile-30kh30-sm-chorniy-up10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativniy-bordyur-dlya-sadu-9kh2kh120-sm-sro-korichneviy-kamnnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekor-dlya-dorzhok-dlya-sadu-dam45-sm-korichneviy-trshchini/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shtuchna-dekorativna-ogorozha-divy-extra-13m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplektuyushchie-zabor-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadovaya-bordyurnaya-lenta-bez-perforatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-tkaniy-agrojutex-100-gm2-up-16kh5m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-tkaniy-agrojutex-100-gm2-up-1kh5m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-runo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-9-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-12-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-16-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-bs-25-5x100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-lowbonar-tipptex-black-strong-200-15x25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-32-52x150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-32-52x150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-40-52x150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-56-52kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-56-52kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-27-52x200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geotekstil-dupont-typar-sf-27-15x200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-350m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-1050m/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-350m/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-35-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-50-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-65-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-650m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ctka-polmerna-dlya-zatnyuvannya-85-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-khobbi-30-zelenaya-1kh50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-kvadra-10-zelenaya-05kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-zashchita-ot-ptits-tenax-ortofleks-zelenaya-4kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-yeksagon-srblyasta-1kh5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-tenax-opticlima-30-grm2-16x10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-aviari-chorna-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-aviari-chorna-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviari-chorna-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ranch-1-zelena-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ranch-1-zelena-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ranch-1-zelena-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-s-flyeks-chorna-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-millenium-srbna-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-millenium-srbna-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortofleks-zelena-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortofleks-zelena-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-d-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-d-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-ye-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-sintofleks-ye-chorna-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortofleks-zelena-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klpsa-polmerna-tenax-tunnel-clips-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortinet-zelena-17kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-ortinet-zelena-17kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-vd-sngu-dragon-pomarancheva-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-kvadra-10-zelena-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-korolla-zelena-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-korolla-zelena-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-kvadra-10-zelena-05kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-kvadra-10-zelena-05kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-aviary-chorna-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-quadra-10-zelena-05kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-quadra-10-zelena-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-exagon-zelena-05kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-exagon-zelena-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-corolla-zelena-05kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-polmerna-tenax-corolla-zelena-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setki-dlya-zateneniya-35-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-65-bla-610m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-blo-blakitna-65-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-blo-zelena-65-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-zhovto-blakitna-65-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fasovka-stka-dlya-zatnennya-karatzis-zhovto-blakitna-65-410/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrotkanina-agrojutex-100-gm2-up-1kh5m-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-1265x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agrovolokno-greentex-p-30-158x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-22mm-10kg-1800m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-26mm-10kg-1400m/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-30mm-10kg-1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-40mm-10kg-600m/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/agroshpalera-polifort-18mm-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/glechik-luigi-bormioli-michelangelo-dlya-napov-25-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-cognac-c-519-465-cl-4-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-sublime-visokiy-dlya-napov-450-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-swing-visokiy-dlya-napov-570-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-top-class-nizkiy-dlya-napov-365-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-mixology-elixir-nizkiy-dlya-napov-380-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-swing-dof-pm-1054-45-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-top-class-visokiy-pm-790-375-cl-up-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-mixology-textures-visokiy-dlya-napov-480-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-visokiy-dlya-napov-360-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-mixology-elixir-visokiy-dlya-napov-480-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-dlya-napov-335-ml-6shtup-pm-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-straus-rocks-nizkiy-dlya-napov-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormiol-bach-gin-glass-c-516-60-cl-4-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-nizkiy-dlya-napov-255-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-straus-rocks-visokiy-dlya-napov-440-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stakan-luigi-bormioli-bach-visokiy-dlya-napov-480-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stopka-luigi-bormioli-bach-70-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/charka-luigi-bormioli-mixology-70-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-barracuda-c-538-32-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-blogo-vina-380-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-jazz-coupe-300-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-420-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-270-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-600-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-gristogo-vina-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-stolovogo-vina-380-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-chervonogo-vina-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-gristogo-vina-195-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-chervonogo-vina-450-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-chervonogo-vina-520-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-gin-tonic-c-537-80-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-mixology-martini-215-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-coupe-300-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-600-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-chervonogo-vina-490-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-250-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-750-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-blogo-vina-280-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-540-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-blogo-vina-280-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-burgunskogo-vina-650-ml-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-blogo-vina-275-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-chervonogo-vina-550-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-750-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-great-gatsby-c-540-30-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-mixology-dlya-kokteylv-225-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-gristogo-vina-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-chervonogo-vina-660-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-gristogo-vina-210-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-sidru-500-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-dlya-chervonogo-vina-400-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-chervonogo-vina-700-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-tentazioni-coupe-300-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-gristogo-vina-240-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-canaletto-dlya-chervonogo-vina-375-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-grappa-105-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-sublime-coupe-300-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-hemingway-special-c-541-25-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-mixology-nick--nora-150-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-blogo-vina-450-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-kokteylv-150-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-gin-glass-750-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-birrateque-dlya-piva-540-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-dlya-gristogo-vina-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-dlya-blogo-vina-550-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-vintage-cocktail-s-515-25-cl-4-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-blogo-vina-350-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-gristogo-vina-270-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-snifter-dlya-mtsnikh-napov-170-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-magnifico-dlya-vina-460-ml-2shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-nicknora-c-542-17cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-coupe-300-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-talismano-dlya-chervonogo-vina-700-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-vinoteque-tester-dlya-napov-230ml-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-jazz-dlya-gristogo-vina-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-martini-210-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-swing-coupe-300-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-bach-retro-fizz-dlya-kokteylv-260-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-supremo-dlya-bordo-550-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinoteque-dlya-gristogo-vina-175-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-super-prosekko-s-130-6-shtup-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-backdoor20s-tequila-sunrise-c-539-42-cl-6-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-vinea-dlya-blogo-vina-350-ml-6shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kelikh-luigi-bormioli-diamante-dlya-gristogo-vina-220-ml-4shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekanter-luigi-bormioli-supremo-dlya-blogo-vina-750-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekanter-luigi-bormioli-vinoteque-dlya-chervonogo-vina-750-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekanter-luigi-bormioli-supremo-dlya-chervonogo-vina-750-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-dlya-vsk-bach-z-5-predmetv-41-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-dlya-vsk-luigi-bormioli-elixir-z-5-predmetv-41-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-crystal-17-kub-srbno-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-34x34x32-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-15-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-15-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-smaragd/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-prozora/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-75-sm-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-zroshsistquadrato-22x22x41-flower-lover-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-stone-look-keramka-18-bliy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-17-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-texture-18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-smaragd/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-salatoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-svtl-ln/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-fuksya/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-svtlo-golubiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-22x22x21-flower-lover-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-svtlo-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-18x18x17-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-11-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-75-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-quadrato-18x18x17-sm-glyantseviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-18-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-antratsit-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-retro-keramchne-13-douce-provence/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-11-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-15-srbniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-34x34x32-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-17-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-28-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-11-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-105-l-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-modern-keramka-13-burgund-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-zroshsistquadrato-22x22x41-flower-lover-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-14-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-10-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-sr-ln/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krplennya-dlya-kashpo-plastkon-cobble-polkarbonat-prozoriy-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-25x25x24-flower-lover-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-svtlo-olivkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-22x22x21-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-75-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cubico-21x42x21-sm-bliy-glyantsevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-kamyaniy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-herbs-keramchne-14-farmers/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-16-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-13-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-18-srbniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-bliy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-modern-18-burgund-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-fency-50sm-salatoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-13-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-105-l-kremova/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-modern-keramka-15-burgund-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-23-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x46-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-15-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-11-dzerkalniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-13-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-perlina/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nvertor-gerrard-mma-200-home-line-220-v-zvaryuvalniy-strum-20-200-a-elektrody-16-40mm-vaga-40kg-8515391800/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-quadrato-18x18x17-sm-glyantseviy-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-purista-plastikove-30-chorn-ln/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-intense-21-glazurovaniy-olivkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-25x25x24-flower-lover-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vaza-dlya-kvtv-scheurich-mirror-silver-25-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-22x22x21-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-perlina/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-balkonv-plastkon-balconia-ovi-30-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-33-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-flower-lover-18x18x17-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-herbs-14-bliy-z-malyunkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-16-siny-dzhins/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-keramka-15-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-bronzoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x58-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-18-srbno-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-antratsit-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-18-dzerkalniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-11-z-printom/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-105-l-salatova/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-reptilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mercury-11-srbniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-25x25x24-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-11-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-mirror-silver-22-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-platina/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-zelena/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-23-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sistema-avtopolivu-plastkon-smart-system-dlya-elise-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-elegance-22-svtlo-olivkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-34x34x32-flower-lover-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vaza-dlya-kvtv-scheurich-mirror-silver-47-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-19-bronzoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-platina/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-glyantseviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-10-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-14x14x14-sm-svtlo-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-flower-lover-18x18x17-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-23-siny-dzhins/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-16-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-33-kremoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x58-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-14-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-20-sm-kamyaniy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/orkhdeynitsya-scheurich-620-keramchna-15-sro-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-z-tekhnchnim-gorshchikom-28-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-12-siny-dzhins/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-13-z-printom/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-salatoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-crystal-11-kub-srbno-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-25x25x24-flower-lover-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-13-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-13-dzerkalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-plastkon-spring-45-l-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-scheurich-15l-topaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativna-mnst-dlya-vodi-scheurich-ptashechka-rozmr-m-sinya/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-zroshsistcubico-21x42x21-flower-lover-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-stone-look-13-betonniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-34x34x32-flower-lover-antratsit-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-13-dzerkalniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-28-bronzoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opriskuvach-scheurich-smile-07l-topaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-30kh30kh58-sm-matoviy-sro-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-12-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-30x30-sm-sriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-matoviy-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-z-sistemoyu-avtopolivu-plastkon-flower-lover-cobble-trio-40x14x14-sm-svtlo-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-quadrato-22x22x21-flower-lover-bliy-glyantseviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-orkhdey-scheurich-elegance-14-nzhno-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-quadrato-18x18x17-flower-lover-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-883-keramka-17-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-fency-50-sm-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-10-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-plastkon-eliot-stone-25x25-sm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-plastkon-elise-20kh20kh36-sm-glyantseviy-fuksya/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-mirror-silver-16-dzerkalniy-z-fakturoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kvtnik-z-sistemoyu-avtopolivu-elise-25-sm-bliy-matoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-z-tekhnchnim-gorshchikom-28-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-inspiration-keramchne-14-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-808-with-love-keramka-15-z-printom/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-molochniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-inspiration-14-dizaynerske/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kashpo-dlya-kvtv-scheurich-stone-look-13-kamyaniy-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-250-l-rzb250/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-500-l-rzb500/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/skladna-mnst-dlya-vodi-ramp-100-l-rzb100/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruchka-derzhak-derevyana-ramp-dlya-sadovogo-nstrumentu-z-zatiskachem-rgt/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-sadovikh-nstrumentv-ramp-z-3-kh-predmetv-rn3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nabr-sadovikh-nstrumentv-ramp-z-5-ti-predmetv-rn3550/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/posadkova-sadova-tyapka-unversalna-ramp-rn3050/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadov-mal-vila-ramp-dlya-posadkipropolyuvannya-rn3040/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadoviy-sovok-vuzkiy-ramp-rn3010/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadoviy-sovok-unversalniy-ramp-rn3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadoviy-sovok-vuzkiy-ramp-buzkoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-ramp-dlya-listya-vitmetalev-rozkladn-15-zubv/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-vyalov-ramp-vit-23-zubts-bez-derzhaka-rg5-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-dlya-sna-ramp-18-zubtsv-bez-derzhaka-rg8-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-vyalov-ramp-vit-20-zubtsv-bez-derzhaka-rg2-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sadov-grabl-pazur-kultivator-ramp-rn3030/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-unversaln-ramp-12-zubtsv-bez-derzhaka-rg3/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mal-sadov-grabl-ramp-55sm-rn3060/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/organayzer-dlya-sadovikh-nstrumentv-ramp-na-9-t-predmetv-r-7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grabl-vyalov-ramp-vit-27-zubtsv-bez-derzhaka-rg4-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/organayzer-dlya-sadovikh-nstrumentv-ramp-na-5-t-predmetv-r-7530/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sekator-sadoviy-ramp-z-pryamimi-lezami-rn4106/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploshchinniy-sekator-ramp-185-sm-z-kovadlom-rn4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nozhits-dlya-zhivoplotu-z-khvilepodbnimi-lezami-ramp-60sm-rn4201/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nozhits-teleskopchn-dlya-zhivoplotu-z-khvilepodbnimi-lezami-ramp-65-85sm-rn4202/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nozhits-dlya-travi-ramp-povorotn-na-360--rn4401/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/unversalniy-sadoviy-nzh-ramp-rn4700/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploshchinniy-suchkorz-sadoviy-ramp-72-sm-rn4301/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/teleskopchniy-ploshchinniy-suchkorz-sadoviy-ramp-62-93-sm-rn4303/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploshchinniy-suchkorz-sadoviy-ramp-42-sm-z-kovadlom-rn4308/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F636"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F636" sqref="F636"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -5865,501 +5865,501 @@
         <v>53</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
         <v>8.9</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>9</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>517.5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>10</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>11</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>517.5</v>
+        <v>950</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>12</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>13</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>337.5</v>
+        <v>517.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>14</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>517.5</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>15</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>950</v>
+        <v>517.5</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>16</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>750</v>
+        <v>460</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>17</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>18</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>414</v>
+        <v>630</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>19</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>20</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>950</v>
+        <v>700</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>21</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>22</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>23</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>517.5</v>
+        <v>736</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>24</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>25</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>460</v>
+        <v>517.5</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>26</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>517.5</v>
+        <v>950</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>27</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>500</v>
+        <v>517.5</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>28</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>630</v>
+        <v>900</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>29</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>450</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>30</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>950</v>
+        <v>517.5</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>31</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>700</v>
+        <v>950</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>32</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>33</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>736</v>
+        <v>460</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>34</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>600</v>
+        <v>414</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>35</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>2283.6</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>36</v>
       </c>
       <c r="B66" s="10"/>
@@ -7747,87 +7747,87 @@
       <c r="D149" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E149" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F149" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>1</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>23920</v>
+        <v>5190.1</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>2</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>5190.1</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>3</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>4030</v>
+        <v>23920</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>4</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
         <v>21494.7</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>5</v>
       </c>
       <c r="B154" s="10" t="s">
@@ -10213,5391 +10213,5391 @@
       <c r="D289" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E289" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F289" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>1</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>651</v>
       </c>
       <c r="E290" s="6"/>
       <c r="F290" s="14">
-        <v>1564</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>2</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>654</v>
       </c>
       <c r="E291" s="6"/>
       <c r="F291" s="14">
-        <v>1518</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5" t="s">
         <v>655</v>
       </c>
       <c r="B292" s="6"/>
       <c r="C292" s="7"/>
       <c r="D292" s="6"/>
       <c r="E292" s="6"/>
       <c r="F292" s="14"/>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C293" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D293" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E293" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F293" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>1</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
-        <v>1850</v>
+        <v>800</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>2</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
-        <v>1300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>3</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>664</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
-        <v>828</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>4</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>665</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>667</v>
       </c>
       <c r="E297" s="6"/>
       <c r="F297" s="14">
-        <v>1850</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>5</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>670</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="14">
-        <v>1300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>6</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>673</v>
       </c>
       <c r="E299" s="6"/>
       <c r="F299" s="14">
-        <v>1850</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>7</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>674</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>676</v>
       </c>
       <c r="E300" s="6"/>
       <c r="F300" s="14">
-        <v>800</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>8</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>677</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>679</v>
       </c>
       <c r="E301" s="6"/>
       <c r="F301" s="14">
-        <v>1700</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>9</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>680</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>682</v>
       </c>
       <c r="E302" s="6"/>
       <c r="F302" s="14">
-        <v>1300</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>10</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>683</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E303" s="6"/>
       <c r="F303" s="14">
-        <v>1702</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>11</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E304" s="6"/>
       <c r="F304" s="14">
-        <v>1700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>12</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E305" s="6"/>
       <c r="F305" s="14">
-        <v>1300</v>
+        <v>828</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>13</v>
       </c>
       <c r="B306" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E306" s="6"/>
       <c r="F306" s="14">
-        <v>1702</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>14</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E307" s="6"/>
       <c r="F307" s="14">
-        <v>1850</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>15</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
-        <v>1702</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5" t="s">
         <v>701</v>
       </c>
       <c r="B309" s="6"/>
       <c r="C309" s="7"/>
       <c r="D309" s="6"/>
       <c r="E309" s="6"/>
       <c r="F309" s="14"/>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C310" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D310" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E310" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F310" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>1</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>702</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>704</v>
       </c>
       <c r="E311" s="6"/>
       <c r="F311" s="14">
-        <v>920</v>
+        <v>800</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>2</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>707</v>
       </c>
       <c r="E312" s="6"/>
       <c r="F312" s="14">
-        <v>800</v>
+        <v>920</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5" t="s">
         <v>708</v>
       </c>
       <c r="B313" s="6"/>
       <c r="C313" s="7"/>
       <c r="D313" s="6"/>
       <c r="E313" s="6"/>
       <c r="F313" s="14"/>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C314" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D314" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E314" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F314" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>1</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>709</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>711</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
-        <v>1500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>2</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>712</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>714</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
-        <v>1200</v>
+        <v>920</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>3</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>717</v>
       </c>
       <c r="E317" s="6"/>
       <c r="F317" s="14">
-        <v>2300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>4</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>720</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
         <v>850</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>5</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>721</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>723</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
-        <v>1750</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>6</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>726</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="14">
-        <v>2700</v>
+        <v>782</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>7</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>727</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E321" s="6"/>
       <c r="F321" s="14">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>8</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>732</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
-        <v>2000</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>9</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>733</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>735</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
-        <v>1610</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>10</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>736</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>738</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
-        <v>1900</v>
+        <v>736</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>11</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>739</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>741</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
-        <v>506</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>12</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>742</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>744</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
-        <v>1650</v>
+        <v>920</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>13</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>745</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E327" s="6"/>
       <c r="F327" s="14">
-        <v>2650</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>14</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>748</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>750</v>
       </c>
       <c r="E328" s="6"/>
       <c r="F328" s="14">
-        <v>1850</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>15</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>751</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>16</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>754</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E330" s="6"/>
       <c r="F330" s="14">
-        <v>1288</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>17</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>757</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>759</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
-        <v>1840</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>18</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>760</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>762</v>
       </c>
       <c r="E332" s="6"/>
       <c r="F332" s="14">
-        <v>2700</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>19</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>763</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
-        <v>1600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>20</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>766</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>768</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
-        <v>1700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>21</v>
       </c>
       <c r="B335" s="10" t="s">
         <v>769</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>771</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
-        <v>850</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>22</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>772</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>774</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
-        <v>2300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>23</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>775</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>777</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
-        <v>2024</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>24</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>778</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>780</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
-        <v>1900</v>
+        <v>736</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>25</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>781</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>783</v>
       </c>
       <c r="E339" s="6"/>
       <c r="F339" s="14">
-        <v>850</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>26</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>784</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>786</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
-        <v>1800</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>27</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>787</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
-        <v>920</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>28</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>790</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>792</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>29</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>793</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>795</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
-        <v>1380</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>30</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>796</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>798</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
-        <v>2116</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>31</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>799</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
-        <v>782</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>32</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>802</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>804</v>
       </c>
       <c r="E346" s="6"/>
       <c r="F346" s="14">
-        <v>1250</v>
+        <v>782</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>33</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>805</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>807</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
-        <v>2200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>34</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>808</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>810</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
-        <v>920</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>35</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>811</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>813</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
-        <v>1600</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>36</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>814</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>816</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
-        <v>736</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>37</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>817</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>819</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
-        <v>1700</v>
+        <v>828</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>38</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>820</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>822</v>
       </c>
       <c r="E352" s="6"/>
       <c r="F352" s="14">
-        <v>1748</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>39</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>823</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>824</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>40</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>826</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>828</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
-        <v>1058</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>41</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>829</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>831</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
-        <v>1250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>42</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>832</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E356" s="6"/>
       <c r="F356" s="14">
-        <v>2116</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>43</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>835</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>837</v>
       </c>
       <c r="E357" s="6"/>
       <c r="F357" s="14">
-        <v>1242</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>44</v>
       </c>
       <c r="B358" s="10" t="s">
         <v>838</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>840</v>
       </c>
       <c r="E358" s="6"/>
       <c r="F358" s="14">
-        <v>850</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>45</v>
       </c>
       <c r="B359" s="10" t="s">
         <v>841</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>842</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>843</v>
       </c>
       <c r="E359" s="6"/>
       <c r="F359" s="14">
-        <v>2200</v>
+        <v>850</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>46</v>
       </c>
       <c r="B360" s="10" t="s">
         <v>844</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>846</v>
       </c>
       <c r="E360" s="6"/>
       <c r="F360" s="14">
-        <v>1900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>47</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>847</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>848</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>849</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="14">
-        <v>1500</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>48</v>
       </c>
       <c r="B362" s="10" t="s">
         <v>850</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>852</v>
       </c>
       <c r="E362" s="6"/>
       <c r="F362" s="14">
-        <v>1850</v>
+        <v>900</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>49</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>853</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>855</v>
       </c>
       <c r="E363" s="6"/>
       <c r="F363" s="14">
-        <v>736</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>50</v>
       </c>
       <c r="B364" s="10" t="s">
         <v>856</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>858</v>
       </c>
       <c r="E364" s="6"/>
       <c r="F364" s="14">
-        <v>1700</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>51</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>859</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>861</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
-        <v>1748</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>52</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>862</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>864</v>
       </c>
       <c r="E366" s="6"/>
       <c r="F366" s="14">
-        <v>1800</v>
+        <v>506</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>53</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>865</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>867</v>
       </c>
       <c r="E367" s="6"/>
       <c r="F367" s="14">
-        <v>1000</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>54</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>868</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>870</v>
       </c>
       <c r="E368" s="6"/>
       <c r="F368" s="14">
-        <v>1250</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>55</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>871</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>873</v>
       </c>
       <c r="E369" s="6"/>
       <c r="F369" s="14">
-        <v>1750</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>56</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>874</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>876</v>
       </c>
       <c r="E370" s="6"/>
       <c r="F370" s="14">
-        <v>2100</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>57</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>877</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>879</v>
       </c>
       <c r="E371" s="6"/>
       <c r="F371" s="14">
-        <v>782</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>58</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>880</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>882</v>
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
-        <v>1750</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>59</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>883</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>885</v>
       </c>
       <c r="E373" s="6"/>
       <c r="F373" s="14">
-        <v>3000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>60</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>886</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>888</v>
       </c>
       <c r="E374" s="6"/>
       <c r="F374" s="14">
-        <v>2600</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>61</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>889</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>891</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="14">
-        <v>1800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>62</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>892</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>894</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
-        <v>828</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>63</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>895</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>897</v>
       </c>
       <c r="E377" s="6"/>
       <c r="F377" s="14">
-        <v>1700</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>64</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>898</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>900</v>
       </c>
       <c r="E378" s="6"/>
       <c r="F378" s="14">
-        <v>1500</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>65</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>901</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>902</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>903</v>
       </c>
       <c r="E379" s="6"/>
       <c r="F379" s="14">
-        <v>2000</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>66</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>904</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>906</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
-        <v>1650</v>
+        <v>850</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5" t="s">
         <v>907</v>
       </c>
       <c r="B381" s="6"/>
       <c r="C381" s="7"/>
       <c r="D381" s="6"/>
       <c r="E381" s="6"/>
       <c r="F381" s="14"/>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C382" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D382" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E382" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F382" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>1</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>908</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>910</v>
       </c>
       <c r="E383" s="6"/>
       <c r="F383" s="14">
-        <v>1700</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>2</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>911</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>913</v>
       </c>
       <c r="E384" s="6"/>
       <c r="F384" s="14">
-        <v>1650</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>3</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>914</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>916</v>
       </c>
       <c r="E385" s="6"/>
       <c r="F385" s="14">
-        <v>2600</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5" t="s">
         <v>917</v>
       </c>
       <c r="B386" s="6"/>
       <c r="C386" s="7"/>
       <c r="D386" s="6"/>
       <c r="E386" s="6"/>
       <c r="F386" s="14"/>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C387" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D387" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E387" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F387" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>1</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>918</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>920</v>
       </c>
       <c r="E388" s="6"/>
       <c r="F388" s="14">
-        <v>2200</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>2</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>921</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>923</v>
       </c>
       <c r="E389" s="6"/>
       <c r="F389" s="14">
-        <v>1702</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="5" t="s">
         <v>924</v>
       </c>
       <c r="B390" s="6"/>
       <c r="C390" s="7"/>
       <c r="D390" s="6"/>
       <c r="E390" s="6"/>
       <c r="F390" s="14"/>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C391" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D391" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E391" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F391" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>1</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>925</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>927</v>
       </c>
       <c r="E392" s="6"/>
       <c r="F392" s="14">
-        <v>626</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>2</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>928</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>930</v>
       </c>
       <c r="E393" s="6"/>
       <c r="F393" s="14">
-        <v>1426</v>
+        <v>810</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>3</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>931</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>933</v>
       </c>
       <c r="E394" s="6"/>
       <c r="F394" s="14">
-        <v>3404</v>
+        <v>280</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>4</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>934</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>936</v>
       </c>
       <c r="E395" s="6"/>
       <c r="F395" s="14">
-        <v>550</v>
+        <v>690</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>5</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>937</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>939</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
-        <v>365</v>
+        <v>955</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>6</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>940</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>942</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
-        <v>286</v>
+        <v>417.5</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>7</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>943</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>945</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="14">
-        <v>1380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>8</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>946</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>948</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="14">
-        <v>417.5</v>
+        <v>230</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>9</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>949</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>951</v>
       </c>
       <c r="E400" s="6"/>
       <c r="F400" s="14">
-        <v>365</v>
+        <v>690</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>10</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>952</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>954</v>
       </c>
       <c r="E401" s="6"/>
       <c r="F401" s="14">
-        <v>825</v>
+        <v>1403.5</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>11</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>955</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>957</v>
       </c>
       <c r="E402" s="6"/>
       <c r="F402" s="14">
-        <v>736</v>
+        <v>635</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>12</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>958</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>960</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
-        <v>365</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>13</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>961</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>963</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>230</v>
+        <v>709</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>14</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>964</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>966</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>764</v>
+        <v>608</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>15</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>967</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>969</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>16</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>970</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>972</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>430</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>17</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>973</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>975</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>460</v>
+        <v>300</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>18</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>976</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>978</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>19</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>979</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>981</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
-        <v>926</v>
+        <v>598</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>20</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>982</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>983</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>984</v>
       </c>
       <c r="E411" s="6"/>
       <c r="F411" s="14">
-        <v>170</v>
+        <v>920</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>21</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>985</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
-        <v>1470</v>
+        <v>718</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>22</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>988</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>990</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
-        <v>552</v>
+        <v>230</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>23</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>991</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>993</v>
       </c>
       <c r="E414" s="6"/>
       <c r="F414" s="14">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>24</v>
       </c>
       <c r="B415" s="10" t="s">
         <v>994</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>996</v>
       </c>
       <c r="E415" s="6"/>
       <c r="F415" s="14">
-        <v>467</v>
+        <v>182.5</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>25</v>
       </c>
       <c r="B416" s="10" t="s">
         <v>997</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>999</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="14">
-        <v>235</v>
+        <v>690</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>26</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="E417" s="6"/>
       <c r="F417" s="14">
-        <v>235</v>
+        <v>600</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>27</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>1003</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="E418" s="6"/>
       <c r="F418" s="14">
-        <v>920</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>28</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>1006</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
-        <v>552</v>
+        <v>800</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>29</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
-        <v>2250</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>30</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1012</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
-        <v>2310</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>31</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
-        <v>552</v>
+        <v>138</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>32</v>
       </c>
       <c r="B423" s="10" t="s">
         <v>1018</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="E423" s="6"/>
       <c r="F423" s="14">
-        <v>589</v>
+        <v>276</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>33</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>1021</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E424" s="6"/>
       <c r="F424" s="14">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>34</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>1024</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="E425" s="6"/>
       <c r="F425" s="14">
-        <v>265</v>
+        <v>430</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>35</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>1027</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
-        <v>966</v>
+        <v>430</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>36</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>1030</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="E427" s="6"/>
       <c r="F427" s="14">
-        <v>217</v>
+        <v>955</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>37</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>1033</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="E428" s="6"/>
       <c r="F428" s="14">
-        <v>325</v>
+        <v>874</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>38</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>1036</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E429" s="6"/>
       <c r="F429" s="14">
-        <v>1000</v>
+        <v>880</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>39</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>1039</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E430" s="6"/>
       <c r="F430" s="14">
-        <v>332</v>
+        <v>365</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>40</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>1042</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
-        <v>1426</v>
+        <v>884</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>41</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>1045</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="E432" s="6"/>
       <c r="F432" s="14">
-        <v>626</v>
+        <v>955</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>42</v>
       </c>
       <c r="B433" s="10" t="s">
         <v>1048</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="E433" s="6"/>
       <c r="F433" s="14">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>43</v>
       </c>
       <c r="B434" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E434" s="6"/>
       <c r="F434" s="14">
-        <v>210</v>
+        <v>395</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>44</v>
       </c>
       <c r="B435" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="E435" s="6"/>
       <c r="F435" s="14">
-        <v>460</v>
+        <v>286</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>45</v>
       </c>
       <c r="B436" s="10" t="s">
         <v>1057</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E436" s="6"/>
       <c r="F436" s="14">
-        <v>230</v>
+        <v>184</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>46</v>
       </c>
       <c r="B437" s="10" t="s">
         <v>1060</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="E437" s="6"/>
       <c r="F437" s="14">
-        <v>417.5</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>47</v>
       </c>
       <c r="B438" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="E438" s="6"/>
       <c r="F438" s="14">
-        <v>286</v>
+        <v>600</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>48</v>
       </c>
       <c r="B439" s="10" t="s">
         <v>1066</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="E439" s="6"/>
       <c r="F439" s="14">
-        <v>1350</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>49</v>
       </c>
       <c r="B440" s="10" t="s">
         <v>1069</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="E440" s="6"/>
       <c r="F440" s="14">
-        <v>552</v>
+        <v>589</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>50</v>
       </c>
       <c r="B441" s="10" t="s">
         <v>1072</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="14">
-        <v>300</v>
+        <v>276</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>51</v>
       </c>
       <c r="B442" s="10" t="s">
         <v>1075</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="E442" s="6"/>
       <c r="F442" s="14">
-        <v>220</v>
+        <v>417.5</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>52</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>1078</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="E443" s="6"/>
       <c r="F443" s="14">
-        <v>365</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>53</v>
       </c>
       <c r="B444" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="E444" s="6"/>
       <c r="F444" s="14">
-        <v>644</v>
+        <v>430</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>54</v>
       </c>
       <c r="B445" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="E445" s="6"/>
       <c r="F445" s="14">
-        <v>1049</v>
+        <v>250</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>55</v>
       </c>
       <c r="B446" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="E446" s="6"/>
       <c r="F446" s="14">
-        <v>275</v>
+        <v>169</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>56</v>
       </c>
       <c r="B447" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
-        <v>1702</v>
+        <v>300</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>57</v>
       </c>
       <c r="B448" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="E448" s="6"/>
       <c r="F448" s="14">
-        <v>235</v>
+        <v>660</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>58</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>1096</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="E449" s="6"/>
       <c r="F449" s="14">
-        <v>1470</v>
+        <v>230</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>59</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>1099</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="E450" s="6"/>
       <c r="F450" s="14">
-        <v>348</v>
+        <v>400</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>60</v>
       </c>
       <c r="B451" s="10" t="s">
         <v>1102</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="E451" s="6"/>
       <c r="F451" s="14">
-        <v>920</v>
+        <v>210</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>61</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1106</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="E452" s="6"/>
       <c r="F452" s="14">
-        <v>718</v>
+        <v>690</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>62</v>
       </c>
       <c r="B453" s="10" t="s">
         <v>1108</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="E453" s="6"/>
       <c r="F453" s="14">
-        <v>300</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>63</v>
       </c>
       <c r="B454" s="10" t="s">
         <v>1111</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="E454" s="6"/>
       <c r="F454" s="14">
-        <v>300</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
         <v>64</v>
       </c>
       <c r="B455" s="10" t="s">
         <v>1114</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="E455" s="6"/>
       <c r="F455" s="14">
-        <v>332</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
         <v>65</v>
       </c>
       <c r="B456" s="10" t="s">
         <v>1117</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="14">
-        <v>645</v>
+        <v>598</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
         <v>66</v>
       </c>
       <c r="B457" s="10" t="s">
         <v>1120</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="E457" s="6"/>
       <c r="F457" s="14">
-        <v>170</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
         <v>67</v>
       </c>
       <c r="B458" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="E458" s="6"/>
       <c r="F458" s="14">
-        <v>1035</v>
+        <v>220</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
         <v>68</v>
       </c>
       <c r="B459" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="E459" s="6"/>
       <c r="F459" s="14">
-        <v>552</v>
+        <v>396</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
         <v>69</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E460" s="6"/>
       <c r="F460" s="14">
-        <v>718</v>
+        <v>250</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>70</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="E461" s="6"/>
       <c r="F461" s="14">
-        <v>1160</v>
+        <v>217</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>71</v>
       </c>
       <c r="B462" s="10" t="s">
         <v>1135</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="E462" s="6"/>
       <c r="F462" s="14">
-        <v>966</v>
+        <v>600</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>72</v>
       </c>
       <c r="B463" s="10" t="s">
         <v>1138</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>73</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>1141</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="E464" s="6"/>
       <c r="F464" s="14">
-        <v>400</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>74</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>1144</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="E465" s="6"/>
       <c r="F465" s="14">
-        <v>1403.5</v>
+        <v>644</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>75</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>1147</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="E466" s="6"/>
       <c r="F466" s="14">
-        <v>635</v>
+        <v>244</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>76</v>
       </c>
       <c r="B467" s="10" t="s">
         <v>1150</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="E467" s="6"/>
       <c r="F467" s="14">
-        <v>1620</v>
+        <v>368</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>77</v>
       </c>
       <c r="B468" s="10" t="s">
         <v>1153</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="E468" s="6"/>
       <c r="F468" s="14">
-        <v>1334</v>
+        <v>650</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>78</v>
       </c>
       <c r="B469" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="E469" s="6"/>
       <c r="F469" s="14">
-        <v>810</v>
+        <v>250</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>79</v>
       </c>
       <c r="B470" s="10" t="s">
         <v>1159</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="E470" s="6"/>
       <c r="F470" s="14">
-        <v>280</v>
+        <v>395</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>80</v>
       </c>
       <c r="B471" s="10" t="s">
         <v>1162</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E471" s="6"/>
       <c r="F471" s="14">
-        <v>690</v>
+        <v>424</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>81</v>
       </c>
       <c r="B472" s="10" t="s">
         <v>1165</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="E472" s="6"/>
       <c r="F472" s="14">
-        <v>955</v>
+        <v>230</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>82</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="E473" s="6"/>
       <c r="F473" s="14">
-        <v>417.5</v>
+        <v>552</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>83</v>
       </c>
       <c r="B474" s="10" t="s">
         <v>1171</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="E474" s="6"/>
       <c r="F474" s="14">
-        <v>365</v>
+        <v>825</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>84</v>
       </c>
       <c r="B475" s="10" t="s">
         <v>1174</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="E475" s="6"/>
       <c r="F475" s="14">
-        <v>230</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>85</v>
       </c>
       <c r="B476" s="10" t="s">
         <v>1177</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="E476" s="6"/>
       <c r="F476" s="14">
-        <v>690</v>
+        <v>280</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>86</v>
       </c>
       <c r="B477" s="10" t="s">
         <v>1180</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="E477" s="6"/>
       <c r="F477" s="14">
-        <v>230</v>
+        <v>580</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>87</v>
       </c>
       <c r="B478" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="E478" s="6"/>
       <c r="F478" s="14">
-        <v>220</v>
+        <v>424</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>88</v>
       </c>
       <c r="B479" s="10" t="s">
         <v>1186</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="E479" s="6"/>
       <c r="F479" s="14">
-        <v>182.5</v>
+        <v>417.5</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>89</v>
       </c>
       <c r="B480" s="10" t="s">
         <v>1189</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1190</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
-        <v>709</v>
+        <v>286</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>90</v>
       </c>
       <c r="B481" s="10" t="s">
         <v>1192</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="E481" s="6"/>
       <c r="F481" s="14">
-        <v>608</v>
+        <v>736</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>91</v>
       </c>
       <c r="B482" s="10" t="s">
         <v>1195</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E482" s="6"/>
       <c r="F482" s="14">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>92</v>
       </c>
       <c r="B483" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="E483" s="6"/>
       <c r="F483" s="14">
-        <v>1850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>93</v>
       </c>
       <c r="B484" s="10" t="s">
         <v>1201</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="E484" s="6"/>
       <c r="F484" s="14">
-        <v>300</v>
+        <v>368</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>94</v>
       </c>
       <c r="B485" s="10" t="s">
         <v>1204</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="E485" s="6"/>
       <c r="F485" s="14">
-        <v>250</v>
+        <v>335</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>95</v>
       </c>
       <c r="B486" s="10" t="s">
         <v>1207</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="E486" s="6"/>
       <c r="F486" s="14">
-        <v>598</v>
+        <v>930</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>96</v>
       </c>
       <c r="B487" s="10" t="s">
         <v>1210</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="E487" s="6"/>
       <c r="F487" s="14">
-        <v>920</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
         <v>97</v>
       </c>
       <c r="B488" s="10" t="s">
         <v>1213</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1214</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="E488" s="6"/>
       <c r="F488" s="14">
-        <v>718</v>
+        <v>400</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>98</v>
       </c>
       <c r="B489" s="10" t="s">
         <v>1216</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="E489" s="6"/>
       <c r="F489" s="14">
-        <v>430</v>
+        <v>275</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>99</v>
       </c>
       <c r="B490" s="10" t="s">
         <v>1219</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="E490" s="6"/>
       <c r="F490" s="14">
-        <v>430</v>
+        <v>414</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>100</v>
       </c>
       <c r="B491" s="10" t="s">
         <v>1222</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="E491" s="6"/>
       <c r="F491" s="14">
-        <v>955</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>101</v>
       </c>
       <c r="B492" s="10" t="s">
         <v>1225</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>1226</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="E492" s="6"/>
       <c r="F492" s="14">
-        <v>690</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>102</v>
       </c>
       <c r="B493" s="10" t="s">
         <v>1228</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="E493" s="6"/>
       <c r="F493" s="14">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>103</v>
       </c>
       <c r="B494" s="10" t="s">
         <v>1231</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1232</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="E494" s="6"/>
       <c r="F494" s="14">
-        <v>1035</v>
+        <v>598</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>104</v>
       </c>
       <c r="B495" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
-        <v>800</v>
+        <v>430</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>105</v>
       </c>
       <c r="B496" s="10" t="s">
         <v>1237</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1238</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
-        <v>1012</v>
+        <v>150</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>106</v>
       </c>
       <c r="B497" s="10" t="s">
         <v>1240</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
-        <v>1260</v>
+        <v>396</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>107</v>
       </c>
       <c r="B498" s="10" t="s">
         <v>1243</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
-        <v>138</v>
+        <v>306</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>108</v>
       </c>
       <c r="B499" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1247</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="E499" s="6"/>
       <c r="F499" s="14">
-        <v>276</v>
+        <v>300</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>109</v>
       </c>
       <c r="B500" s="10" t="s">
         <v>1249</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="E500" s="6"/>
       <c r="F500" s="14">
-        <v>200</v>
+        <v>332</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>110</v>
       </c>
       <c r="B501" s="10" t="s">
         <v>1252</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="E501" s="6"/>
       <c r="F501" s="14">
-        <v>1292</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
         <v>111</v>
       </c>
       <c r="B502" s="10" t="s">
         <v>1255</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="E502" s="6"/>
       <c r="F502" s="14">
-        <v>600</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>112</v>
       </c>
       <c r="B503" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="E503" s="6"/>
       <c r="F503" s="14">
-        <v>1620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>113</v>
       </c>
       <c r="B504" s="10" t="s">
         <v>1261</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="E504" s="6"/>
       <c r="F504" s="14">
-        <v>874</v>
+        <v>244</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>114</v>
       </c>
       <c r="B505" s="10" t="s">
         <v>1264</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E505" s="6"/>
       <c r="F505" s="14">
-        <v>880</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>115</v>
       </c>
       <c r="B506" s="10" t="s">
         <v>1267</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="E506" s="6"/>
       <c r="F506" s="14">
-        <v>365</v>
+        <v>217</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>116</v>
       </c>
       <c r="B507" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1271</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
-        <v>884</v>
+        <v>265</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>117</v>
       </c>
       <c r="B508" s="10" t="s">
         <v>1273</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="E508" s="6"/>
       <c r="F508" s="14">
-        <v>955</v>
+        <v>395</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>118</v>
       </c>
       <c r="B509" s="10" t="s">
         <v>1276</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1277</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
-        <v>200</v>
+        <v>598</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>119</v>
       </c>
       <c r="B510" s="10" t="s">
         <v>1279</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="E510" s="6"/>
       <c r="F510" s="14">
-        <v>395</v>
+        <v>442</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>120</v>
       </c>
       <c r="B511" s="10" t="s">
         <v>1282</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1283</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="E511" s="6"/>
       <c r="F511" s="14">
-        <v>286</v>
+        <v>552</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>121</v>
       </c>
       <c r="B512" s="10" t="s">
         <v>1285</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="E512" s="6"/>
       <c r="F512" s="14">
-        <v>184</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>122</v>
       </c>
       <c r="B513" s="10" t="s">
         <v>1288</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1289</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="E513" s="6"/>
       <c r="F513" s="14">
-        <v>230</v>
+        <v>550</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>123</v>
       </c>
       <c r="B514" s="10" t="s">
         <v>1291</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="E514" s="6"/>
       <c r="F514" s="14">
-        <v>400</v>
+        <v>365</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>124</v>
       </c>
       <c r="B515" s="10" t="s">
         <v>1294</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="E515" s="6"/>
       <c r="F515" s="14">
-        <v>210</v>
+        <v>286</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>125</v>
       </c>
       <c r="B516" s="10" t="s">
         <v>1297</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="E516" s="6"/>
       <c r="F516" s="14">
-        <v>589</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>126</v>
       </c>
       <c r="B517" s="10" t="s">
         <v>1300</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="E517" s="6"/>
       <c r="F517" s="14">
-        <v>276</v>
+        <v>417.5</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>127</v>
       </c>
       <c r="B518" s="10" t="s">
         <v>1303</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="E518" s="6"/>
       <c r="F518" s="14">
-        <v>417.5</v>
+        <v>365</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>128</v>
       </c>
       <c r="B519" s="10" t="s">
         <v>1306</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1307</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="E519" s="6"/>
       <c r="F519" s="14">
-        <v>1349</v>
+        <v>825</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>129</v>
       </c>
       <c r="B520" s="10" t="s">
         <v>1309</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="E520" s="6"/>
       <c r="F520" s="14">
-        <v>430</v>
+        <v>365</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>130</v>
       </c>
       <c r="B521" s="10" t="s">
         <v>1312</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1313</v>
       </c>
       <c r="D521" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="E521" s="6"/>
       <c r="F521" s="14">
-        <v>250</v>
+        <v>626</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>131</v>
       </c>
       <c r="B522" s="10" t="s">
         <v>1315</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="E522" s="6"/>
       <c r="F522" s="14">
-        <v>169</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>132</v>
       </c>
       <c r="B523" s="10" t="s">
         <v>1318</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1319</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="E523" s="6"/>
       <c r="F523" s="14">
-        <v>300</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>133</v>
       </c>
       <c r="B524" s="10" t="s">
         <v>1321</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="E524" s="6"/>
       <c r="F524" s="14">
-        <v>660</v>
+        <v>460</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>134</v>
       </c>
       <c r="B525" s="10" t="s">
         <v>1324</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1325</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="E525" s="6"/>
       <c r="F525" s="14">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>135</v>
       </c>
       <c r="B526" s="10" t="s">
         <v>1327</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="E526" s="6"/>
       <c r="F526" s="14">
-        <v>217</v>
+        <v>926</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>136</v>
       </c>
       <c r="B527" s="10" t="s">
         <v>1330</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1331</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="E527" s="6"/>
       <c r="F527" s="14">
-        <v>600</v>
+        <v>170</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>137</v>
       </c>
       <c r="B528" s="10" t="s">
         <v>1333</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="E528" s="6"/>
       <c r="F528" s="14">
-        <v>275</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>138</v>
       </c>
       <c r="B529" s="10" t="s">
         <v>1336</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1337</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="E529" s="6"/>
       <c r="F529" s="14">
-        <v>690</v>
+        <v>552</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>139</v>
       </c>
       <c r="B530" s="10" t="s">
         <v>1339</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="E530" s="6"/>
       <c r="F530" s="14">
-        <v>1350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>140</v>
       </c>
       <c r="B531" s="10" t="s">
         <v>1342</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1343</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="E531" s="6"/>
       <c r="F531" s="14">
-        <v>1035</v>
+        <v>467</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>141</v>
       </c>
       <c r="B532" s="10" t="s">
         <v>1345</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1346</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="E532" s="6"/>
       <c r="F532" s="14">
-        <v>1840</v>
+        <v>230</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>142</v>
       </c>
       <c r="B533" s="10" t="s">
         <v>1348</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1349</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="E533" s="6"/>
       <c r="F533" s="14">
-        <v>598</v>
+        <v>764</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>143</v>
       </c>
       <c r="B534" s="10" t="s">
         <v>1351</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="E534" s="6"/>
       <c r="F534" s="14">
-        <v>1260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>144</v>
       </c>
       <c r="B535" s="10" t="s">
         <v>1354</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1355</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="E535" s="6"/>
       <c r="F535" s="14">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>145</v>
       </c>
       <c r="B536" s="10" t="s">
         <v>1357</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="E536" s="6"/>
       <c r="F536" s="14">
-        <v>396</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>146</v>
       </c>
       <c r="B537" s="10" t="s">
         <v>1360</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1361</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="E537" s="6"/>
       <c r="F537" s="14">
-        <v>230</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>147</v>
       </c>
       <c r="B538" s="10" t="s">
         <v>1363</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="E538" s="6"/>
       <c r="F538" s="14">
         <v>552</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>148</v>
       </c>
       <c r="B539" s="10" t="s">
         <v>1366</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="E539" s="6"/>
       <c r="F539" s="14">
-        <v>825</v>
+        <v>589</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>149</v>
       </c>
       <c r="B540" s="10" t="s">
         <v>1369</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="E540" s="6"/>
       <c r="F540" s="14">
-        <v>1620</v>
+        <v>700</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>150</v>
       </c>
       <c r="B541" s="10" t="s">
         <v>1372</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="E541" s="6"/>
       <c r="F541" s="14">
-        <v>1353</v>
+        <v>265</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>151</v>
       </c>
       <c r="B542" s="10" t="s">
         <v>1375</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E542" s="6"/>
       <c r="F542" s="14">
-        <v>644</v>
+        <v>966</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>152</v>
       </c>
       <c r="B543" s="10" t="s">
         <v>1378</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1379</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="E543" s="6"/>
       <c r="F543" s="14">
-        <v>244</v>
+        <v>217</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>153</v>
       </c>
       <c r="B544" s="10" t="s">
         <v>1381</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1382</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="E544" s="6"/>
       <c r="F544" s="14">
-        <v>368</v>
+        <v>325</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>154</v>
       </c>
       <c r="B545" s="10" t="s">
         <v>1384</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1385</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="E545" s="6"/>
       <c r="F545" s="14">
-        <v>650</v>
+        <v>235</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>155</v>
       </c>
       <c r="B546" s="10" t="s">
         <v>1387</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1388</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="E546" s="6"/>
       <c r="F546" s="14">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>156</v>
       </c>
       <c r="B547" s="10" t="s">
         <v>1390</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="E547" s="6"/>
       <c r="F547" s="14">
-        <v>395</v>
+        <v>920</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>157</v>
       </c>
       <c r="B548" s="10" t="s">
         <v>1393</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1394</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="E548" s="6"/>
       <c r="F548" s="14">
-        <v>424</v>
+        <v>552</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>158</v>
       </c>
       <c r="B549" s="10" t="s">
         <v>1396</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="E549" s="6"/>
       <c r="F549" s="14">
-        <v>930</v>
+        <v>626</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>159</v>
       </c>
       <c r="B550" s="10" t="s">
         <v>1399</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1400</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="E550" s="6"/>
       <c r="F550" s="14">
-        <v>1242</v>
+        <v>550</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>160</v>
       </c>
       <c r="B551" s="10" t="s">
         <v>1402</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="E551" s="6"/>
       <c r="F551" s="14">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>161</v>
       </c>
       <c r="B552" s="10" t="s">
         <v>1405</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1406</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="E552" s="6"/>
       <c r="F552" s="14">
-        <v>280</v>
+        <v>460</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
         <v>162</v>
       </c>
       <c r="B553" s="10" t="s">
         <v>1408</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="E553" s="6"/>
       <c r="F553" s="14">
-        <v>580</v>
+        <v>230</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
         <v>163</v>
       </c>
       <c r="B554" s="10" t="s">
         <v>1411</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1412</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="E554" s="6"/>
       <c r="F554" s="14">
-        <v>424</v>
+        <v>417.5</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
         <v>164</v>
       </c>
       <c r="B555" s="10" t="s">
         <v>1414</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="E555" s="6"/>
       <c r="F555" s="14">
-        <v>417.5</v>
+        <v>286</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>165</v>
       </c>
       <c r="B556" s="10" t="s">
         <v>1417</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1418</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="E556" s="6"/>
       <c r="F556" s="14">
-        <v>286</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
         <v>166</v>
       </c>
       <c r="B557" s="10" t="s">
         <v>1420</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1421</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="E557" s="6"/>
       <c r="F557" s="14">
-        <v>600</v>
+        <v>552</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>167</v>
       </c>
       <c r="B558" s="10" t="s">
         <v>1423</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="E558" s="6"/>
       <c r="F558" s="14">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>168</v>
       </c>
       <c r="B559" s="10" t="s">
         <v>1426</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1427</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="E559" s="6"/>
       <c r="F559" s="14">
-        <v>368</v>
+        <v>332</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>169</v>
       </c>
       <c r="B560" s="10" t="s">
         <v>1429</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1430</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="E560" s="6"/>
       <c r="F560" s="14">
-        <v>335</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>170</v>
       </c>
       <c r="B561" s="10" t="s">
         <v>1432</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1433</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="E561" s="6"/>
       <c r="F561" s="14">
-        <v>396</v>
+        <v>644</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
         <v>171</v>
       </c>
       <c r="B562" s="10" t="s">
         <v>1435</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1436</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="E562" s="6"/>
       <c r="F562" s="14">
-        <v>306</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
         <v>172</v>
       </c>
       <c r="B563" s="10" t="s">
         <v>1438</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1439</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="E563" s="6"/>
       <c r="F563" s="14">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
         <v>173</v>
       </c>
       <c r="B564" s="10" t="s">
         <v>1441</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1442</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="E564" s="6"/>
       <c r="F564" s="14">
-        <v>332</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>174</v>
       </c>
       <c r="B565" s="10" t="s">
         <v>1444</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1445</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="E565" s="6"/>
       <c r="F565" s="14">
-        <v>275</v>
+        <v>235</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>175</v>
       </c>
       <c r="B566" s="10" t="s">
         <v>1447</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1448</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="E566" s="6"/>
       <c r="F566" s="14">
-        <v>414</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>176</v>
       </c>
       <c r="B567" s="10" t="s">
         <v>1450</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1451</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="E567" s="6"/>
       <c r="F567" s="14">
-        <v>2250</v>
+        <v>348</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>177</v>
       </c>
       <c r="B568" s="10" t="s">
         <v>1453</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1454</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="E568" s="6"/>
       <c r="F568" s="14">
-        <v>1470</v>
+        <v>920</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
         <v>178</v>
       </c>
       <c r="B569" s="10" t="s">
         <v>1456</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1457</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="E569" s="6"/>
       <c r="F569" s="14">
-        <v>650</v>
+        <v>718</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
         <v>179</v>
       </c>
       <c r="B570" s="10" t="s">
         <v>1459</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1460</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="E570" s="6"/>
       <c r="F570" s="14">
-        <v>598</v>
+        <v>300</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>180</v>
       </c>
       <c r="B571" s="10" t="s">
         <v>1462</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1463</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="E571" s="6"/>
       <c r="F571" s="14">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
         <v>181</v>
       </c>
       <c r="B572" s="10" t="s">
         <v>1465</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1466</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="E572" s="6"/>
       <c r="F572" s="14">
-        <v>150</v>
+        <v>365</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
         <v>182</v>
       </c>
       <c r="B573" s="10" t="s">
         <v>1468</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="E573" s="6"/>
       <c r="F573" s="14">
-        <v>598</v>
+        <v>645</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>183</v>
       </c>
       <c r="B574" s="10" t="s">
         <v>1471</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1472</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="E574" s="6"/>
       <c r="F574" s="14">
-        <v>442</v>
+        <v>170</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
         <v>184</v>
       </c>
       <c r="B575" s="10" t="s">
         <v>1474</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1475</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="E575" s="6"/>
       <c r="F575" s="14">
-        <v>552</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>185</v>
       </c>
       <c r="B576" s="10" t="s">
         <v>1477</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E576" s="6"/>
       <c r="F576" s="14">
-        <v>1350</v>
+        <v>552</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>186</v>
       </c>
       <c r="B577" s="10" t="s">
         <v>1480</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1481</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="E577" s="6"/>
       <c r="F577" s="14">
-        <v>2310</v>
+        <v>718</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>187</v>
       </c>
       <c r="B578" s="10" t="s">
         <v>1483</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1484</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="E578" s="6"/>
       <c r="F578" s="14">
-        <v>1353</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>188</v>
       </c>
       <c r="B579" s="10" t="s">
         <v>1486</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1487</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="E579" s="6"/>
       <c r="F579" s="14">
-        <v>621</v>
+        <v>966</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>189</v>
       </c>
       <c r="B580" s="10" t="s">
         <v>1489</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1490</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="E580" s="6"/>
       <c r="F580" s="14">
-        <v>244</v>
+        <v>276</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>190</v>
       </c>
       <c r="B581" s="10" t="s">
         <v>1492</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1493</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="E581" s="6"/>
       <c r="F581" s="14">
-        <v>1104</v>
+        <v>400</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
         <v>191</v>
       </c>
       <c r="B582" s="10" t="s">
         <v>1495</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1496</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="E582" s="6"/>
       <c r="F582" s="14">
-        <v>217</v>
+        <v>300</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>192</v>
       </c>
       <c r="B583" s="10" t="s">
         <v>1498</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1499</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="E583" s="6"/>
       <c r="F583" s="14">
-        <v>265</v>
+        <v>300</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>193</v>
       </c>
       <c r="B584" s="10" t="s">
         <v>1501</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1502</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="E584" s="6"/>
       <c r="F584" s="14">
-        <v>395</v>
+        <v>332</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="B585" s="6"/>
       <c r="C585" s="7"/>
       <c r="D585" s="6"/>
       <c r="E585" s="6"/>
       <c r="F585" s="14"/>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B586" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C586" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D586" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E586" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F586" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>1</v>
       </c>
       <c r="B587" s="10" t="s">
         <v>1505</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1506</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="E587" s="6"/>
       <c r="F587" s="14">
-        <v>2650</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>2</v>
       </c>
       <c r="B588" s="10" t="s">
         <v>1508</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1509</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>1510</v>
       </c>
       <c r="E588" s="6"/>
       <c r="F588" s="14">
-        <v>3100</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
         <v>3</v>
       </c>
       <c r="B589" s="10" t="s">
         <v>1511</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="E589" s="6"/>
       <c r="F589" s="14">
-        <v>5750</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="5" t="s">
         <v>1514</v>
       </c>
       <c r="B590" s="6"/>
       <c r="C590" s="7"/>
       <c r="D590" s="6"/>
       <c r="E590" s="6"/>
       <c r="F590" s="14"/>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B591" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C591" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D591" s="12" t="s">
         <v>5</v>
       </c>
@@ -15895,195 +15895,195 @@
       <c r="D609" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E609" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F609" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
         <v>1</v>
       </c>
       <c r="B610" s="10" t="s">
         <v>1544</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1545</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="E610" s="6"/>
       <c r="F610" s="14">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
         <v>2</v>
       </c>
       <c r="B611" s="10" t="s">
         <v>1547</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1548</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="E611" s="6"/>
       <c r="F611" s="14">
-        <v>215</v>
+        <v>140</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
         <v>3</v>
       </c>
       <c r="B612" s="10" t="s">
         <v>1550</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1551</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>1552</v>
       </c>
       <c r="E612" s="6"/>
       <c r="F612" s="14">
         <v>175</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
         <v>4</v>
       </c>
       <c r="B613" s="10" t="s">
         <v>1553</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1554</v>
       </c>
       <c r="D613" s="6" t="s">
         <v>1555</v>
       </c>
       <c r="E613" s="6"/>
       <c r="F613" s="14">
-        <v>675</v>
+        <v>200</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
         <v>5</v>
       </c>
       <c r="B614" s="10" t="s">
         <v>1556</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1557</v>
       </c>
       <c r="D614" s="6" t="s">
         <v>1558</v>
       </c>
       <c r="E614" s="6"/>
       <c r="F614" s="14">
-        <v>440</v>
+        <v>110</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
         <v>6</v>
       </c>
       <c r="B615" s="10" t="s">
         <v>1559</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1560</v>
       </c>
       <c r="D615" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="E615" s="6"/>
       <c r="F615" s="14">
-        <v>500</v>
+        <v>215</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
         <v>7</v>
       </c>
       <c r="B616" s="10" t="s">
         <v>1562</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1563</v>
       </c>
       <c r="D616" s="6" t="s">
         <v>1564</v>
       </c>
       <c r="E616" s="6"/>
       <c r="F616" s="14">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
         <v>8</v>
       </c>
       <c r="B617" s="10" t="s">
         <v>1565</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="D617" s="6" t="s">
         <v>1567</v>
       </c>
       <c r="E617" s="6"/>
       <c r="F617" s="14">
-        <v>175</v>
+        <v>675</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
         <v>9</v>
       </c>
       <c r="B618" s="10" t="s">
         <v>1568</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1569</v>
       </c>
       <c r="D618" s="6" t="s">
         <v>1570</v>
       </c>
       <c r="E618" s="6"/>
       <c r="F618" s="14">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="4">
         <v>10</v>
       </c>
       <c r="B619" s="10" t="s">
         <v>1571</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1572</v>
       </c>
       <c r="D619" s="6" t="s">
         <v>1573</v>
       </c>
       <c r="E619" s="6"/>
       <c r="F619" s="14">
         <v>450</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="5" t="s">
         <v>1574</v>
       </c>
       <c r="B620" s="6"/>
@@ -16171,87 +16171,87 @@
       <c r="D625" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E625" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F625" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
         <v>1</v>
       </c>
       <c r="B626" s="10" t="s">
         <v>1582</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1583</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="E626" s="6"/>
       <c r="F626" s="14">
-        <v>695</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
         <v>2</v>
       </c>
       <c r="B627" s="10" t="s">
         <v>1585</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1586</v>
       </c>
       <c r="D627" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="E627" s="6"/>
       <c r="F627" s="14">
-        <v>1300</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
         <v>3</v>
       </c>
       <c r="B628" s="10" t="s">
         <v>1588</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1589</v>
       </c>
       <c r="D628" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="E628" s="6"/>
       <c r="F628" s="14">
-        <v>1650</v>
+        <v>695</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="B629" s="6"/>
       <c r="C629" s="7"/>
       <c r="D629" s="6"/>
       <c r="E629" s="6"/>
       <c r="F629" s="14"/>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B630" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C630" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D630" s="12" t="s">
         <v>5</v>
       </c>
@@ -16303,87 +16303,87 @@
       <c r="D633" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E633" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F633" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="4">
         <v>1</v>
       </c>
       <c r="B634" s="10" t="s">
         <v>1596</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D634" s="6" t="s">
         <v>1598</v>
       </c>
       <c r="E634" s="6"/>
       <c r="F634" s="14">
-        <v>1350</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="4">
         <v>2</v>
       </c>
       <c r="B635" s="10" t="s">
         <v>1599</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D635" s="6" t="s">
         <v>1601</v>
       </c>
       <c r="E635" s="6"/>
       <c r="F635" s="14">
-        <v>1400</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="4">
         <v>3</v>
       </c>
       <c r="B636" s="10" t="s">
         <v>1602</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D636" s="6" t="s">
         <v>1604</v>
       </c>
       <c r="E636" s="6"/>
       <c r="F636" s="14">
-        <v>1750</v>
+        <v>1350</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A95:F95"/>
     <mergeCell ref="A99:F99"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A118:F118"/>
     <mergeCell ref="A127:F127"/>
     <mergeCell ref="A148:F148"/>
     <mergeCell ref="A230:F230"/>
     <mergeCell ref="A249:F249"/>
     <mergeCell ref="A252:F252"/>
     <mergeCell ref="A281:F281"/>
     <mergeCell ref="A288:F288"/>
     <mergeCell ref="A292:F292"/>
     <mergeCell ref="A309:F309"/>
     <mergeCell ref="A313:F313"/>
     <mergeCell ref="A381:F381"/>