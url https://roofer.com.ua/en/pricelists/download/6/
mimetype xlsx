--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -38,9486 +38,9486 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Водостічна система</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Уловлювач у ринву "Йоршик" Уловлювач у ринву "Йоршик"</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ulavlivatel-v-zhelob-yorshik/</t>
+  </si>
+  <si>
     <t>Жолоб Ø125, 3 м REGENAU</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-125-3-m-regenau-/</t>
+    <t>https://roofer.com.ua/zhelob-125-3-m-regenau-/</t>
   </si>
   <si>
     <t>Кріплення кронштейна труби 80мм, 160мм система "NICOLL" (ФРАНЦІЯ) 80мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krepyozh-kronshteyna-truby-80mm-sistema-nicollfrantsiya/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/ulavlivatel-v-zhelob-yorshik/</t>
+    <t>https://roofer.com.ua/krepyozh-kronshteyna-truby-80mm-sistema-nicollfrantsiya/</t>
   </si>
   <si>
     <t>Жолоб водостічний D125мм "NICOLL" Система "28" ОВАЦІЯ (Франція) (4м.п) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyolob-vodostochnyy-d125mm-nicollsistema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/zhyolob-vodostochnyy-d125mm-nicollsistema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Каналізаційний перехідник "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kanalizatsionnyy-perekhodnik-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/kanalizatsionnyy-perekhodnik-nicollsistyema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Кріплення кронштейна труби 80мм, 160мм система "NICOLL" (ФРАНЦІЯ) 160мм</t>
   </si>
   <si>
     <t>Жолоб водостічний D125мм "NICOLL" Система "28" ОВАЦІЯ (Франція) (4м.п) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Каналізаційний перехідник "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий , Чорний</t>
   </si>
   <si>
+    <t>Колектор "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kollektor-/</t>
+  </si>
+  <si>
+    <t>Труба 3 м, REGENAU Труба Ø80</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-80-3-m-regenau/</t>
+  </si>
+  <si>
     <t>Кронштейн ринви "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-zheloba-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/kronshteyn-zheloba-nicollsistyema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Кронштейн ринви"NICOLL" (ФРАНЦІЯ) СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/</t>
-[...11 lines deleted...]
-    <t>https://roofer.com.ua/ru/truba-80-3-m-regenau/</t>
+    <t>https://roofer.com.ua/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/</t>
+  </si>
+  <si>
+    <t>Кронштейн ринви"NICOLL" (ФРАНЦІЯ) СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Кронштейн ринви "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Кронштейн ринви"NICOLL" (ФРАНЦІЯ) СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
-[...1 lines deleted...]
-  <si>
     <t>Труба 3 м, REGENAU Труба Ø100</t>
   </si>
   <si>
     <t>Колектор "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Кронштейн ринви"NICOLL" (ФРАНЦІЯ) СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>Муфта жолоба "NICOLL" (Франція), Система "25" CLASSIС Коричневий, Білий, Бежевий, Сірий*</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/mufta-zheloba-nicollfrantsiyasistema-25-classis/</t>
+  </si>
+  <si>
     <t>Трійник 67°30 "NICOLL" SYSTEM "28" OVATION (Франція) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-6730-/</t>
+    <t>https://roofer.com.ua/troynik-6730-/</t>
   </si>
   <si>
     <t>Кронштейн труби "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-truby-nicollsistyema-28-ovatsiyafrantsiya/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/mufta-zheloba-nicollfrantsiyasistema-25-classis/</t>
+    <t>https://roofer.com.ua/kronshteyn-truby-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
+    <t>Кронштейн труби "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий , Чорний</t>
+  </si>
+  <si>
+    <t>Муфта жолоба "NICOLL" (Франція), Система "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Трійник 67°30 "NICOLL" SYSTEM "28" OVATION (Франція) Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Кронштейн труби "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий , Чорний</t>
-[...4 lines deleted...]
-  <si>
     <t>Муфта жолоба "NICOLL" (Франція), Система "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>Кронштейн труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/</t>
+  </si>
+  <si>
     <t>Заглушка ринви ліва/права "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levayapravaya-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levayapravaya-nicollsistyema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Перехідник з круглої на квадратну трубу "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/perekhodnik-s-krugloy-na-kvadratnuyu-trubu-nicollsistyema-28-ovatsiyafrantsiya/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/perekhodnik-s-krugloy-na-kvadratnuyu-trubu-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
+    <t>Перехідник з круглої на квадратну трубу "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Кронштейн труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Заглушка ринви ліва/права "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Перехідник з круглої на квадратну трубу "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
-[...1 lines deleted...]
-  <si>
     <t>Кронштейн труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>Відвід 90° "NICOLL"СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/otvod-90-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
     <t>Відвід зливний  "NICOLL" (ФРАНЦІЯ), система "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/</t>
   </si>
   <si>
     <t>Водостічна труба "NICOLL" Система "28" Ovation (Франція) 4м.п Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/-truba-vodostochnaya-nicollsistema-28-ovatsiyafrantsiya/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/otvod-90-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/-truba-vodostochnaya-nicollsistema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Відвід 90° "NICOLL"СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відвід зливний  "NICOLL" (ФРАНЦІЯ), система "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Водостічна труба "NICOLL" Система "28" Ovation (Франція) 4м.п Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відвід зливний  "NICOLL" (ФРАНЦІЯ), система "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Відвід 90°; 60° по площині стіни "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-90-60-po-ploskosti-steny-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/otvod-90-60-po-ploskosti-steny-nicollsistyema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Муфта труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-truby-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/mufta-truby-nicollfrantsiyasistyema-25-classis/</t>
+  </si>
+  <si>
+    <t>Муфта труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відвід 90°; 60° по площині стіни "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Муфта труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
-[...1 lines deleted...]
-  <si>
     <t>Муфта труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>Відвід 67°; 45°; 15° "NICOLL"СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/otvod-67-45-15-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
+    <t>Жолоб водостічний NICOLL" (Франція), Система "25" CLASSIС 4м.п Коричневий, Білий, Бежевий, Сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/</t>
+  </si>
+  <si>
     <t>Воронка компенсувальна з квадратним випуском "NICOLL "Система "28" ОВАЦІЯ (Франція) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-kompensiruyushchaya-s-kvadratnym-vypuskomnicollsistema-28-ovatsiyafrantsiya/</t>
-[...11 lines deleted...]
-    <t>https://roofer.com.ua/ru/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/</t>
+    <t>https://roofer.com.ua/voronka-kompensiruyushchaya-s-kvadratnym-vypuskomnicollsistema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Воронка компенсувальна з квадратним випуском "NICOLL "Система "28" ОВАЦІЯ (Франція) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відвід 67°; 45°; 15° "NICOLL"СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Жолоб водостічний NICOLL" (Франція), Система "25" CLASSIС 4м.п Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Жолоб водостічний NICOLL" (Франція), Система "25" CLASSIС 4м.п ЗелЗелений, Червоний</t>
   </si>
   <si>
+    <t>Труба водостічна з муфтою "NICOLL" (Франція), Система "25" CLASSIС (4м.п) Коричневий, Білий, Бежевий, Сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-vodostochnaya-s-muftoy-nicollfrantsiyasistema-25-classis/</t>
+  </si>
+  <si>
+    <t>Відвід 87° "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/otvod-87-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
     <t>Сітка воронки</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/setka-voronki-/</t>
-[...11 lines deleted...]
-    <t>https://roofer.com.ua/ru/otvod-87-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/setka-voronki-/</t>
   </si>
   <si>
     <t>Труба водостічна з муфтою "NICOLL" (Франція), Система "25" CLASSIС (4м.п) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відвід 87° "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Труба водостічна з муфтою "NICOLL" (Франція), Система "25" CLASSIС (4м.п) Зелений, Червоний</t>
   </si>
   <si>
     <t>Воронка компенсуюча D80 "NICOLL" (Франція), Система "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/</t>
+    <t>https://roofer.com.ua/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/</t>
   </si>
   <si>
     <t>Муфта труби NICOLLI СИСТЕМА 28 ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-truby-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/mufta-truby-nicollsistyema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Лійка компенсуюча з круглим випуском "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-kompensiruyushchaya-s-kruglym-vypuskom-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/voronka-kompensiruyushchaya-s-kruglym-vypuskom-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
+    <t>Лійка компенсуюча з круглим випуском "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий , Чорний</t>
   </si>
   <si>
     <t>Воронка компенсуюча D80 "NICOLL" (Франція), Система "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Муфта труби NICOLLI СИСТЕМА 28 ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Лійка компенсуюча з круглим випуском "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий , Чорний</t>
-[...1 lines deleted...]
-  <si>
     <t>Воронка компенсуюча D80 "NICOLL" (Франція), Система "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Муфта ринви "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-zheloba-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/mufta-zheloba-nicollsistyema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Воронка звичайна D80 "NICOLL" (Франція), Система "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/</t>
+    <t>https://roofer.com.ua/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/</t>
+  </si>
+  <si>
+    <t>Воронка звичайна D80 "NICOLL" (Франція), Система "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Муфта ринви "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Воронка звичайна D80 "NICOLL" (Франція), Система "25" CLASSIС Темно-сірий, Чорний</t>
-[...1 lines deleted...]
-  <si>
     <t>Воронка звичайна D80 "NICOLL" (Франція), Система "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>Кут жолоба 95-175 "NICOLL" (Франція), Система "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zhyoloba-135-nicollfrantsiyasistema-25-classis/</t>
+  </si>
+  <si>
+    <t>Тримач ринви ПВХ, REGENAU</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zheloba-pvkh-regenau/</t>
+  </si>
+  <si>
+    <t>Кут жолоба 135° зовнішній/внутрішній "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий, Сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zhyoloba-135-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
     <t>Компенсатор NICOLL SYSTEM 28 OVATION (Франція) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kompensator-nicollsistyema-28-ovatsiyafrantsiya/</t>
-[...17 lines deleted...]
-    <t>https://roofer.com.ua/ru/ugol-zhyoloba-135-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/kompensator-nicollsistyema-28-ovatsiyafrantsiya/</t>
+  </si>
+  <si>
+    <t>Кут жолоба 95-175 "NICOLL" (Франція), Система "25" CLASSIС Темно-сірий, Чорний</t>
+  </si>
+  <si>
+    <t>Кут жолоба 135° зовнішній/внутрішній "NICOLL" СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Компенсатор NICOLL SYSTEM 28 OVATION (Франція) Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Кут жолоба 95-175 "NICOLL" (Франція), Система "25" CLASSIС Темно-сірий, Чорний</t>
-[...4 lines deleted...]
-  <si>
     <t>Кут жолоба 95-175 "NICOLL" (Франція), Система "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Кут жолоба 90° зовнішній/внутрішній "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Коричневий, Білий, Бежевий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zhyoloba-90-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/ugol-zhyoloba-90-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t>Кут жолоба 90 "NICOLL" (Франція), Система "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/</t>
+    <t>https://roofer.com.ua/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/</t>
+  </si>
+  <si>
+    <t>Кут жолоба 90° зовнішній/внутрішній "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Кут жолоба 90 "NICOLL" (Франція), Система "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
-    <t>Кут жолоба 90° зовнішній/внутрішній "NICOLL "СИСТЕМА "28" ОВАЦІЯ (ФРАНЦІЯ) Темно-сірий, Чорний</t>
-[...1 lines deleted...]
-  <si>
     <t>Кут жолоба 90 "NICOLL" (Франція), Система "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>З'єднувач жолоба, REGENAU</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-regenau/</t>
+  </si>
+  <si>
     <t>Компенсатор "NICOLL" (Франція), система "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kompensator-nicollfrantsiyasistema-25-classis/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-regenau/</t>
+    <t>https://roofer.com.ua/kompensator-nicollfrantsiyasistema-25-classis/</t>
   </si>
   <si>
     <t>Компенсатор "NICOLL" (Франція), система "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Компенсатор "NICOLL" (Франція), система "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Заглушка ринви, REGENAU</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-regenau/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-regenau/</t>
   </si>
   <si>
     <t>Заглушка жолоба універсальна "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/</t>
   </si>
   <si>
     <t>Заглушка жолоба універсальна "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Заглушка жолоба універсальна "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>Відвід 87° універсальний "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/</t>
+  </si>
+  <si>
     <t>Кут жолоба регульований 90°, REGENAU</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-reguliruemyy-90regenau/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-reguliruemyy-90regenau/</t>
   </si>
   <si>
     <t>Відвід 87° універсальний "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відвід 87° універсальний "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
+    <t>Відведення 67° універсальне "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий*, Сірий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/</t>
+  </si>
+  <si>
     <t>Кут  жолоба 90°, REGENAU</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-90regenau/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-90regenau/</t>
   </si>
   <si>
     <t>Відведення 67° універсальне "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відведення 67° універсальне "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Відведення 45° універсальне "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/</t>
   </si>
   <si>
     <t>Відведення 45° універсальне "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Відведення 45° універсальне "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Ревізія труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-truby-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/reviziya-truby-nicollfrantsiyasistyema-25-classis/</t>
   </si>
   <si>
     <t>Ревізія труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Ревізія труби "NICOLL" (ФРАНЦІЯ), СИСТЕМА "25" CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Трійник 67°30 "NICOLL" (ФРАНЦІЯ), класична система "25" Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-6730-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/troynik-6730-nicollfrantsiyasistyema-25-classis/</t>
   </si>
   <si>
     <t>Трійник 67°30 "NICOLL" (ФРАНЦІЯ), класична система "25" Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Трійник 67°30 "NICOLL" (ФРАНЦІЯ), класична система "25" Зелений, Червоний</t>
   </si>
   <si>
     <t>Колектор NICOLL (ФРАНЦІЯ), СИСТЕМА 25 CLASSIС Коричневий, Білий, Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kollektor-nicollfrantsiyasistyema-25-classis/</t>
+    <t>https://roofer.com.ua/kollektor-nicollfrantsiyasistyema-25-classis/</t>
   </si>
   <si>
     <t>Колектор NICOLL (ФРАНЦІЯ), СИСТЕМА 25 CLASSIС Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>Колектор NICOLL (ФРАНЦІЯ), СИСТЕМА 25 CLASSIС Зелений, Червоний</t>
   </si>
   <si>
     <t>Кріплення кронштейна ринви ,система "NICOLL"(ФРАНЦІЯ) Коричневий,Білий Бежевий, Сірий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krepyozh-kronshteyna-zheloba-sistema-nicollfrantsiya/</t>
+    <t>https://roofer.com.ua/krepyozh-kronshteyna-zheloba-sistema-nicollfrantsiya/</t>
   </si>
   <si>
     <t>Кріплення кронштейна ринви ,система "NICOLL"(ФРАНЦІЯ) Темно-сірий, Чорний</t>
   </si>
   <si>
     <t>113620</t>
   </si>
   <si>
     <t>Сетка для желоба чёрная</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/stka-dlya-rinvi-chorna/</t>
+    <t>https://roofer.com.ua/stka-dlya-rinvi-chorna/</t>
   </si>
   <si>
     <t>Безшовний металевий водосток Gutter 127/100/55x75</t>
   </si>
   <si>
     <t>Ринва - 5 дюймів, 127 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm/</t>
   </si>
   <si>
     <t>ТРУБА водостічна 55x75 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-1/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-1/</t>
   </si>
   <si>
     <t>Труба кругла, d=100 мм, d=90  мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-2/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-2/</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно 45, кругле </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-3/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-3/</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно А-45, 55х75 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-4/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-4/</t>
   </si>
   <si>
     <t>Коліно В- 45, 55х75 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-5/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-5/</t>
   </si>
   <si>
     <t>Лійка d-70 мм, Аl</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-6/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-6/</t>
   </si>
   <si>
     <t>Лійка  127/100 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-6-1/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-6-1/</t>
   </si>
   <si>
     <t>1 шт</t>
   </si>
   <si>
     <t>Накладка на кут зовнішній  90º, AL</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1/</t>
+    <t>https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1/</t>
   </si>
   <si>
     <t>Накладка на кут зовнішній  135º, AL</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nakladka-na-ugol-naruzhnyy-135-al/</t>
+    <t>https://roofer.com.ua/nakladka-na-ugol-naruzhnyy-135-al/</t>
   </si>
   <si>
     <t>Накладка на кут  внутрішній 90º, AL</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nakladka-na-ugol-vnutrenniy-90-al/</t>
+    <t>https://roofer.com.ua/nakladka-na-ugol-vnutrenniy-90-al/</t>
   </si>
   <si>
     <t>Накладка на кут внутрішній  135º, AL</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nakladka-na-ugol-vnutrenniy-135-al/</t>
+    <t>https://roofer.com.ua/nakladka-na-ugol-vnutrenniy-135-al/</t>
   </si>
   <si>
     <t>Заглушка ринви права "Р"</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-r/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-r/</t>
   </si>
   <si>
     <t>Заглушка ринви ліва "L"</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5324/</t>
+    <t>https://roofer.com.ua/5324/</t>
   </si>
   <si>
     <t>Коліно 67 (одномуфтове)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-67-odnomuftovoe/</t>
+    <t>https://roofer.com.ua/koleno-67-odnomuftovoe/</t>
   </si>
   <si>
     <t>Кронштейн труби</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5326/</t>
+    <t>https://roofer.com.ua/5326/</t>
   </si>
   <si>
     <t>Тримач ринви, 127 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-127-mm/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-127-mm/</t>
   </si>
   <si>
     <t>Гвинт-шуруп із дюбелем Гвинт-шуруп із дюбелем L100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vint-shurup-s-dyubelem/</t>
+    <t>https://roofer.com.ua/vint-shurup-s-dyubelem/</t>
   </si>
   <si>
     <t>Гвинт-шуруп із дюбелем Гвинт-шуруп із дюбелем L160</t>
   </si>
   <si>
     <t>Гвинт-шуруп із дюбелем Гвинт-шуруп із дюбелем L200</t>
   </si>
   <si>
     <t>Заклепка витяжна 4*10 КОЛЬОРОВА</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaklepka-vytyazhnaya-4-10-tsvyetnaya/</t>
+    <t>https://roofer.com.ua/zaklepka-vytyazhnaya-4-10-tsvyetnaya/</t>
   </si>
   <si>
     <t>Водостічна система River 125/90 (Польща)</t>
   </si>
   <si>
     <t>Ринва 3 м.п. River Ø125			 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290/</t>
+    <t>https://roofer.com.ua/5290/</t>
   </si>
   <si>
     <t xml:space="preserve">Ринва 3 м.п. River Ø125			</t>
   </si>
   <si>
     <t>З'єднувач ринви River Ø125 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-1/</t>
+    <t>https://roofer.com.ua/5290-1/</t>
   </si>
   <si>
     <t>З'єднувач ринви River Ø125</t>
   </si>
   <si>
     <t>Лійка River Ø125			 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-2/</t>
+    <t>https://roofer.com.ua/5290-2/</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка River Ø125			</t>
   </si>
   <si>
     <t>Тримач ринви ПВХ  River Ø125			 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-3/</t>
+    <t>https://roofer.com.ua/5290-3/</t>
   </si>
   <si>
     <t xml:space="preserve">Тримач ринви ПВХ  River Ø125			</t>
   </si>
   <si>
     <t>Тримач ринви метал довгий River Ø125			 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-4/</t>
+    <t>https://roofer.com.ua/5290-4/</t>
   </si>
   <si>
     <t xml:space="preserve">Тримач ринви метал довгий River Ø125			</t>
   </si>
   <si>
     <t>Тримач ринви метал зігнутий River Ø125			 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-5/</t>
+    <t>https://roofer.com.ua/5290-5/</t>
   </si>
   <si>
     <t xml:space="preserve">Тримач ринви метал зігнутий River Ø125			</t>
   </si>
   <si>
     <t>Заглушка ринви ліва „L”  River Ø125			 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-5-1/</t>
+    <t>https://roofer.com.ua/5290-5-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка ринви ліва „L”  River Ø125			</t>
   </si>
   <si>
     <t>Заглушка ринви права „P” River Ø125 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-5-1-1/</t>
+    <t>https://roofer.com.ua/5290-5-1-1/</t>
   </si>
   <si>
     <t>Заглушка ринви права „P” River Ø125</t>
   </si>
   <si>
     <t>Кут зовнішній 90° River Ø125 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-3-1/</t>
+    <t>https://roofer.com.ua/5290-3-1/</t>
   </si>
   <si>
     <t>Кут зовнішній 90° River Ø125</t>
   </si>
   <si>
     <t>Кут внутрішній 90° River Ø125			 Коричневий, білий,  графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/5290-3-1-1/</t>
+    <t>https://roofer.com.ua/5290-3-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Кут внутрішній 90° River Ø125			</t>
   </si>
   <si>
     <t>Кут зовнішній регульований River Ø125 Коричневий, білий, графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovn-shn-y-regulovaniy-river-125/</t>
+    <t>https://roofer.com.ua/kut-zovn-shn-y-regulovaniy-river-125/</t>
   </si>
   <si>
     <t>Кут зовнішній регульований River Ø125</t>
   </si>
   <si>
     <t>Труба водостічна 3 м.п. River Ø90			 Коричневий, білий, графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodost-chna-3-m-p-river-90/</t>
+    <t>https://roofer.com.ua/truba-vodost-chna-3-m-p-river-90/</t>
   </si>
   <si>
     <t xml:space="preserve">Труба водостічна 3 м.п. River Ø90			</t>
   </si>
   <si>
     <t>З'єднувач водостічної труби River Ø90			 Коричневий, білий, графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/z-dnuvach-vodost-chno-trubi-river-90/</t>
+    <t>https://roofer.com.ua/z-dnuvach-vodost-chno-trubi-river-90/</t>
   </si>
   <si>
     <t xml:space="preserve">З'єднувач водостічної труби River Ø90			</t>
   </si>
   <si>
     <t>Коліно 60° River Ø90			 Коричневий, білий, графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kol-no-60-river-90/</t>
+    <t>https://roofer.com.ua/kol-no-60-river-90/</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно 60° River Ø90			</t>
   </si>
   <si>
     <t>Тримач труби ПВХ River Ø90			 Коричневий, білий, графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trimach-trubi-pvkh-river-90/</t>
+    <t>https://roofer.com.ua/trimach-trubi-pvkh-river-90/</t>
   </si>
   <si>
     <t xml:space="preserve">Тримач труби ПВХ River Ø90			</t>
   </si>
   <si>
     <t>Тримач труби металевий River Ø90			 Коричневий, білий, графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trimach-trubi-metaleviy-river-90/</t>
+    <t>https://roofer.com.ua/trimach-trubi-metaleviy-river-90/</t>
   </si>
   <si>
     <t xml:space="preserve">Тримач труби металевий River Ø90			</t>
   </si>
   <si>
     <t xml:space="preserve">Шпилька L-100 River Ø90			</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-l-100-river-90/</t>
+    <t>https://roofer.com.ua/shpilka-l-100-river-90/</t>
   </si>
   <si>
     <t xml:space="preserve">Шпилька L-160 River Ø90	</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-l-100-river-90-1/</t>
+    <t>https://roofer.com.ua/shpilka-l-100-river-90-1/</t>
   </si>
   <si>
     <t>Шпилька L-200 River Ø90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-l-100-river-90-1-1/</t>
+    <t>https://roofer.com.ua/shpilka-l-100-river-90-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Шпилька L-250 River Ø90 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-l-100-river-90-1-1-1/</t>
+    <t>https://roofer.com.ua/shpilka-l-100-river-90-1-1-1/</t>
   </si>
   <si>
     <t>SITA для пласких покрівель</t>
   </si>
   <si>
+    <t>69715</t>
+  </si>
+  <si>
+    <t>Покрівельна воронка з поліуретану SitaTrendy з ПВХ-фартухом (діаметр 110 мм)</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/</t>
+  </si>
+  <si>
     <t>114848</t>
   </si>
   <si>
     <t>Дренажна решітка SitaDrain Terra 300x300 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/drenazhnaya-reshetka-sitadrain-terra-300x300-mm_1/</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/drenazhnaya-reshetka-sitadrain-terra-300x300-mm_1/</t>
   </si>
   <si>
     <t>69716</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з ПВХ-фартухом і системою обігріву (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/</t>
   </si>
   <si>
     <t>69717</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з притискним фланцем (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/</t>
   </si>
   <si>
     <t>69718</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з притискним фланцем і системою обігріву (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/</t>
   </si>
   <si>
     <t>69719</t>
   </si>
   <si>
     <t>Парапетна воронка з поліуретану SitaEasy з ПВХ-фартухом (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/</t>
   </si>
   <si>
     <t>69720</t>
   </si>
   <si>
     <t>Захист від потрапляння листя SitaEasy</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zashchita-ot-popadaniya-listev-sitaeasy/</t>
+    <t>https://roofer.com.ua/zashchita-ot-popadaniya-listev-sitaeasy/</t>
   </si>
   <si>
     <t>69721</t>
   </si>
   <si>
     <t>Надставний елемент SitaTrendy з ПВХ-фартухом</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/</t>
+    <t>https://roofer.com.ua/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/</t>
   </si>
   <si>
     <t>69722</t>
   </si>
   <si>
     <t>Надставний елемент SitaTrendy з притискним фланцем</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/</t>
+    <t>https://roofer.com.ua/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/</t>
   </si>
   <si>
     <t>69723</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaStandard з ПВХ-фартухом (діаметр 160 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/</t>
   </si>
   <si>
     <t>69724</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaStandard з ПВХ-фартухом і системою обігріву (діаметр 160 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/</t>
   </si>
   <si>
     <t>69729</t>
   </si>
   <si>
     <t>Надставний елемент з алюмінію SitaMore</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nadstavnoy-element-iz-alyuminiya-sitamore/</t>
+    <t>https://roofer.com.ua/nadstavnoy-element-iz-alyuminiya-sitamore/</t>
   </si>
   <si>
     <t>79015</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з бітумним фартухом (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/</t>
   </si>
   <si>
     <t>79017</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з бітумним фартухом і системою обігріву (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
   </si>
   <si>
     <t>79018</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy кутова з ПВХ-фартухом (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/</t>
   </si>
   <si>
     <t>79019</t>
   </si>
   <si>
     <t>Парапетна воронка з поліуретану SitaEasy Go з бітумним фартухом і галтеллю (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/</t>
   </si>
   <si>
     <t>79020</t>
   </si>
   <si>
     <t>Захист від потрапляння листя SitaEasy Go</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zashchita-ot-popadaniya-listev-sitaeasy-go/</t>
+    <t>https://roofer.com.ua/zashchita-ot-popadaniya-listev-sitaeasy-go/</t>
   </si>
   <si>
     <t>79021</t>
   </si>
   <si>
     <t>Випускна труба SitaMore довжиною 500 мм (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/</t>
   </si>
   <si>
     <t>82622</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/</t>
+    <t>https://roofer.com.ua/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/</t>
   </si>
   <si>
     <t>96285</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy кутова з ПВХ-фартухом і системою обігріву (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
   </si>
   <si>
     <t>122026</t>
   </si>
   <si>
     <t>Парапетна воронка з поліуретану SitaEasy, DN 100, з фартухом Flagon EP/S FPO</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/</t>
+    <t>https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/</t>
   </si>
   <si>
     <t>122081</t>
   </si>
   <si>
     <t>Випускна труба SitaMore довжиною 500 мм (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vipuskna-truba-sitamore-dovzhinoyu-500-mm-dametr-75-mm/</t>
+    <t>https://roofer.com.ua/vipuskna-truba-sitamore-dovzhinoyu-500-mm-dametr-75-mm/</t>
   </si>
   <si>
     <t>122082</t>
   </si>
   <si>
     <t>Випускна труба SitaMore довжиною 1000 мм (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/</t>
   </si>
   <si>
     <t>125003</t>
   </si>
   <si>
     <t>Універсальна парапетно-покрівельна аварійна воронка з поліуретану SitaEasy Plus з ПВХ фартухом (діаметр 110 мм) висота 105 мм.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/</t>
+    <t>https://roofer.com.ua/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/</t>
   </si>
   <si>
     <t>129734</t>
   </si>
   <si>
     <t>Надставний елемент із поліуретану SitaTrendy з бітумним фартухом, висотою 320 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/</t>
+    <t>https://roofer.com.ua/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/</t>
   </si>
   <si>
     <t>82064</t>
   </si>
   <si>
     <t>Балконна/терасна воронка з поліуретану Sita Compact кутова з ПВХ-фартухом (діаметр 50 мм).</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/</t>
+    <t>https://roofer.com.ua/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/</t>
   </si>
   <si>
     <t>87798</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy кутова з ПВХ-фартухом і системою обігріву (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/</t>
   </si>
   <si>
     <t>90378</t>
   </si>
   <si>
     <t>Надставний елемент із поліуретану SitaStandard з ПВХ- фартухом, висота 520 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/</t>
+    <t>https://roofer.com.ua/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/</t>
   </si>
   <si>
     <t>103154</t>
   </si>
   <si>
     <t>Парапетна воронка з поліуретану SitaEasy з ПВХ-фартухом (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/</t>
   </si>
   <si>
     <t>111864</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з ПВХ-фартухом і системою обігріву (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/</t>
+    <t>https://roofer.com.ua/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/</t>
   </si>
   <si>
     <t>112581</t>
   </si>
   <si>
     <t>Терасна/балконна воронка з поліуретану SitaCompact кутова з ПВХ-фартухом (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/</t>
   </si>
   <si>
     <t>122270</t>
   </si>
   <si>
     <t>Манжет SitaMore для обігріву воронки</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/manzhet-sitamore-dlya-obogreva-voronki/</t>
+    <t>https://roofer.com.ua/manzhet-sitamore-dlya-obogreva-voronki/</t>
   </si>
   <si>
     <t>124923</t>
   </si>
   <si>
     <t>Аератор SitaVent з поліуретану, утеплений, з ввареним з'єднувальним ПВХ фартухом, дощовідводом, кільцем ущільнювача і ковпачком DN 100, висота 400 мм.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/aerator-sitavent-iz-poliuretana-uteplennyy-s-vvarennym-soedinitelnym-pvkh-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/</t>
+    <t>https://roofer.com.ua/aerator-sitavent-iz-poliuretana-uteplennyy-s-vvarennym-soedinitelnym-pvkh-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/</t>
   </si>
   <si>
     <t>129732</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з ТПО Flagon EP/S фартухом і системою обігріву (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
   </si>
   <si>
     <t>129733</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з ТПО Flagon EP/S фартухом (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/</t>
   </si>
   <si>
     <t>129735</t>
   </si>
   <si>
     <t>Ремонтна воронка з поліуретану SitaSani 95 з ПВХ фартухом, (діаметр 100-140 мм), висота 550 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/</t>
+    <t>https://roofer.com.ua/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/</t>
   </si>
   <si>
     <t>165384</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy кутова з бітумним фартухом і системою обігріву (діаметр 110 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/</t>
   </si>
   <si>
     <t>177458</t>
   </si>
   <si>
     <t>Аератор SitaVent із поліуретану, утеплений, із ввареним з'єднувальним бітумним фартухом, дощовідводом, кільцем ущільнювача і ковпачком DN 100, висота 400 мм.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/</t>
+    <t>https://roofer.com.ua/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/</t>
   </si>
   <si>
     <t>177460</t>
   </si>
   <si>
     <t>Ремонтна воронка з поліуретану SitaSani 90 з ПВХ фартухом, (діаметр 98-107 мм), висотою 550 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/</t>
+    <t>https://roofer.com.ua/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/</t>
   </si>
   <si>
     <t>201889</t>
   </si>
   <si>
     <t>Терасна насадка SitaCompact з дренажним кільцем, з решіткою з нержавіючої сталі 100 x 100 мм. Висота 65-105 мм.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/</t>
+    <t>https://roofer.com.ua/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/</t>
   </si>
   <si>
     <t>205626</t>
   </si>
   <si>
     <t>Балконна / Терасна воронка з поліуретану SitaCompact вертикальна з бітумним фартухом (діаметр 50 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/</t>
+    <t>https://roofer.com.ua/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/</t>
   </si>
   <si>
     <t>207706</t>
   </si>
   <si>
     <t>Парапетна воронка з поліуретану SitaEasy Go з бітумним фартухом і галтеллю (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/</t>
   </si>
   <si>
     <t>207707</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy з ПВХ фартухом (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/</t>
   </si>
   <si>
     <t>207708</t>
   </si>
   <si>
     <t>Ремонтна лійка з поліуретану SitaSani 95 з Бітумним фартухом, (діаметр 100-140 мм), висотою 550 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/</t>
+    <t>https://roofer.com.ua/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/</t>
   </si>
   <si>
     <t>208395</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy кутова з бітумним фартухом (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/</t>
   </si>
   <si>
     <t>208396</t>
   </si>
   <si>
     <t>Покрівельна воронка з поліуретану SitaTrendy кутова з бітумним фартухом і системою обігріву (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/</t>
   </si>
   <si>
     <t>208397</t>
   </si>
   <si>
     <t>Балконна насадка SitaMini, з решіткою з нержавіючої сталі 100 x 100 мм. Висота 30-80 мм.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/</t>
+    <t>https://roofer.com.ua/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/</t>
   </si>
   <si>
     <t>208398</t>
   </si>
   <si>
     <t>Балконна / Терасна воронка з поліуретану SitaCompact вертикальна з ПВХ фартухом (діаметр 75 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/</t>
+    <t>https://roofer.com.ua/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/</t>
   </si>
   <si>
     <t>Hauraton</t>
   </si>
   <si>
     <t>22691</t>
   </si>
   <si>
     <t>Верхня частина для точкового дренажу HAURATON Recyfix Point 30/30</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/verkhnyaya-chast-dlya-tochechnogo-drenazha-hauraton-recyfix-point-3030/</t>
+    <t>https://roofer.com.ua/verkhnyaya-chast-dlya-tochechnogo-drenazha-hauraton-recyfix-point-3030/</t>
   </si>
   <si>
     <t>80005</t>
   </si>
   <si>
     <t>Точковий дренаж HAURATON Recyfix Point 30/30 Recyfix Point 30/30</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/tochechniy-drenazh-hauraton-recyfix-point-3030/</t>
+    <t>https://roofer.com.ua/tochechniy-drenazh-hauraton-recyfix-point-3030/</t>
   </si>
   <si>
     <t>96249</t>
   </si>
   <si>
     <t>Комплект аксесуарів: глухі заглушки (2шт.), кошик для крупного сміття, вертик. випуск (адаптер DN70/100), гідрозатвор</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/komplekt-aksesuarv-glukh-zaglushki-2sht-korzina-dlya-krupnogo-smttya-vertik-vipusk-adapter-dn70100-gdrozatvor/</t>
+    <t>https://roofer.com.ua/komplekt-aksesuarv-glukh-zaglushki-2sht-korzina-dlya-krupnogo-smttya-vertik-vipusk-adapter-dn70100-gdrozatvor/</t>
   </si>
   <si>
     <t>TOP Hauraton</t>
   </si>
   <si>
     <t>16076</t>
   </si>
   <si>
     <t>Лоток HAURATON TOP 90 (134х 95х 1000), PE-PP (сірий), з решіткою РЕ-РР щілиною (поздовжня щілина), кл. А15, 1м.п.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/</t>
+    <t>https://roofer.com.ua/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/</t>
   </si>
   <si>
     <t>28243</t>
   </si>
   <si>
     <t>Лоток HAURATON TOP Х (119 х 89 х 1000), PE-PP (чорний) з оцинк. решіткою щілиною (SW 9мм), кл. CAR TRAFFIC, 1м.п.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/</t>
+    <t>https://roofer.com.ua/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/</t>
   </si>
   <si>
     <t>28244</t>
   </si>
   <si>
     <t>Лоток HAURATON TOP Х (119 х 89 х 1000), PE-PP (чорний) з решіткою PP-copo прямокут. відсік (MW 8/21), кл. CAR TRAFFIC.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/</t>
+    <t>https://roofer.com.ua/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/</t>
   </si>
   <si>
     <t>28245</t>
   </si>
   <si>
     <t>Комплект аксесуарів HAURATON TOP Х для чорного лотка: 2 глухі заглушки і вертикальний випуск.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/</t>
+    <t>https://roofer.com.ua/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/</t>
   </si>
   <si>
     <t>28246</t>
   </si>
   <si>
     <t>Кутовий з'єднувальний елемент HAURATON TOP Х  (137 х 125 х 137), РЕ-РР (чорний) з решіткою PP -copo</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/</t>
+    <t>https://roofer.com.ua/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/</t>
   </si>
   <si>
     <t>28520</t>
   </si>
   <si>
     <t>Комплект аксесуарів 2: глухі заглушки (2 шт.), вертик. випуск, корзина для сміття та гідрозатвор</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/</t>
+    <t>https://roofer.com.ua/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/</t>
   </si>
   <si>
     <t>Водостік Nicoll</t>
   </si>
   <si>
     <t>Коричневий, білий, бежевий</t>
   </si>
   <si>
     <t>ЗАГЛУШКА жолоба ліва/права "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29"</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zhyoloba-lyevayapravaya-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/zaglushka-zhyoloba-lyevayapravaya-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>ЖОЛОБ ВОДОПРОВІДНИЙ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" 4 м.п Коричневый,Бежевый, Белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhyolob-vodostochnyy-nicollfrantsiyasistyema-29-/</t>
+    <t>https://roofer.com.ua/zhyolob-vodostochnyy-nicollfrantsiyasistyema-29-/</t>
   </si>
   <si>
     <t>ТРУБА СХІДНА "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" 4м.п Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/1388/</t>
+    <t>https://roofer.com.ua/1388/</t>
   </si>
   <si>
     <t>ВОРОНКА КОМПЕНСУЮЧА D80, D100 "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" D80, коричневий, бежевий, білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/1389/</t>
+    <t>https://roofer.com.ua/1389/</t>
   </si>
   <si>
     <t>ВОРОНКА КОМПЕНСУЮЧА D80, D100 "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" D100, коричневий, бежевий, білий</t>
   </si>
   <si>
     <t>МУФТА ЖОЛОБА "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневый, Белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-zhyeloba-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/mufta-zhyeloba-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>КУТ РИНВИ 95-175 ЗОВНІШНІЙ/ВНУТРІШНІЙ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zhyoloba-135-naruzhnyy-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/ugol-zhyoloba-135-naruzhnyy-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>КУТ ЖОЛОБА 90 ЗОВНІШНІЙ/ВНУТРІШНІЙ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zhyoloba-90-naruzhnyy-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/ugol-zhyoloba-90-naruzhnyy-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>КУТ ЖОЛОБА 135 ВНУТРІШНІЙ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневый, Бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zhyoloba-135-vnutryenniy-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/ugol-zhyoloba-135-vnutryenniy-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>КУТ ЖОЛОБА 90 ВНУТРІШНІЙ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zhyoloba-90-vnutryenniy-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/ugol-zhyoloba-90-vnutryenniy-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>КРОНШТЕЙН ЖОЛОБА "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневій, бежевій, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshtyeyn-zhyeloba-nicollfrantsiyasistyema-29-/</t>
+    <t>https://roofer.com.ua/kronshtyeyn-zhyeloba-nicollfrantsiyasistyema-29-/</t>
   </si>
   <si>
     <t>Кронштейн труби NICOLL (ФРАНЦІЯ), СИСТЕМА 29 D80, коричневий, Бежевий, білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-truby-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/kronshteyn-truby-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>Кронштейн труби NICOLL (ФРАНЦІЯ), СИСТЕМА 29 D100, коричневий, Бежевий, білий</t>
   </si>
   <si>
     <t>МУФТА ТРУБИ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" D80 Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-truby-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/mufta-truby-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>ВІДВЕДЕННЯ 45 D-80 "NICOLL" СИСТЕМА "29" (ФРАНЦІЯ) Коричневый,бежевый,белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-45-d-80-nicollsistyema-29-frantsiya/</t>
+    <t>https://roofer.com.ua/otvod-45-d-80-nicollsistyema-29-frantsiya/</t>
   </si>
   <si>
     <t>ВІДВЕДЕННЯ 87° D-80 УНІВЕРСАЛЬНИЙ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-87-d-80-univyersalnyy-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/otvod-87-d-80-univyersalnyy-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>ВІДВЕДЕННЯ 45°; 67° D-100 "NICOLL"(ФРАНЦІЯ), СИСТЕМА "29" Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-45-67-d-100-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/otvod-45-67-d-100-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>Коричневий. бежевий, білий</t>
   </si>
   <si>
     <t>ВІДВЕДЕННЯ ЗЛИВНИЙ D-80; D-100 "NICOLL" СИСТЕМА "29" ОВАЦІЯ (ФРАНЦІЯ) D80 Коричневий, Бежевий, Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-slivnoy-nicollsistyema-29-ovatsiyafrantsiya/</t>
+    <t>https://roofer.com.ua/otvod-slivnoy-nicollsistyema-29-ovatsiyafrantsiya/</t>
   </si>
   <si>
     <t xml:space="preserve">ВІДВЕДЕННЯ ЗЛИВНИЙ D-80; D-100 "NICOLL" СИСТЕМА "29" ОВАЦІЯ (ФРАНЦІЯ) D100 Коричневий, Бежевий, Білий </t>
   </si>
   <si>
     <t>КРОНШТЕЙН ЖОЛОБА ПРИХОВАНИЙ "NICOLL" (ФРАНЦІЯ), СИСТЕМА "29" Коричневый, бежевый, белый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshtyeyn-zhyeloba-skrytyy-nicollfrantsiyasistyema-29/</t>
+    <t>https://roofer.com.ua/kronshtyeyn-zhyeloba-skrytyy-nicollfrantsiyasistyema-29/</t>
   </si>
   <si>
     <t>Напівкругла тип 25 115\80</t>
   </si>
   <si>
     <t>Водостік REGENAU</t>
   </si>
   <si>
+    <t>118990</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 80 L100 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166084</t>
+  </si>
+  <si>
+    <t>З'єднувач труби Regenau 100 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-truby-regenau-100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>118979</t>
+  </si>
+  <si>
+    <t>Заглушка жолоба Regenau 125 коричнева</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-regenau-125-korichnevaya/</t>
+  </si>
+  <si>
+    <t>166069</t>
+  </si>
+  <si>
+    <t>Злив Regenau 80 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sliv-regenau-80-korichnevyy/</t>
+  </si>
+  <si>
+    <t>118968</t>
+  </si>
+  <si>
+    <t>Жолоб Regenau 3м 125 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-regenau-3m-125-grafit/</t>
+  </si>
+  <si>
+    <t>166056</t>
+  </si>
+  <si>
+    <t>Коліно 67,5° Regenau 80 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-675-regenau-80-grafit/</t>
+  </si>
+  <si>
+    <t>166047</t>
+  </si>
+  <si>
+    <t>Труба водостічна 3м Regenau 100 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-vodostochnaya-3m-regenau-100-grafit/</t>
+  </si>
+  <si>
+    <t>118975</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 80 L220 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-220-grafit/</t>
+  </si>
+  <si>
+    <t>118962</t>
+  </si>
+  <si>
+    <t>Заглушка жолоба Regenau 125 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-regenau-125-grafit/</t>
+  </si>
+  <si>
+    <t>166053</t>
+  </si>
+  <si>
+    <t>Лійка Regenau 125/100 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/leyka-regenau-125100-grafit/</t>
+  </si>
+  <si>
+    <t>118953</t>
+  </si>
+  <si>
+    <t>Тримач ринви Regenau пласт. 125 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zhyoloba-regenau-plast-125-belyy/</t>
+  </si>
+  <si>
+    <t>166090</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 100 L 160 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-160-korichnevyy/</t>
+  </si>
+  <si>
+    <t>118988</t>
+  </si>
+  <si>
+    <t>Тримач ринви Regenau метал. 125 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166079</t>
+  </si>
+  <si>
+    <t>З'єднувач труби Regenau 80 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-truby-regenau-80-belyy/</t>
+  </si>
+  <si>
+    <t>118958</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 80 L220 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-220-belyy/</t>
+  </si>
+  <si>
+    <t>118948</t>
+  </si>
+  <si>
+    <t>Кут ринви Regenau 90° 125 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-regenau-90-125-belyy/</t>
+  </si>
+  <si>
+    <t>118992</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 80 L220 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l220-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166074</t>
+  </si>
+  <si>
+    <t>Графітовий трійник Regenau 80 67,5°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/troynik-675-regenau-80-grafit/</t>
+  </si>
+  <si>
+    <t>118972</t>
+  </si>
+  <si>
+    <t>Тримач ринви Regenau метал. малий 125 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zheloba-regenau-metal-malyy-125-grafit/</t>
+  </si>
+  <si>
+    <t>166062</t>
+  </si>
+  <si>
+    <t>Коліно 87,5° Regenau 80 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-875-regenau-80-grafit/</t>
+  </si>
+  <si>
+    <t>166085</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 100 L 100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-100-belyy/</t>
+  </si>
+  <si>
+    <t>166057</t>
+  </si>
+  <si>
+    <t>Коліно 67.5° Regenau 80 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-675-regenau-80-korichnevyy/</t>
+  </si>
+  <si>
+    <t>118956</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 80 L100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-100-belyy/</t>
+  </si>
+  <si>
+    <t>166093</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 100 L 220 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166066</t>
+  </si>
+  <si>
+    <t>Коліно 87.5° Regenau 100 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-875-regenau-100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>118965</t>
+  </si>
+  <si>
+    <t>Кут ринви Regenau 90° 125 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-regenau-90-125-grafit/</t>
+  </si>
+  <si>
+    <t>166054</t>
+  </si>
+  <si>
+    <t>Лійка Regenau 125/100 коричнева</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/leyka-regenau-125100-korichnevaya/</t>
+  </si>
+  <si>
+    <t>166091</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 100 L 220 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-220-belyy/</t>
+  </si>
+  <si>
+    <t>166080</t>
+  </si>
+  <si>
+    <t>З'єднувач труби Regenau 80 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-truby-regenau-80-grafit/</t>
+  </si>
+  <si>
+    <t>166050</t>
+  </si>
+  <si>
+    <t>Лійка Regenau 125/80 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/leyka-regenau-12580-grafit/</t>
+  </si>
+  <si>
+    <t>118949</t>
+  </si>
+  <si>
+    <t>Кут ринви Regenau регульований 60°-160° 125 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-regenau-reguliruemyy-60-160-125-belyy/</t>
+  </si>
+  <si>
+    <t>166043</t>
+  </si>
+  <si>
+    <t>Труба водостічна 3м Regenau 80 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-vodostchna-3m-regenau-80-bliy/</t>
+  </si>
+  <si>
+    <t>166088</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 100 L 160 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-160-belyy/</t>
+  </si>
+  <si>
+    <t>118985</t>
+  </si>
+  <si>
+    <t>Жолоб 3м Regenau 125 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-3m-regenau-125-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166075</t>
+  </si>
+  <si>
+    <t>Трійник 67.5° Regenau 80 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/troynik-675-regenau-80-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166063</t>
+  </si>
+  <si>
+    <t>Коліно 87.5° Regenau 80 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-875-regenau-80-korichnevyy/</t>
+  </si>
+  <si>
+    <t>118943</t>
+  </si>
+  <si>
+    <t>Муфта желоба Regenau 125 біла</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-regenau-125-belyy/</t>
+  </si>
+  <si>
+    <t>118982</t>
+  </si>
+  <si>
+    <t>Кут ринви Regenau 90° 125 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-regenau-90-125-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166070</t>
+  </si>
+  <si>
+    <t>Злив Regenau 100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sliv-regenau-100-belyy/</t>
+  </si>
+  <si>
+    <t>118970</t>
+  </si>
+  <si>
+    <t>Тримач ринви Regenau пласт. 125 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zheloba-regenau-plast-125-grafit/</t>
+  </si>
+  <si>
+    <t>166058</t>
+  </si>
+  <si>
+    <t>Коліно 67.5° Regenau 100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-675-regenau-100-beloe/</t>
+  </si>
+  <si>
+    <t>166067</t>
+  </si>
+  <si>
+    <t>Злив Regenau 80 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sliv-regenau-80-belyy/</t>
+  </si>
+  <si>
     <t>118954</t>
   </si>
   <si>
     <t>Тримач ринви Regenau метал. 125 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-metal-125-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-125-belyy/</t>
   </si>
   <si>
     <t>166045</t>
   </si>
   <si>
     <t>Труба водостічна 3м Regenau 80 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-80-korichnevaya/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-3m-regenau-80-korichnevaya/</t>
   </si>
   <si>
     <t>118989</t>
   </si>
   <si>
     <t>Тримач ринви Regenau метал. малий 125 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/</t>
   </si>
   <si>
     <t>166081</t>
   </si>
   <si>
     <t>З'єднувач труби Regenau 80 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-regenau-80-korichnevyy/</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/ru/sliv-regenau-80-belyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-regenau-80-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166051</t>
+  </si>
+  <si>
+    <t>Лійка Regenau 125/80 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/leyka-regenau-12580-korichnevaya/</t>
   </si>
   <si>
     <t>166076</t>
   </si>
   <si>
     <t>Трійник 67.5° Regenau 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-675-regenau-100-belyy/</t>
+    <t>https://roofer.com.ua/troynik-675-regenau-100-belyy/</t>
   </si>
   <si>
     <t>118973</t>
   </si>
   <si>
     <t>Тримач труби Regenau метал. 80 L100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-100-grafit/</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/ru/leyka-regenau-12580-korichnevaya/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-100-grafit/</t>
+  </si>
+  <si>
+    <t>166086</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 100 L 100 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-100-grafit/</t>
+  </si>
+  <si>
+    <t>166071</t>
+  </si>
+  <si>
+    <t>Злив Regenau 100 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sliv-regenau-100-grafit/</t>
   </si>
   <si>
     <t>118971</t>
   </si>
   <si>
     <t>Тримач ринви Regenau метал. 125 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-regenau-metal-125-grafit/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-regenau-metal-125-grafit/</t>
   </si>
   <si>
     <t>166059</t>
   </si>
   <si>
     <t>Коліно 67,5° Regenau 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-675-regenau-100-grafit/</t>
+    <t>https://roofer.com.ua/koleno-675-regenau-100-grafit/</t>
   </si>
   <si>
     <t>118957</t>
   </si>
   <si>
     <t>Тримач труби Regenau метал. 80 L160 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-160-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-160-belyy/</t>
   </si>
   <si>
     <t>166048</t>
   </si>
   <si>
     <t>Труба водостічна 3м Regenau 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-100-korichnevaya/</t>
-[...17 lines deleted...]
-    <t>https://roofer.com.ua/ru/sliv-regenau-100-grafit/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-3m-regenau-100-korichnevaya/</t>
+  </si>
+  <si>
+    <t>166082</t>
+  </si>
+  <si>
+    <t>З'єднувач труби Regenau 100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-truby-regenau-100-belyy/</t>
+  </si>
+  <si>
+    <t>118977</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви Regenau 125 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-regenau-125-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166055</t>
+  </si>
+  <si>
+    <t>Коліно 67.5° Regenau 80 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-675-regenau-80-belyy/</t>
   </si>
   <si>
     <t>166092</t>
   </si>
   <si>
     <t>Тримач труби Regenau метал. 100 L 220 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-100-l-220-grafit/</t>
-[...26 lines deleted...]
-    <t>https://roofer.com.ua/ru/koleno-675-regenau-80-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-220-grafit/</t>
+  </si>
+  <si>
+    <t>166064</t>
+  </si>
+  <si>
+    <t>Коліно 87.5° Regenau 100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-875-regenau-100-belyy/</t>
+  </si>
+  <si>
+    <t>118960</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви Regenau 125 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zhyoloba-regenau-125-grafit/</t>
+  </si>
+  <si>
+    <t>118951</t>
+  </si>
+  <si>
+    <t>Жолоб Regenau 3м 125 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-regenau-3m-125-belyy/</t>
   </si>
   <si>
     <t>118987</t>
   </si>
   <si>
     <t>Тримач ринви Regenau пласт. 125 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/</t>
   </si>
   <si>
     <t>166077</t>
   </si>
   <si>
     <t xml:space="preserve">Трійник Regenau 100  67,5° графітовий </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-675-regenau-100-grafit/</t>
-[...26 lines deleted...]
-    <t>https://roofer.com.ua/ru/zhelob-regenau-3m-125-belyy/</t>
+    <t>https://roofer.com.ua/troynik-675-regenau-100-grafit/</t>
+  </si>
+  <si>
+    <t>118945</t>
+  </si>
+  <si>
+    <t>Заглушка ринви Regenau 125 біла</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-regenau-125-belaya/</t>
+  </si>
+  <si>
+    <t>118991</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 80 L160 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l160-korichnevyy/</t>
+  </si>
+  <si>
+    <t>118983</t>
+  </si>
+  <si>
+    <t>Кут ринви регульований Regenau 60°-160° 125 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-regenau-reguliruemyy-60-160-125-korichnevyy/</t>
   </si>
   <si>
     <t>166072</t>
   </si>
   <si>
     <t>Злив Regenau 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/sliv-regenau-100-korichnevyy/</t>
+    <t>https://roofer.com.ua/sliv-regenau-100-korichnevyy/</t>
   </si>
   <si>
     <t>166060</t>
   </si>
   <si>
     <t>Коліно 67.5° Regenau 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-675-regenau-100-korichnevyy/</t>
-[...26 lines deleted...]
-    <t>https://roofer.com.ua/ru/ugol-regenau-reguliruemyy-60-160-125-korichnevyy/</t>
+    <t>https://roofer.com.ua/koleno-675-regenau-100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>166083</t>
+  </si>
+  <si>
+    <t>З'єднувач труби Regenau 100 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-truby-regenau-100-grafit/</t>
+  </si>
+  <si>
+    <t>166068</t>
+  </si>
+  <si>
+    <t>Злив Regenau 80 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/sliv-regenau-80-grafit/</t>
+  </si>
+  <si>
+    <t>118966</t>
+  </si>
+  <si>
+    <t>Кут ринви регульований Regenau 60°-160° 125 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-regenau-reguliruemyy-60-160-125-grafit/</t>
   </si>
   <si>
     <t>118955</t>
   </si>
   <si>
     <t>Тримач ринви Regenau метал. малий 125 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/</t>
   </si>
   <si>
     <t>166046</t>
   </si>
   <si>
     <t>Труба водостічна 3м Regenau 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-100-belaya/</t>
-[...26 lines deleted...]
-    <t>https://roofer.com.ua/ru/ugol-regenau-reguliruemyy-60-160-125-grafit/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-3m-regenau-100-belaya/</t>
+  </si>
+  <si>
+    <t>166065</t>
+  </si>
+  <si>
+    <t>Коліно 87,5° Regenau 100 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-875-regenau-100-grafit/</t>
+  </si>
+  <si>
+    <t>166052</t>
+  </si>
+  <si>
+    <t>Лійка Regenau 125/100 біла</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/leyka-regenau-125100-belaya/</t>
   </si>
   <si>
     <t>166044</t>
   </si>
   <si>
     <t>Труба водостічна 3м Regenau 80 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-80-grafit/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-3m-regenau-80-grafit/</t>
   </si>
   <si>
     <t>166089</t>
   </si>
   <si>
     <t>Тримач труби Regenau метал. 100 L 160 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-100-l-160-grafit/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-160-grafit/</t>
   </si>
   <si>
     <t>166078</t>
   </si>
   <si>
     <t>Трійник 67.5° Regenau 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-675-regenau-100-korichnevyy/</t>
+    <t>https://roofer.com.ua/troynik-675-regenau-100-korichnevyy/</t>
   </si>
   <si>
     <t>118974</t>
   </si>
   <si>
     <t>Тримач труби Regenau метал. 80 L160 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-160-grafit/</t>
-[...17 lines deleted...]
-    <t>https://roofer.com.ua/ru/leyka-regenau-125100-belaya/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-160-grafit/</t>
+  </si>
+  <si>
+    <t>166049</t>
+  </si>
+  <si>
+    <t>Лійка Regenau 125/80 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/leyka-regenau-12580-belaya/</t>
+  </si>
+  <si>
+    <t>166087</t>
+  </si>
+  <si>
+    <t>Тримач труби Regenau метал. 100 L 100 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-100-korichnevyy/</t>
   </si>
   <si>
     <t>166073</t>
   </si>
   <si>
     <t>Трійник 67.5° Regenau 80 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-675-regenau-80-belyy/</t>
+    <t>https://roofer.com.ua/troynik-675-regenau-80-belyy/</t>
   </si>
   <si>
     <t>166061</t>
   </si>
   <si>
     <t>Коліно 87.5° Regenau 80 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-875-regenau-80-belyy/</t>
-[...386 lines deleted...]
-    <t>https://roofer.com.ua/ru/sliv-regenau-100-belyy/</t>
+    <t>https://roofer.com.ua/koleno-875-regenau-80-belyy/</t>
   </si>
   <si>
     <t>Водостік Альта-Профіль</t>
   </si>
   <si>
     <t>VSAP01</t>
   </si>
   <si>
     <t>Ринва ПВХ Альта-Профіль Еліт 125/95 3м Білий, Коричневий, Графітовий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-pvkh-alta-profil-standart-74-mm/</t>
+    <t>https://roofer.com.ua/zhelob-pvkh-alta-profil-standart-74-mm/</t>
   </si>
   <si>
     <t>VSAP17</t>
   </si>
   <si>
     <t>Ринва ПВХ Альта-Профіль Еліт 125/95 3м Коричневий, Графітовий</t>
   </si>
   <si>
     <t>Труба водостічна ПВХ Альта-Профіль Еліт 125/95 3м Біла, Коричнева, графітова</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostchna-pvkh-3m-alta-profil/</t>
+    <t>https://roofer.com.ua/truba-vodostchna-pvkh-3m-alta-profil/</t>
   </si>
   <si>
     <t>VSAP03</t>
   </si>
   <si>
     <t>Труба водостічна з муфтою ПВХ Альта-Профіль Еліт 125/95 3м Білий, Коричневий, Графітовий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostchna-z-muftoyu-pvkh-3m-alta-profil/</t>
+    <t>https://roofer.com.ua/truba-vodostchna-z-muftoyu-pvkh-3m-alta-profil/</t>
   </si>
   <si>
     <t>VSAP18</t>
   </si>
   <si>
     <t>Труба водостічна з муфтою ПВХ Альта-Профіль Еліт 125/95 3м Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP04</t>
   </si>
   <si>
     <t>Муфта ринви ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-rinvi-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/mufta-rinvi-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP19</t>
   </si>
   <si>
     <t>Муфта ринви ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP05</t>
   </si>
   <si>
     <t>Заглушка ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/zaglushka-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP20</t>
   </si>
   <si>
     <t>Заглушка ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP06</t>
   </si>
   <si>
     <t>Кут ринви 90° ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-rinvi-90-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/kut-rinvi-90-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP21</t>
   </si>
   <si>
     <t>Кут ринви 90° ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP07</t>
   </si>
   <si>
     <t>Кут ринви 120°-145° ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-rinvi-120-145-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/kut-rinvi-120-145-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP22</t>
   </si>
   <si>
     <t>Кут ринви 120°-145° ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP08</t>
   </si>
   <si>
     <t>Воронка 82мм ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-82mm-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/voronka-82mm-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP23</t>
   </si>
   <si>
     <t>Воронка 82мм ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP09</t>
   </si>
   <si>
     <t>Муфта труби ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-trubi-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/mufta-trubi-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP24</t>
   </si>
   <si>
     <t>Муфта труби ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP10</t>
   </si>
   <si>
     <t>Коліно труби 67° ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-trubi-67-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/kolno-trubi-67-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP25</t>
   </si>
   <si>
     <t>Коліно труби 67° ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP11</t>
   </si>
   <si>
     <t>Коліно труби 45° ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-trubi-45-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/kolno-trubi-45-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP26</t>
   </si>
   <si>
     <t>Коліно труби 45° ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP12</t>
   </si>
   <si>
     <t>Злив труби ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zliv-trubi-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/zliv-trubi-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP27</t>
   </si>
   <si>
     <t>Злив труби ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP13</t>
   </si>
   <si>
     <t>Кронштейн ринви ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP28</t>
   </si>
   <si>
     <t>Кронштейн ринви ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP14</t>
   </si>
   <si>
     <t>Хомут труби ПВХ Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/khomut-trubi-pvkh-alta-profil/</t>
+    <t>https://roofer.com.ua/khomut-trubi-pvkh-alta-profil/</t>
   </si>
   <si>
     <t>VSAP29</t>
   </si>
   <si>
     <t>Хомут труби ПВХ Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP15</t>
   </si>
   <si>
     <t>Кронштейн ринви метал Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-metal-alta-profil/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-metal-alta-profil/</t>
   </si>
   <si>
     <t>VSAP30</t>
   </si>
   <si>
     <t>Кронштейн ринви метал Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP16</t>
   </si>
   <si>
     <t>Хомут труби метал L 160 Альта-Профіль Еліт 125/95 Білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/khomut-trubi-metal-l-160-alta-profil/</t>
+    <t>https://roofer.com.ua/khomut-trubi-metal-l-160-alta-profil/</t>
   </si>
   <si>
     <t>VSAP31</t>
   </si>
   <si>
     <t>Хомут труби метал L 160 Альта-Профіль Еліт 125/95 Коричневий, Графітовий</t>
   </si>
   <si>
     <t>VSAP32</t>
   </si>
   <si>
     <t>Шпилька метал L 160 Альта-Профіль Коричневый, Графитовый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-metal-l-160-alta-profil/</t>
+    <t>https://roofer.com.ua/shpilka-metal-l-160-alta-profil/</t>
   </si>
   <si>
     <t>VSAP33</t>
   </si>
   <si>
     <t>Розпірний дюбель KPR - 12х140 Альта-Профіль Коричневый, Графитовый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/rozprniy-dyubel-kpr---12kh140-alta-profil/</t>
+    <t>https://roofer.com.ua/rozprniy-dyubel-kpr---12kh140-alta-profil/</t>
   </si>
   <si>
     <t>VSAP34</t>
   </si>
   <si>
     <t>Шпилька метал L 220 Альта-Профіль Коричневый, Графитовый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-metal-l-220-alta-profil/</t>
+    <t>https://roofer.com.ua/shpilka-metal-l-220-alta-profil/</t>
   </si>
   <si>
     <t>VSAP35</t>
   </si>
   <si>
     <t>Розпірний дюбель KPR - 12х200 Альта-Профіль Коричневий, Графітовий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/rozprniy-dyubel-kpr---12kh200-alta-profil/</t>
+    <t>https://roofer.com.ua/rozprniy-dyubel-kpr---12kh200-alta-profil/</t>
   </si>
   <si>
     <t>VSAP36</t>
   </si>
   <si>
     <t>Гайка M8 Альта-Профіль Коричневый, Графитовый</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gayka-m8-alta-profil/</t>
+    <t>https://roofer.com.ua/gayka-m8-alta-profil/</t>
   </si>
   <si>
     <t>Водостік BRYZA</t>
   </si>
   <si>
+    <t>Кут внутрішній/зовнішній 90 градусів, BRIZA 150мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-gradusov-1-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Труба водостічна 90 мм BRIZA (3 м) </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-vodostochnaya-90-mm-3-m-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн ринви зігнутий металевий BRYZA 150 мм  </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zheloba-125-mm-izognutyy-1-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн ринви BRIZA 100 мм ПВХ </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zheloba-pvkh-1/</t>
+  </si>
+  <si>
+    <t>Ринва  BRYZA 150мм, 3м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-3m125mm-2/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лійка BRIZA 125 мм </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/voronka-zheloba-125-mm-1/</t>
+  </si>
+  <si>
+    <t>Кут довільний/ регульований 120-145 градусів, BRIZA 100 мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-vneshniy-reguliruemyy-120-145-gradusov-1/</t>
+  </si>
+  <si>
+    <t>Ринва BRYZA 3м/125мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-3m125mm/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лійка BRYZA 150 мм </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/voronka-zheloba-125-mm-1-1/</t>
+  </si>
+  <si>
+    <t>Заглушка ринви BRIZA100 мм права/ліва</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-125-mm-pravayalevaya-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Труба водостічна BRIZA 110 мм (3 м) </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-vodostochnaya-90-mm-3-m-1-1/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Муфта ринви BRIZA 150 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-zheloba-1-1/</t>
+    <t>https://roofer.com.ua/mufta-zheloba-1-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн ринви BRIZA 150 мм ПВХ  </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zheloba-pvkh-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви прямий метал BRIZA 100 мм  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-pryamoy-metallicheskiy-1/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-pvkh-1-1/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-pryamoy-metallicheskiy-1/</t>
+  </si>
+  <si>
+    <t>Ринва BRYZA 3м/100мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-3m125mm-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Кут ринви довільний/регульований BRIZA 120-145 градусів, 150 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-reguliruemyy-120-145-gradusov-1-1/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-reguliruemyy-120-145-gradusov-1-1/</t>
   </si>
   <si>
     <t>Кут внутрішній/зовнішній  90 градусів, BRIZA 100мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradusov-1/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/zhelob-3m125mm-1/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-gradusov-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка ринви BRYZA 150 мм права/ліва </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-125-mm-pravayalevaya-1-1/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-125-mm-pravayalevaya-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви зігнутий метал BRIZA 100 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-125-mm-izognutyy-1/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/zhelob-3m125mm-2/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-125-mm-izognutyy-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн ринви прямий металевий BRIZA 150 мм </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-zheloba-pryamoy-metallicheskiy-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Муфта ринви BRIZA 100 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-zheloba-1/</t>
-[...65 lines deleted...]
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-125-mm-pravayalevaya-1/</t>
+    <t>https://roofer.com.ua/mufta-zheloba-1/</t>
   </si>
   <si>
     <t>Лійка BRYZA 100 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-zheloba-125-mm/</t>
+    <t>https://roofer.com.ua/voronka-zheloba-125-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви зігнутий металевий BRIZA 125 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-125-mm-izognutyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-125-mm-izognutyy/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви ПВХ BRIZA 125 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-pvkh/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-pvkh/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви прямий металевий BRIZA 125 мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-pryamoy-metallicheskiy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-pryamoy-metallicheskiy/</t>
   </si>
   <si>
     <t>Заглушка ринви BRIZA 125 мм права/ліва</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-125-mm-pravayalevaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-125-mm-pravayalevaya/</t>
   </si>
   <si>
     <t>Коліно труби BRIZA 90 мм 67 градусів</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-truby-90-mm-67-gradusov/</t>
+    <t>https://roofer.com.ua/koleno-truby-90-mm-67-gradusov/</t>
   </si>
   <si>
     <t>Люк-ревізія для чистки BRIZA 110мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyuk-dlya-chistki/</t>
+    <t>https://roofer.com.ua/lyuk-dlya-chistki/</t>
   </si>
   <si>
     <t>Муфта труби BRIZA 90 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-truby-90-mm/</t>
+    <t>https://roofer.com.ua/mufta-truby-90-mm/</t>
   </si>
   <si>
     <t>Перехідник труби BRIZA 110/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/perekhodnik-truby-9063/</t>
+    <t>https://roofer.com.ua/perekhodnik-truby-9063/</t>
   </si>
   <si>
     <t>Хомут труби ПВХ BRIZA 90мм 90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/khomut-truby/</t>
+    <t>https://roofer.com.ua/khomut-truby/</t>
   </si>
   <si>
     <t>Трійник труби BRIZA 90 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-truby-90-mm/</t>
+    <t>https://roofer.com.ua/troynik-truby-90-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Хомут труби ПВХ BRIZA 90мм 110 </t>
   </si>
   <si>
     <t>Кут ринви довільний/регульований 120-145 градусів, BRIZA 125мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-reguliruemyy-120-145-gradusov/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-reguliruemyy-120-145-gradusov/</t>
   </si>
   <si>
     <t>Кут ринви внутрішній/зовнішній 90 градусів, BRIZA 125мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradusov/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-gradusov/</t>
   </si>
   <si>
     <t>Муфта ринви BRIZA 125 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-zheloba/</t>
+    <t>https://roofer.com.ua/mufta-zheloba/</t>
   </si>
   <si>
     <t>Водостік DÖCKE</t>
   </si>
   <si>
     <t>Серія Docke LUX 140 mm</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка Docke LUX  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka/</t>
+    <t>https://roofer.com.ua/voronka/</t>
   </si>
   <si>
     <t>Ринва водостічна Docke LUX (3м) d=140 mm</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-vodostochnyy-3m-d140-mm/</t>
+    <t>https://roofer.com.ua/zhelob-vodostochnyy-3m-d140-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка ринви універсальна Docke LUX  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-universalnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-universalnaya/</t>
   </si>
   <si>
     <t>Коліно 140mm Docke LUX  45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-45/</t>
+    <t>https://roofer.com.ua/koleno-45/</t>
   </si>
   <si>
     <t>Коліно 140mm Docke LUX  72°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-72/</t>
+    <t>https://roofer.com.ua/koleno-72/</t>
   </si>
   <si>
     <t xml:space="preserve">Колектор Docke LUX  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kollektor/</t>
+    <t>https://roofer.com.ua/kollektor/</t>
   </si>
   <si>
     <t>Кріплення регульоване Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kreplenie-reguliruemoe/</t>
+    <t>https://roofer.com.ua/kreplenie-reguliruemoe/</t>
   </si>
   <si>
     <t>Кронштейн ринви ПВХ Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-zheloba-pvkh/</t>
+    <t>https://roofer.com.ua/kronshteyn-zheloba-pvkh/</t>
   </si>
   <si>
     <t>Муфта з'єднувальна труби Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-soedinitelnaya/</t>
+    <t>https://roofer.com.ua/mufta-soedinitelnaya/</t>
   </si>
   <si>
     <t>Накінечник Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/nakonechnik/</t>
+    <t>https://roofer.com.ua/nakonechnik/</t>
   </si>
   <si>
     <t>Перехідник LUX/Standart</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/perekhodnik-luxstandart/</t>
+    <t>https://roofer.com.ua/perekhodnik-luxstandart/</t>
   </si>
   <si>
     <t>З'єднувач ринв Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zhelobov/</t>
+    <t>https://roofer.com.ua/soedinitel-zhelobov/</t>
   </si>
   <si>
     <t xml:space="preserve">Трійник 45° Docke LUX </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-45/</t>
+    <t>https://roofer.com.ua/troynik-45/</t>
   </si>
   <si>
     <t>Труба (3 м) d=100 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-3m-d100-mm/</t>
+    <t>https://roofer.com.ua/truba-3m-d100-mm/</t>
   </si>
   <si>
     <t>Кут  ринви універсальний регульований до 135° Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-universalnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-universalnyy-135/</t>
   </si>
   <si>
     <t>Кут ринви універсальний 90° Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-universalnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-universalnyy-90/</t>
   </si>
   <si>
     <t>Хомут труби універсальний Docke LUX</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/khomut-truby-universalnyy/</t>
+    <t>https://roofer.com.ua/khomut-truby-universalnyy/</t>
   </si>
   <si>
     <t>Серія Docke STANDART 120 mm</t>
   </si>
   <si>
     <t>Лійка Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/574/</t>
+    <t>https://roofer.com.ua/574/</t>
   </si>
   <si>
     <t>Кронштейн ринви металевий Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/577/</t>
+    <t>https://roofer.com.ua/577/</t>
   </si>
   <si>
     <t>Кронштейн ринви ПВХ Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/576/</t>
+    <t>https://roofer.com.ua/576/</t>
   </si>
   <si>
     <t>Труба водостічна 3м Docke d=85.73 mm</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/572/</t>
+    <t>https://roofer.com.ua/572/</t>
   </si>
   <si>
     <t>Рінва Docke STANDART d=120,65 мм /3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/571/</t>
+    <t>https://roofer.com.ua/571/</t>
   </si>
   <si>
     <t>Заглушка ринви/лійки Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/579/</t>
+    <t>https://roofer.com.ua/579/</t>
   </si>
   <si>
     <t>Коліно 72 Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/582/</t>
+    <t>https://roofer.com.ua/582/</t>
   </si>
   <si>
     <t>Коліно Docke 45</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/581/</t>
+    <t>https://roofer.com.ua/581/</t>
   </si>
   <si>
     <t>Муфта труб Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/580/</t>
+    <t>https://roofer.com.ua/580/</t>
   </si>
   <si>
     <t>Коліно на злив Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/586/</t>
+    <t>https://roofer.com.ua/586/</t>
   </si>
   <si>
     <t>Сітка захисна Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/587/</t>
+    <t>https://roofer.com.ua/587/</t>
   </si>
   <si>
     <t>З'єднувач ринви Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/575/</t>
+    <t>https://roofer.com.ua/575/</t>
   </si>
   <si>
     <t>Кут регульований Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/585/</t>
+    <t>https://roofer.com.ua/585/</t>
   </si>
   <si>
     <t>Кут універсальний 90 Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/573/</t>
+    <t>https://roofer.com.ua/573/</t>
   </si>
   <si>
     <t>Хомут труби ПВХ Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/583/</t>
+    <t>https://roofer.com.ua/583/</t>
   </si>
   <si>
     <t>Шпилька для хомута Docke</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/584/</t>
+    <t>https://roofer.com.ua/584/</t>
   </si>
   <si>
     <t>Водостік Galeco</t>
   </si>
   <si>
+    <t xml:space="preserve">Ринва 4 м.п  Galeco PVC 150 Ринва  Galeco PVC 150  </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/rinva-4-mp-galeco-pvc-150/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ринва 4 м.п (Galeco PVC 110) Ринва 4 м.п (Galeco PVC 110) </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-4-mp/</t>
+    <t>https://roofer.com.ua/zhelob-4-mp/</t>
   </si>
   <si>
     <t xml:space="preserve">Ринва   Galeco PVC 130  4м.п Жёлоб   Galeco PVC 130  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/rinva-galeco-pvc-130-4mp/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/rinva-4-mp-galeco-pvc-150/</t>
+    <t>https://roofer.com.ua/rinva-galeco-pvc-130-4mp/</t>
+  </si>
+  <si>
+    <t>RE110-_-HP----A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн ринви ПВХ (Galeco PVC 110)  Кронштейн жёлоба ПВХ (Galeco PVC 110) </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kronshteyn-zheloba-pvkh-galeco-pvc-110/</t>
   </si>
   <si>
     <t>Кронштейн ринви ВПХ Galeco PVC 130  Кронштейн ринви ВПХ Galeco PVC 130</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-vpkh-galeco-pvc-130-/</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/ru/kronshteyn-zheloba-pvkh-galeco-pvc-110/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-vpkh-galeco-pvc-130-/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви  ПВХ Galeco PVC 150  Кронштейн ринви  ПВХ Galeco PVC 150 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-pvkh-galeco-pvc-150-/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-pvkh-galeco-pvc-150-/</t>
+  </si>
+  <si>
+    <t>Кронштейн ринви металевий  Galeco PVC 130 Кронштейн жёлоба метал  Galeco PVC 130</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-metaleviy-galeco-pvc-130/</t>
+  </si>
+  <si>
+    <t>RE110-_-HD----D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн ринви універсальний металевий Galeco PVC 110/80   107х295 мм  Кронштейн ринви універсальний металевий Galeco PVC 110/80 </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kronshteyn-zheloba-universalnyy-metalicheskiy-galeco-pvc-11080-107kh295-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви метал Galeco PVC 150  Кронштейн ринви метал Galeco PVC 150 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-metal-galeco-pvc-150-/</t>
-[...14 lines deleted...]
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-metaleviy-galeco-pvc-130/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-metal-galeco-pvc-150-/</t>
   </si>
   <si>
     <t xml:space="preserve">RE110-_-HM----D </t>
   </si>
   <si>
     <t>Кронштейн ринви металавий Galeco PVC 110/80    107 мм Кронштейн ринви металавий Galeco PVC 110/80    107 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-zheloba-universalnyy-galeco-pvc-11080-107-mm-chernyy/</t>
+    <t>https://roofer.com.ua/kronshteyn-zheloba-universalnyy-galeco-pvc-11080-107-mm-chernyy/</t>
   </si>
   <si>
     <t xml:space="preserve">Муфта ринви Galeco PVC 150  З'єднувач ринви  Galeco PVC 150 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-pvc-150-/</t>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-galeco-pvc-150-/</t>
   </si>
   <si>
     <t>Кронштейн ринви універсальний металевий  Galeco PVC 130 Кронштейн жёлоба универсальный металический  Galeco PVC 130</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-metaleviy-galeco-pvc-130/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-unversalniy-metaleviy-galeco-pvc-130/</t>
+  </si>
+  <si>
+    <t>Муфта ринви Galeco PVC 130 Соединитель жёлоба  Galeco PVC 130</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-galeco-pvc-130/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кут внутрішній 90 градусів Galeco PVC 150  Кут внутрішній 90 градусів Galeco PVC 150 </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-pvc-150-/</t>
   </si>
   <si>
     <t>RE110-_-LA----A</t>
   </si>
   <si>
     <t>З'єднувач ринви Galeco PVC 110/80   107х120 мм З'єднувач ринви Galeco PVC 110/80          107х120 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-galeco-pvc-11080-107kh120-mm_1/</t>
-[...11 lines deleted...]
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-pvc-150-/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-galeco-pvc-11080-107kh120-mm_1/</t>
+  </si>
+  <si>
+    <t>Кут внутрішній 90 градусів  Galeco PVC 130 Угол внутренний 90 градусов  Galeco PVC 130</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-pvc-130/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кут зовнішній 90 градусів  Galeco PVC 150  Кут зовнішній 90 градусів  Galeco PVC 150   </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-pvc-150-/</t>
   </si>
   <si>
     <t>RE110-_-LW090-A</t>
   </si>
   <si>
     <t>Кут внутрішній 90 градусів Galeco PVC 110/80 107х185 мм Угол внутренний 90 градусов Galeco PVC 110/80 107х185 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradusov-galeco-pvc-11080-107kh185-mm-/</t>
-[...11 lines deleted...]
-    <t>https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-pvc-150-/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-gradusov-galeco-pvc-11080-107kh185-mm-/</t>
+  </si>
+  <si>
+    <t>RE110-_-LZ090-A</t>
+  </si>
+  <si>
+    <t>Кут внутрішній 90 градусів Galeco PVC 110/80  107х188 мм Угол внешний 90 градусов Galeco PVC 110/80 107х188 мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-gradusov-galeco-pvc-11080-107kh188-mm-/</t>
   </si>
   <si>
     <t>Кут зовнішній 90 градусів  Galeco PVC 130 Угол внешний 90 градусов  Galeco PVC 130</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-pvc-130/</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-gradusov-galeco-pvc-11080-107kh188-mm-/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-pvc-130/</t>
   </si>
   <si>
     <t xml:space="preserve">Кут внутрішній 135 градусів Galeco PVC 150  Кут внутрішній 135 градусів Galeco PVC 150 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-135-gradusv-galeco-pvc-150-/</t>
+    <t>https://roofer.com.ua/kut-vnutrshny-135-gradusv-galeco-pvc-150-/</t>
+  </si>
+  <si>
+    <t>RE110-_-LW135-X</t>
+  </si>
+  <si>
+    <t>Кут внутрішній  135 градусів Galeco PVC 110/80  107 мм Угол внутренний  135 градусов Galeco PVC 110/80  107 мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-135-gradusov-galeco-pvc-11080-107-mm-/</t>
+  </si>
+  <si>
+    <t>Кут внутрішній 135 градусів Galeco PVC 130 Угол внутренний 135 градусов Galeco PVC 130</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kut-vnutrshny-135-gradusv-galeco-pvc-130/</t>
   </si>
   <si>
     <t>Кут зовнішній 135 градусів  Galeco PVC 150  Кут зовнішній 135 градусів  Galeco PVC 150</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-135-gradusv-galeco-pvc-150-/</t>
-[...14 lines deleted...]
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-135-gradusv-galeco-pvc-130/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-135-gradusv-galeco-pvc-150-/</t>
+  </si>
+  <si>
+    <t>Кут зовнішній регульований 90-150 градусів  Galeco PVC 130 Угол внешний регулируемый 90-150 градусов  Galeco PVC 130</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kut-zovnshny-regulovaniy-90-150-gradusv-galeco-pvc-130/</t>
   </si>
   <si>
     <t>RE110-_-LZ135-X</t>
   </si>
   <si>
     <t>Кут зовнішній 135 градусів Galeco PVC 110/80  107 мм Угол внешний 135 градусов Galeco PVC 110/80  107 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-135-gradusov-galeco-pvc-11080-107-mm-/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-135-gradusov-galeco-pvc-11080-107-mm-/</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка 150/100  Galeco PVC 150  Лійка 150/100  Galeco PVC 150 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-150100-galeco-pvc-150-/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/kut-zovnshny-regulovaniy-90-150-gradusv-galeco-pvc-130/</t>
+    <t>https://roofer.com.ua/lyka-150100-galeco-pvc-150-/</t>
   </si>
   <si>
     <t>RE110-_-OP080-A</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка Galeco PVC 110/80  107х220 мм Воронка Galeco PVC 110/80  107х220 мм  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-galeco-pvc-11080-107kh220-mm/</t>
+    <t>https://roofer.com.ua/voronka-galeco-pvc-11080-107kh220-mm/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заглушка ліва   Galeco PVC 150  Заглушка ліва   Galeco PVC 150 </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-lva-galeco-pvc-150-/</t>
   </si>
   <si>
     <t>Лійка Galeco PVC 130/80 Лейка  Galeco PVC 130/80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-galeco-pvc-13080/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/zaglushka-lva-galeco-pvc-150-/</t>
+    <t>https://roofer.com.ua/lyka-galeco-pvc-13080/</t>
   </si>
   <si>
     <t>RE110-_-ZP----A</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка права  Galeco PVC 110/80      107 мм Заглушка права  Galeco PVC 110/80  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/655/</t>
+    <t>https://roofer.com.ua/655/</t>
   </si>
   <si>
     <t>Лійка Galeco PVC 130/100 Лійка Galeco PVC 130/100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-galeco-pvc-130100/</t>
+    <t>https://roofer.com.ua/lyka-galeco-pvc-130100/</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка права   Galeco PVC 150  Заглушка права  Galeco PVC 150 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-prava-galeco-pvc-150-/</t>
+    <t>https://roofer.com.ua/zaglushka-prava-galeco-pvc-150-/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Труба Galeco PVC  Труба Galeco PVC 100 </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-galeco-pvc-100/</t>
+  </si>
+  <si>
+    <t>Заглушка ліва  Galeco PVC 130 Заглушка ліва  Galeco PVC 130</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-lva-galeco-pvc-130/</t>
   </si>
   <si>
     <t>RE110-_-ZL----A</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка ліва Galeco PVC 110/80  107 мм Заглушка левая Galeco PVC 110/80 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-levaya-galeco-pvc-11080-107-mm/</t>
-[...11 lines deleted...]
-    <t>https://roofer.com.ua/ru/truba-galeco-pvc-100/</t>
+    <t>https://roofer.com.ua/zaglushka-levaya-galeco-pvc-11080-107-mm/</t>
   </si>
   <si>
     <t>Труба Galeco PVC  Труба Galeco PVC 80</t>
   </si>
   <si>
     <t xml:space="preserve">SP080-_-RU400-G </t>
   </si>
   <si>
     <t xml:space="preserve">Труба водостічна Galeco PVC SP080   80х4000 мм Труба водостічна Galeco PVC SP080 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vodostochnaya-truba-galeco-pvc-sp080-80kh4000-mm/</t>
+    <t>https://roofer.com.ua/vodostochnaya-truba-galeco-pvc-sp080-80kh4000-mm/</t>
+  </si>
+  <si>
+    <t>Заглушка права Galeco PVC 130 Заглушка права    Galeco PVC 130</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-prava-galeco-pvc-130/</t>
   </si>
   <si>
     <t>Муфта труби  Galeco PVC 100 Муфта труби  Galeco PVC 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zednuvach-trubi-galeco-pvc-100/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/zaglushka-prava-galeco-pvc-130/</t>
+    <t>https://roofer.com.ua/zednuvach-trubi-galeco-pvc-100/</t>
   </si>
   <si>
     <t>SP080-_-MU----A</t>
   </si>
   <si>
     <t xml:space="preserve">З'єднувач труби Galeco PVC SP080   80х84 мм З'єднувач труби Galeco PVC SP080  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitelnaya-mufta-galeco-pvc-sp080-80kh84-mm/</t>
+    <t>https://roofer.com.ua/soedinitelnaya-mufta-galeco-pvc-sp080-80kh84-mm/</t>
   </si>
   <si>
     <t>Коліно 67 градусів  Galeco PVC 100 Коліно 67 градусів  Galeco PVC 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-67-gradusv-galeco-pvc-100/</t>
+    <t>https://roofer.com.ua/kolno-67-gradusv-galeco-pvc-100/</t>
   </si>
   <si>
     <t>SP080-_-KO067-P</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно 67 градусів Galeco PVC SP080     80 мм Коліно 67 градусів Galeco PVC SP080 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-67-gradusov-galeco-pvc-sp080-80-mm/</t>
+    <t>https://roofer.com.ua/koleno-67-gradusov-galeco-pvc-sp080-80-mm/</t>
   </si>
   <si>
     <t>Коліно 45 градусів  Galeco PVC 100 Коліно 45 градусів  Galeco PVC 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-45-gradusv-galeco-pvc-100/</t>
+    <t>https://roofer.com.ua/kolno-45-gradusv-galeco-pvc-100/</t>
   </si>
   <si>
     <t>SP080-_-TR067-A</t>
   </si>
   <si>
     <t xml:space="preserve">Трійник труби 67 градусів  Galeco PVC SP080      80х184 мм Трійник труби 67 градусів </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-truby-galeco-pvc-sp080-80kh184-mm/</t>
+    <t>https://roofer.com.ua/troynik-truby-galeco-pvc-sp080-80kh184-mm/</t>
   </si>
   <si>
     <t>Трійник 67 градусів  Galeco PVC 100 Трійник 67 градусів  Galeco PVC 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trynik-67-gradusv-galeco-pvc-100/</t>
+    <t>https://roofer.com.ua/trynik-67-gradusv-galeco-pvc-100/</t>
   </si>
   <si>
     <t>SP080-_-OD----A</t>
   </si>
   <si>
     <t>Кронштейн труби ПВХ Galeco PVC SP080  80 мм Кронштейн трубы ПВХ Galeco PVC SP080  80 мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-truby-pvkh-galeco-pvc-sp080-80-mm/</t>
+    <t>https://roofer.com.ua/kronshteyn-truby-pvkh-galeco-pvc-sp080-80-mm/</t>
   </si>
   <si>
     <t>Кронштейн труби ПВХ  Galeco PVC 100 Кронштейн труби ПВХ  Galeco PVC 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-trubi-pvkh-galeco-pvc-100/</t>
+    <t>https://roofer.com.ua/kronshteyn-trubi-pvkh-galeco-pvc-100/</t>
   </si>
   <si>
     <t>Уловлювач води 100/50 Galeco PVC 100 Уловлювач води 100/50 Galeco PVC 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ulovlyuvach-vodi-10050-galeco-pvc-100/</t>
+    <t>https://roofer.com.ua/ulovlyuvach-vodi-10050-galeco-pvc-100/</t>
   </si>
   <si>
     <t>Водостік Galeco PVC</t>
   </si>
   <si>
     <t>Водостік квадратний Galeco PVC2  135/70х80</t>
   </si>
   <si>
     <t>Шпилька 160 мм  PVC2 Шпилька 160 мм  PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-160-mm-pvc2/</t>
+    <t>https://roofer.com.ua/shpilka-160-mm-pvc2/</t>
   </si>
   <si>
     <t>Ринва Galeco PVC2 135   4м.п Ринва Galeco PVC2 135  4 м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/rinva-galeco-pvc2-135-4mp/</t>
+    <t>https://roofer.com.ua/rinva-galeco-pvc2-135-4mp/</t>
+  </si>
+  <si>
+    <t>Шпилька 180 мм  PVC2 Шпилька 180 мм  PVC2</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/shpilka-180-mm-pvc2/</t>
   </si>
   <si>
     <t>Кронштейн ринви ПВХ Galeco PVC2 135 Кронштейн ринви ПВХ Galeco PVC2 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-galeco-pvc2-135/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/shpilka-180-mm-pvc2/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-galeco-pvc2-135/</t>
   </si>
   <si>
     <t>Шпилька 200 мм  PVC2 Шпилька 200 мм  PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-200-mm-pvc2/</t>
+    <t>https://roofer.com.ua/shpilka-200-mm-pvc2/</t>
   </si>
   <si>
     <t>Кронштейн ринви метал. Galeco PVC2 135 Кронштейн ринви метал. Galeco PVC2 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-metaleviy-galeco-pvc2-135/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-metaleviy-galeco-pvc2-135/</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви Galeco PVC2 135 З'єднувач ринви Galeco PVC2 135</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-galeco-pvc2-135/</t>
   </si>
   <si>
     <t>Шпилька 220 мм  PVC2 Шпилька 220 мм  PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shpilka-220-mm-pvc2/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-pvc2-135/</t>
+    <t>https://roofer.com.ua/shpilka-220-mm-pvc2/</t>
+  </si>
+  <si>
+    <t>Кут внутрішній 90 градусів Galeco PVC2 135 Кут внутрішній 90 градусів Galeco PVC2 135</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-pvc2-135/</t>
   </si>
   <si>
     <t>Дюбель   PVC2 Дюбель   PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dyubel-pvc2/</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-pvc2-135/</t>
+    <t>https://roofer.com.ua/dyubel-pvc2/</t>
   </si>
   <si>
     <t>Кут зовнішній 90 градусів Galeco PVC2 135 Кут зовнішній 90 градусів Galeco PVC2 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-pvc2-135/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-pvc2-135/</t>
   </si>
   <si>
     <t>Лійка Galeco PVC2 135\80 Лійка Galeco PVC2 135\80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-galeco-pvc2-13580/</t>
+    <t>https://roofer.com.ua/lyka-galeco-pvc2-13580/</t>
   </si>
   <si>
     <t>Заглушка ліва  Galeco PVC2 135 Заглушка ліва  Galeco PVC2 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-lva-galeco-pvc2-135/</t>
+    <t>https://roofer.com.ua/zaglushka-lva-galeco-pvc2-135/</t>
   </si>
   <si>
     <t>Заглушка права Galeco PVC2 135 Заглушка права Galeco PVC2 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-prava-galeco-pvc2-135/</t>
+    <t>https://roofer.com.ua/zaglushka-prava-galeco-pvc2-135/</t>
   </si>
   <si>
     <t>Труба 4 м.п Galeco PVC2 70х80 Труба 4 м.п Galeco PVC2 70х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-4-mp-galeco-pvc2-70kh80/</t>
+    <t>https://roofer.com.ua/truba-4-mp-galeco-pvc2-70kh80/</t>
   </si>
   <si>
     <t>Муфта труби  Galeco PVC2  70х80 З'єднувач труби  Galeco PVC2  70х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-trubi-galeco-pvc2-70kh80/</t>
+    <t>https://roofer.com.ua/zdnuvach-trubi-galeco-pvc2-70kh80/</t>
   </si>
   <si>
     <t>Коліно 67 градусів  Galeco PVC2 70х80 Коліно 67 градусів  Galeco PVC2 70х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-67-gradusv-galeco-pvc2-70kh80/</t>
+    <t>https://roofer.com.ua/kolno-67-gradusv-galeco-pvc2-70kh80/</t>
   </si>
   <si>
     <t>Кронштейн труби  Galeco PVC2 70х80 Кронштейн труби  Galeco PVC2 70х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-trubi-galeco-pvc2-70kh80/</t>
+    <t>https://roofer.com.ua/kronshteyn-trubi-galeco-pvc2-70kh80/</t>
   </si>
   <si>
     <t>Дощеприймач універсальний Galeco PVC2 Дощеприймач універсальний Galeco PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/doshchepriymach-unversalniy-kronshteyn-trubi-galeco-pvc2-70kh80/</t>
+    <t>https://roofer.com.ua/doshchepriymach-unversalniy-kronshteyn-trubi-galeco-pvc2-70kh80/</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно еластичне PE   Galeco PVC2  Коліно еластичне PE   Galeco PVC2 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-elastichne-pe-galeco-pvc2-/</t>
+    <t>https://roofer.com.ua/kolno-elastichne-pe-galeco-pvc2-/</t>
   </si>
   <si>
     <t>Кошик до дощеприймача PVC2 Кошик до дощеприймача PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/korzina-do-doshchepriymacha-/</t>
+    <t>https://roofer.com.ua/korzina-do-doshchepriymacha-/</t>
   </si>
   <si>
     <t>Кришка під трубу до дощеприймача PVC2 Кришка під трубу до дощеприймача PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krishka-pd-trubu-do-doshchepriymacha-pvc2/</t>
+    <t>https://roofer.com.ua/krishka-pd-trubu-do-doshchepriymacha-pvc2/</t>
   </si>
   <si>
     <t>Кришка до дощеприймача PVC2 Кришка до дощеприймача PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krishka-do-doshchepriymacha-pvc2/</t>
+    <t>https://roofer.com.ua/krishka-do-doshchepriymacha-pvc2/</t>
   </si>
   <si>
     <t>Опора кронштейна труби під "сендвіч" Опора кронштейна труби під "сендвіч"</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/opora-kronshteyna-trubi-pd-sendvch/</t>
+    <t>https://roofer.com.ua/opora-kronshteyna-trubi-pd-sendvch/</t>
   </si>
   <si>
     <t>Додаткова ущільнююча прокладка PVC2 Додаткова ущільнююча прокладка PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dodatkova-ushchlnyuyucha-prokladka-/</t>
+    <t>https://roofer.com.ua/dodatkova-ushchlnyuyucha-prokladka-/</t>
   </si>
   <si>
     <t>Коліно під трубу 70х80 до дощеприймача PVC2 Коліно під трубу 70х80 до дощеприймача PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-pd-trubu-70kh80-do-doshchepriymacha-pvc2/</t>
+    <t>https://roofer.com.ua/kolno-pd-trubu-70kh80-do-doshchepriymacha-pvc2/</t>
   </si>
   <si>
     <t>Редукція 80/110 мм РР (попелястий) PVC2 Редукція 80/110 мм РР (попелястий) PVC2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reduktsya-80110-mm-rr-popelyastiy-pvc2/</t>
+    <t>https://roofer.com.ua/reduktsya-80110-mm-rr-popelyastiy-pvc2/</t>
   </si>
   <si>
     <t>Водостік Galeco STAL</t>
   </si>
   <si>
     <t>Ринва 3м.п  Galeco STAL 120 Ринва 3 м.п  120мм Galeco SATAL</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/rinva-3-mp-120mm-galeco-satal/</t>
+    <t>https://roofer.com.ua/rinva-3-mp-120mm-galeco-satal/</t>
   </si>
   <si>
     <t>Кронштейн ринви універсальний став. Galeco STAL 120 Кронштейн ринви універсальний став. Galeco STAL 120</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-unyversalniy-stal-120-mm-galeco-satal/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-unyversalniy-stal-120-mm-galeco-satal/</t>
   </si>
   <si>
     <t>Кронштейн ринви сталевий 120мм Galeco SATAL Кронштейн ринви сталевий 120мм Galeco SATAL</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-stal-120mm-galeco-satal/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-stal-120mm-galeco-satal/</t>
   </si>
   <si>
     <t>З'єднувач ринви Galeco SATAL 120 З'єднувач ринви Galeco SATAL 120</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-rinvi-120mm-galeco-satal/</t>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-120mm-galeco-satal/</t>
   </si>
   <si>
     <t>Кут внутрішній 90 градусів Galeco SATAL 120 Кут внутрішній 90 градусів Galeco SATAL 120</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-satal-120/</t>
+    <t>https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-satal-120/</t>
   </si>
   <si>
     <t>Кут зовнішній 90 градусів Galeco SATAL 120 Кут зовнішній 90 градусів Galeco SATAL 120</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-satal-120/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-satal-120/</t>
   </si>
   <si>
     <t>Кут внутрішній 135 градусів Galeco SATAL 120 Кут внутрішній 135 градусів Galeco SATAL 120</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-135-gradusv-galeco-satal-120/</t>
+    <t>https://roofer.com.ua/kut-vnutrshny-135-gradusv-galeco-satal-120/</t>
   </si>
   <si>
     <t>Кут зовнішній 135 градусів Galeco SATAL 120 Кут зовнішній 135 градусів Galeco SATAL 120</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-135-gradusv-galeco-satal-120/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-135-gradusv-galeco-satal-120/</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка 120\90  Galeco SATAL  Лійка 120\90  Galeco SATAL </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-12090-galeco-satal-/</t>
+    <t>https://roofer.com.ua/lyka-12090-galeco-satal-/</t>
   </si>
   <si>
     <t>Заглушка універсальна Galeco SATAL 120 Заглушка універсальна Galeco SATAL 120</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-unversalna-galeco-satal-120/</t>
+    <t>https://roofer.com.ua/zaglushka-unversalna-galeco-satal-120/</t>
   </si>
   <si>
     <t>Труба Galeco STAL 90 3м.п Труба Galeco STAL 90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-galeco-stal-90/</t>
+    <t>https://roofer.com.ua/truba-galeco-stal-90/</t>
   </si>
   <si>
     <t>Труба Galeco STAL 90 3м.п мідний, срібло, антрацит</t>
   </si>
   <si>
     <t>Труба Galeco STAL 90 1м.п Труба Galeco STAL 90 1м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-galeco-stal-90-1mp/</t>
+    <t>https://roofer.com.ua/truba-galeco-stal-90-1mp/</t>
   </si>
   <si>
     <t>Труба Galeco STAL 90 1м.п Труба Galeco STAL 90 1м.п мідний, срібло, антрацит</t>
   </si>
   <si>
     <t xml:space="preserve">З'єднувач труби STAL 90  З'єднувач труби STAL 90 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-trubi-stal-90-/</t>
+    <t>https://roofer.com.ua/zdnuvach-trubi-stal-90-/</t>
   </si>
   <si>
     <t>З'єднувач труби STAL 90  З'єднувач труби STAL 90 мідний, срібло, антрацит</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно 60 градусів   STAL 90  Коліно 60 градусів STAL 90 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-60-gradusv-stal-90-/</t>
+    <t>https://roofer.com.ua/kolno-60-gradusv-stal-90-/</t>
   </si>
   <si>
     <t>Коліно 60 градусів   STAL 90  Коліно 60 градусів STAL 90 мідний, срібло, антрацит</t>
   </si>
   <si>
     <t xml:space="preserve">Трійник 60 градусів STAL 90  Трійник 60 градусів STAL 90 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trynik-60-gradusv-stal-90-/</t>
+    <t>https://roofer.com.ua/trynik-60-gradusv-stal-90-/</t>
   </si>
   <si>
     <t>Трійник 60 градусів STAL 90  Трійник 60 градусів STAL 90 мідний, срібло, антрацит</t>
   </si>
   <si>
     <t>Злив *  STAL 90  *наявність уточнювати</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vilivka--stal-90-/</t>
+    <t>https://roofer.com.ua/vilivka--stal-90-/</t>
   </si>
   <si>
     <t>Злив *  STAL 90  мідний, срібло, антрацит</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн труби сталевий STAL 90  Кронштейн труби сталевий STAL 90 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-trubi-stal-stal-90-/</t>
+    <t>https://roofer.com.ua/kronshteyn-trubi-stal-stal-90-/</t>
   </si>
   <si>
     <t>Кронштейн труби сталевий STAL 90  Кронштейн труби сталевий STAL 90 мідний, срібло, антрацит</t>
   </si>
   <si>
     <t>Водосток квадратный Galeco STAL2 125/80х80</t>
   </si>
   <si>
     <t xml:space="preserve">Жёлоб 4 м.п Galeco STAL2 125  Жёлоб 4 м.п Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/rinva-4-mp-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/rinva-4-mp-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Планка декоративная 2м.п. Galeco STAL2 125  Планка декоративная 2м.п. Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/planka-dekorativna-2mp-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/planka-dekorativna-2mp-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Внутренний соединитель к декоративной планке Galeco STAL2 125  Внутренний соединитель к декоративной планке Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vnutrshny-zdnuvach-do-dekorativno-planki-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/vnutrshny-zdnuvach-do-dekorativno-planki-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Соединитель планки декоративной сталь  Galeco STAL2 125  Соединитель планки декоративной сталь  Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-planki-dekorativno-stal-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/zdnuvach-planki-dekorativno-stal-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка планки декор. левая  Galeco STAL2 125  Заглушка планки декор. левая  Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-planki-dekor-lva-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/zaglushka-planki-dekor-lva-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка планки декор. правая  Galeco STAL2 125  Заглушка планки декор. правая  Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-planki-dekor-prava-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/zaglushka-planki-dekor-prava-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн жёлоба универсальный стальной Galeco STAL2 125  Кронштейн жёлоба универсальный стальной Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-stal-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-unversalniy-stal-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн жёлоба  стальной Galeco STAL2 125  Кронштейн жёлоба  стальной Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-stalniy-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-stalniy-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви універсальний плаский сталь* Galeco STAL2 125  Кронштейн ринви універсальний плаский сталь* Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-ploskiy-stal-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-unversalniy-ploskiy-stal-galeco-stal2-125-/</t>
   </si>
   <si>
     <t>Кронштейн ринви універсальний плаский сталь* Galeco STAL2 125  * під замовлення</t>
   </si>
   <si>
     <t xml:space="preserve">Соединитель жёлоба Galeco STAL2 125  Соединитель жёлоба Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Угол внутренний 90 градусов Galeco STAL2 125  Угол внутренний 90 градусов Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Угол внешний  90 градусов Galeco STAL2 125  Угол внешний  90 градусов Galeco STAL2 125 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-stal2-125-/</t>
   </si>
   <si>
     <t xml:space="preserve">Лейка Galeco STAL2 125/80**  Лейка Galeco STAL2 125/80** </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-galeco-stal2-12580-/</t>
+    <t>https://roofer.com.ua/lyka-galeco-stal2-12580-/</t>
   </si>
   <si>
     <t>Лейка Galeco STAL2 125/80**  ** до закінчення складських запасів</t>
   </si>
   <si>
     <t xml:space="preserve">Лейка подвесная 80 мм сталь Galeco STAL2 125/80**  Лейка подвесная 80 мм сталь Galeco STAL2 125/80** </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-pdvsna-80-mm-stal-galeco-stal2-12580-/</t>
+    <t>https://roofer.com.ua/lyka-pdvsna-80-mm-stal-galeco-stal2-12580-/</t>
   </si>
   <si>
     <t>Сливная корзина Galeco STAL2 125  Сливная корзина Galeco STAL2 125/80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zlivna-korzina-galeco-stal2-125-/</t>
+    <t>https://roofer.com.ua/zlivna-korzina-galeco-stal2-125-/</t>
   </si>
   <si>
     <t>Заглушка левая Galeco STAL2 125 Заглушка левая Galeco STAL2 125</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-lva-galeco-stal2-125/</t>
+    <t>https://roofer.com.ua/zaglushka-lva-galeco-stal2-125/</t>
   </si>
   <si>
     <t>Заглушка правая Galeco STAL2 125 Заглушка правая Galeco STAL2 125</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-prava-galeco-stal2-125/</t>
+    <t>https://roofer.com.ua/zaglushka-prava-galeco-stal2-125/</t>
   </si>
   <si>
     <t>Угол внешний маскирующей планки Galeco STAL2 125 Угол внешний маскирующей планки Galeco STAL2 125</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-maskuyucho-planki-galeco-stal2-125/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-maskuyucho-planki-galeco-stal2-125/</t>
   </si>
   <si>
     <t>Угол внутренний маскирующей планки Galeco STAL2 125 Угол внутренний маскирующей планки Galeco STAL2 125</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-maskuyucho-planki-galeco-stal2-125/</t>
+    <t>https://roofer.com.ua/kut-vnutrshny-maskuyucho-planki-galeco-stal2-125/</t>
   </si>
   <si>
     <t>Заглушка левая сталь NEW Galeco STAL2 125 Заглушка левая сталь NEW Galeco STAL2 125</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-lva-stal-new-galeco-stal2-125/</t>
+    <t>https://roofer.com.ua/zaglushka-lva-stal-new-galeco-stal2-125/</t>
   </si>
   <si>
     <t>Заглушка правая сталь NEW Galeco STAL2 125 Заглушка правая сталь NEW Galeco STAL2 125</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-prava-stal-new-galeco-stal2-125/</t>
+    <t>https://roofer.com.ua/zaglushka-prava-stal-new-galeco-stal2-125/</t>
   </si>
   <si>
     <t>Труба 3м.п Galeco STAL2 80х80 Труба 3м.п Galeco STAL2 80х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-3mp-galeco-stal2-80kh80/</t>
+    <t>https://roofer.com.ua/truba-3mp-galeco-stal2-80kh80/</t>
   </si>
   <si>
     <t>Соединитель трубы Galeco STAL2 80х80 Соединитель трубы Galeco STAL2 80х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-trubi-galeco-stal2-80kh80/</t>
+    <t>https://roofer.com.ua/zdnuvach-trubi-galeco-stal2-80kh80/</t>
   </si>
   <si>
     <t>Колено 72 градусов  Galeco STAL2 80х80 Колено 72 градусов  Galeco STAL2 80х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-72-gradusv-galeco-stal2-80kh80/</t>
+    <t>https://roofer.com.ua/kolno-72-gradusv-galeco-stal2-80kh80/</t>
   </si>
   <si>
     <t>Тройник 72 градусов  Galeco STAL2 80х80 Тройник 72 градусов  Galeco STAL2 80х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trynik-72-gradusv-galeco-stal2-80kh80/</t>
+    <t>https://roofer.com.ua/trynik-72-gradusv-galeco-stal2-80kh80/</t>
   </si>
   <si>
     <t>Кронштейн трубы сталь  Galeco STAL2 80х80 Кронштейн трубы сталь  Galeco STAL2 80х80</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-trubi-stal-galeco-stal2-80kh80/</t>
+    <t>https://roofer.com.ua/kronshteyn-trubi-stal-galeco-stal2-80kh80/</t>
   </si>
   <si>
     <t>Водостік Galeco STAL 135/90, 135/100</t>
   </si>
   <si>
     <t>Жёлоб Galeco STAL 135 Жёлоб Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/rinva-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/rinva-galeco-stal-135/</t>
   </si>
   <si>
     <t>Жёлоб Galeco STAL 135 Жёлоб Galeco STAL 135 медный, серебро, антрацит</t>
   </si>
   <si>
     <t>Кронштейн жёлоба универсальный  Galeco STAL 135 Кронштейн жёлоба универсальный  Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-unversalniy-galeco-stal-135/</t>
   </si>
   <si>
     <t>Кронштейн жёлоба универсальный  Galeco STAL 135 Кронштейн жёлоба универсальный  Galeco STAL 135 медный, серебло, антрацит</t>
   </si>
   <si>
     <t>Кронштейн жёлоба сталь Galeco STAL 135 Кронштейн жёлоба сталь Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-rinvi-stal-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/kronshteyn-rinvi-stal-galeco-stal-135/</t>
   </si>
   <si>
     <t>Кронштейн жёлоба сталь Galeco STAL 135 Кронштейн жёлоба сталь Galeco STAL 135 медный, серебро, антрацит</t>
   </si>
   <si>
     <t>Соединитель жёлоба  Galeco STAL 135 Соединитель жёлоба  Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-galeco-stal-135/</t>
   </si>
   <si>
     <t>Соединитель жёлоба  Galeco STAL 135 З'єднувач ринви  Galeco STAL 135 медный, серебро, антрацит мідний. срібний, антрацит</t>
   </si>
   <si>
     <t>Соединитель жёлоба с кронштейном  Galeco STAL 135 Соединитель жёлоба с кронштейном  Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-rinvi-z-kronshteynom-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-z-kronshteynom-galeco-stal-135/</t>
   </si>
   <si>
     <t>Соединитель жёлоба с кронштейном  Galeco STAL 135 Соединитель жёлоба с кронштейном  Galeco STAL 135 медный, серебро, антрацит</t>
   </si>
   <si>
     <t>Соединитель жёлоба без кронштейна  Galeco STAL 135 Соединитель жёлоба без кронштейна  Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-rinvi-bez-kronshteyna-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/zdnuvach-rinvi-bez-kronshteyna-galeco-stal-135/</t>
   </si>
   <si>
     <t>Соединитель жёлоба без кронштейна  Galeco STAL 135 Соединитель жёлоба без кронштейна  Galeco STAL 135 медный, серебро, антрацит</t>
   </si>
   <si>
     <t>Угол внутренний 90 градусов Galeco STAL 135 Угол внутренний 90 градусов Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-stal-135/</t>
   </si>
   <si>
     <t>Угол внутренний 90 градусов Galeco STAL 135 Угол внутренний 90 градусов Galeco STAL 135 медный, серебро, антрацит</t>
   </si>
   <si>
     <t>Угол внешний 90 градусов Galeco STAL 135 Угол внешний 90 градусов Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-stal-135/</t>
   </si>
   <si>
     <t>Угол внешний 90 градусов Galeco STAL 135 Угол внешний 90 градусов Galeco STAL 135 медный, серебро, антрацит</t>
   </si>
   <si>
     <t>Угол внутренний регулируемый 105-135 градусов Galeco STAL 135 Угол внутренний регулируемый 105-135 градусов Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kut-vnutrshny-regulovaniy-105-135-gradusv-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/kut-vnutrshny-regulovaniy-105-135-gradusv-galeco-stal-135/</t>
   </si>
   <si>
     <t>Угол внутренний регулируемый 105-135 градусов Galeco STAL 135 Угол внутренний регулируемый 105-135 градусов Galeco STAL 135 медный, серебро, антрацит</t>
   </si>
   <si>
     <t>Лейка Galeco STAL 135/90 Лейка Galeco STAL 135/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-galeco-stal-13590/</t>
+    <t>https://roofer.com.ua/lyka-galeco-stal-13590/</t>
   </si>
   <si>
     <t>Лейка Galeco STAL 135/90 Лейка Galeco STAL 135/90 медный, серебро, антрацит</t>
   </si>
   <si>
     <t xml:space="preserve">Лейка  Galeco STAL 135/100 Лейка  Galeco STAL 135/100 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyka-galeco-stal-135100/</t>
+    <t>https://roofer.com.ua/lyka-galeco-stal-135100/</t>
   </si>
   <si>
     <t>Сливная корзина 90 мм Galeco STAL 135 Сливная корзина 90 мм Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zlivna-korzina-90-mm-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/zlivna-korzina-90-mm-galeco-stal-135/</t>
   </si>
   <si>
     <t>Сливная корзина 100 мм Galeco STAL 135 Сливная корзина 100 мм Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zlivna-korzina-100-mm-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/zlivna-korzina-100-mm-galeco-stal-135/</t>
   </si>
   <si>
     <t>Заглушка универсальная  Galeco STAL 135 Заглушка универсальная  Galeco STAL 135</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-unversalna-galeco-stal-135/</t>
+    <t>https://roofer.com.ua/zaglushka-unversalna-galeco-stal-135/</t>
   </si>
   <si>
     <t>Заглушка универсальная  Galeco STAL 135 Заглушка универсальная  Galeco STAL 135 медный, стальной, антрацит</t>
   </si>
   <si>
     <t>Труба Galeco STAL 100  3 м.п Труба Galeco STAL 100  3 м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-galeco-stal-100-3-mp/</t>
+    <t>https://roofer.com.ua/truba-galeco-stal-100-3-mp/</t>
   </si>
   <si>
     <t>Труба Galeco STAL 100  1 м.п Труба Galeco STAL 100  1 м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-galeco-stal-100-1-mp/</t>
+    <t>https://roofer.com.ua/truba-galeco-stal-100-1-mp/</t>
   </si>
   <si>
     <t>З'єднувач труби Galeco STAL 100 З'єднувач труби Galeco STAL 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zdnuvach-trubi-galeco-stal-100-/</t>
+    <t>https://roofer.com.ua/zdnuvach-trubi-galeco-stal-100-/</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно 60 градусів Galeco STAL 100   Коліно 60 градусів Galeco STAL 100  </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolno-60-gradusv-galeco-stal-100-/</t>
+    <t>https://roofer.com.ua/kolno-60-gradusv-galeco-stal-100-/</t>
   </si>
   <si>
     <t>Трійник 60 градусів Galeco STAL 100 Трійник 60 градусів Galeco STAL 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trynik-60-gradusv-galeco-stal-100-/</t>
+    <t>https://roofer.com.ua/trynik-60-gradusv-galeco-stal-100-/</t>
   </si>
   <si>
     <t>Кронштейн труби сталевий Galeco STAL 100 Кронштейн труби сталевий Galeco STAL 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kronshteyn-trubi-stal-galeco-stal-100-/</t>
+    <t>https://roofer.com.ua/kronshteyn-trubi-stal-galeco-stal-100-/</t>
   </si>
   <si>
     <t>Водостік Profil</t>
   </si>
   <si>
     <t>Ринва водостіку Profil 3м Ринва Profil 90 мм/ 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-vodostoka-profil-3m/</t>
+    <t>https://roofer.com.ua/zhelob-vodostoka-profil-3m/</t>
   </si>
   <si>
     <t>Ринва водостіку Profil 3м Ринва Profil 130 мм/ 3м</t>
   </si>
   <si>
     <t>Труба водостічна дл.3м Profil Труба водостічна 75мм Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-dl3m-profil/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-dl3m-profil/</t>
   </si>
   <si>
     <t>Труба водостічна дл.3м Profil Труба водостічна 100мм Profil</t>
   </si>
   <si>
     <t>Лійка  прохідна Profil Лійка  прохідна Profil 90мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-profil/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-profil/</t>
   </si>
   <si>
     <t>Лійка  прохідна Profil Лійка  прохідна Profil 130мм</t>
   </si>
   <si>
     <t>Лійка права/ліва Profil Лійка права/ліва Profil 90мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyylevyy-profil/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyylevyy-profil/</t>
   </si>
   <si>
     <t>Лійка права/ліва Profil Лійка права/ліва Profil 130мм</t>
   </si>
   <si>
     <t>Заглушка ринви права/ліва Profil Заглушка ринви права/ліва Profil 90мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravayalevaya-profil/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravayalevaya-profil/</t>
   </si>
   <si>
     <t>Заглушка ринви права/ліва Profil Заглушка ринви права/ліва Profil 130мм</t>
   </si>
   <si>
     <t>Кронштейн ринви ПВХ Profil Кронштейн ринви ПВХ Profil 90мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plastikovyy-profil/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plastikovyy-profil/</t>
   </si>
   <si>
     <t>Кронштейн ринви ПВХ Profil Кронштейн ринви ПВХ Profil 130мм</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви металевий Profil Кронштейн ринви металевий Profil 90мм </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-metallicheskiy-profil/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-metallicheskiy-profil/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви металевий Profil Кронштейн ринви металевий Profil 130мм </t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви металевий малий Profil Кронштейн ринви металевий малий Profil 75/90 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-metallicheskiy-malyy-profil/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-metallicheskiy-malyy-profil/</t>
   </si>
   <si>
     <t xml:space="preserve">Кронштейн ринви металевий малий Profil Кронштейн ринви металевий малий Profil 130/100 </t>
   </si>
   <si>
     <t>Кут зовнішній 90 град. Profil Кут зовнішній 90мм Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-naruzhnyy-90-grad-profil/</t>
+    <t>https://roofer.com.ua/ugol-naruzhnyy-90-grad-profil/</t>
   </si>
   <si>
     <t>Кут зовнішній 90 град. Profil Кут зовнішній 130мм Profil</t>
   </si>
   <si>
     <t>Кут зовнішній 135 град.Profil Кут зовнішній 90мм Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/591/</t>
+    <t>https://roofer.com.ua/591/</t>
   </si>
   <si>
     <t>Кут зовнішній 135 град.Profil Кут зовнішній 130мм Profil</t>
   </si>
   <si>
     <t>Кут внутрішній 90 град.Profil Кут внутрішній 90мм Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradprofil/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-gradprofil/</t>
   </si>
   <si>
     <t>Кут внутрішній 90 град.Profil Кут внутрішній 130мм Profil</t>
   </si>
   <si>
     <t>Кут внутрішній 135 град. Profil Кут внутрішній 90мм Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-135-grad-profil/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-135-grad-profil/</t>
   </si>
   <si>
     <t>Кут внутрішній 135 град. Profil Кут внутрішній 130мм Profil</t>
   </si>
   <si>
     <t>Муфта труби водостічної Profil Муфта труби водостічної Profil 90мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-vodostochnoy-profil/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-vodostochnoy-profil/</t>
   </si>
   <si>
     <t>Муфта труби водостічної Profil Муфта труби водостічної Profil 130мм</t>
   </si>
   <si>
     <t>Муфта ринви Profil Муфта ринви 90мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-profil/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-profil/</t>
   </si>
   <si>
     <t>Муфта ринви Profil Муфта ринви 130мм</t>
   </si>
   <si>
     <t>Ревізія  Profil Ревізія без решітки 90мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-profil/</t>
+    <t>https://roofer.com.ua/reviziya-profil/</t>
   </si>
   <si>
     <t>Ревізія  Profil Ревізія з решіткою 130мм</t>
   </si>
   <si>
     <t>Трійник Profil Трійник 75мм Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil/</t>
+    <t>https://roofer.com.ua/troynik-profil/</t>
   </si>
   <si>
     <t>Трійник Profil Трійник 100мм Profil</t>
   </si>
   <si>
     <t>Кронштейн труби стальний Profil 100мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-stalnoy-profil/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-stalnoy-profil/</t>
   </si>
   <si>
     <t>Кронштейн труби стальний Profil 160мм</t>
   </si>
   <si>
     <t>Кронштейн труби стальний Profil  220мм</t>
   </si>
   <si>
     <t>Кронштейн труби ПВХ Profil 100мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plastik-profil/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plastik-profil/</t>
   </si>
   <si>
     <t>Кронштейн труби ПВХ Profil 160мм</t>
   </si>
   <si>
     <t>Горло ринви  Profil Горло желоба Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gorlo-zheloba-vodostoka-profil/</t>
+    <t>https://roofer.com.ua/gorlo-zheloba-vodostoka-profil/</t>
   </si>
   <si>
     <t>Колодязь зливовий Profil Колодец ливневый Profil</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolodets-livnevyy-profil/</t>
+    <t>https://roofer.com.ua/kolodets-livnevyy-profil/</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Ринва PROFiL 130 графітова 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-130-grafitovyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-130-grafitovyy-3-m/</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-grafitovyy/</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-130-grafitovyy/</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 100 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-130-grafitovyy/</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 100 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-130-grafitovyy/</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 100 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-130-grafitovyy/</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l220-130-grafitovyy/</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l220-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>Ринва PROFiL 130 теракот 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-130-kirpichyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-130-kirpichyy-3-m/</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва L 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-grafitovaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-130-grafitovaya/</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва L 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-kirpichnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-130-kirpichnaya/</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права Р 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-grafitovaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-130-grafitovaya/</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права Р 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-kirpichnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-130-kirpichnaya/</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Графітове коліно PROFiL 100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-100-grafitovoe/</t>
+    <t>https://roofer.com.ua/koleno-profil-100-grafitovoe/</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>Коліно PROFiL 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-100-kirpichnoe/</t>
+    <t>https://roofer.com.ua/koleno-100-kirpichnoe/</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-130-grafitovyy/</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>Лійка PROFiL права 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-130-grafitovyy/</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>Лійка PROFiL права 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-130-grafitovyy/</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>Ревізія PROFiL 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-130-kirpichnaya/</t>
+    <t>https://roofer.com.ua/reviziya-130-kirpichnaya/</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>Ревізія PROFiL 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-130-grafitovaya/</t>
+    <t>https://roofer.com.ua/reviziya-130-grafitovaya/</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-130-grafitovyy/</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Трійник Profil 100/100/67 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-10010067-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/troynik-10010067-130-grafitovyy/</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>Трійник Profil 100/100/67 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-10010067-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/troynik-10010067-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 коричнева 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-korichnevaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-100-korichnevaya-4-m/</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 графіт 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-grafitovyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-grafitovyy-135/</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 теракот 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-kirpichnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-kirpichnyy-135/</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>Зовнішній кут PROFiL 130 графіт 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-grafitovyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-grafitovyy-135/</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 130 теракот 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-kirpichnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-kirpichnyy-135/</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Зовнішній кут PROFiL 130 графіт 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-grafitovyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-grafitovyy-90/</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>Горло ринви PROFiL 130 біле</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gorlo-zheloba-130-beloe/</t>
+    <t>https://roofer.com.ua/gorlo-zheloba-130-beloe/</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Горло ринви PROFiL 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gorlo-zheloba-130-korichnevoe/</t>
+    <t>https://roofer.com.ua/gorlo-zheloba-130-korichnevoe/</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 130 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-belyy/</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-korichnevyy/</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 130 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-130-belyy/</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-130-korichnevyy/</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 100 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-130-belyy/</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 100 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-korichneviy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-130-korichneviy/</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-130-belyy/</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-130-korichnevyy/</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 100 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-130-belyy/</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 100 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-130-korichnevyy/</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-130-belyy/</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-130-korichnevyy/</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l220-130-belyy/</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l220-130-korichnevyy/</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Ринва PROFiL 130 білий 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-130-belyy-3m/</t>
+    <t>https://roofer.com.ua/zhelob-130-belyy-3m/</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Ринва PROFiL 130 коричнева 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-130-korichnevyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-130-korichnevyy-3-m/</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 130 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-belaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-130-belaya/</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL лива 130 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-korichnevaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-130-korichnevaya/</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 130 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-belaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-130-belaya/</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 130 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-korichnevaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-130-korichnevaya/</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Коліно PROFiL 100 біле</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-100-beloe/</t>
+    <t>https://roofer.com.ua/koleno-100-beloe/</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>Коліно PROFiL 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-100-korichnevoe/</t>
+    <t>https://roofer.com.ua/koleno-100-korichnevoe/</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 130 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-130-belyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-130-belyy/</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 130 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-130-korichnevyy/</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Лійка PROFiL права 130 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-130-belyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-130-belyy/</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Лійка PROFiL права 130 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-130-korichnevyy/</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 130 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-belyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-130-belyy/</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 130 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-130-korichnevyy/</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>Ревізія PROFiL 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-130-belaya/</t>
+    <t>https://roofer.com.ua/reviziya-130-belaya/</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>Ревізія PROFiL 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-130-korichnevaya/</t>
+    <t>https://roofer.com.ua/reviziya-130-korichnevaya/</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-130-belyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-130-belyy/</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-130-korichnevyy/</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>Трійник Profil 100/100/67 130 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-10010067-130-belyy/</t>
+    <t>https://roofer.com.ua/troynik-10010067-130-belyy/</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>Трійник Profil 100/100/67 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-10010067-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/troynik-10010067-130-korichnevyy/</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 білий 135° білий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-belyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-belyy-135/</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 коричневий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-korichnevyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-korichnevyy-135/</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 130 білий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-belyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-belyy-135/</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній PROFiL 130 коричневий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-korichnevyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-korichnevyy-135/</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>Ринва PROFiL 90 теракот 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-90-kirpichnyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-90-kirpichnyy-3-m/</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-kirpichnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-90-kirpichnaya/</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-kirpichnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-90-kirpichnaya/</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Коліно PROFiL 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-75-kirpichnoe/</t>
+    <t>https://roofer.com.ua/koleno-75-kirpichnoe/</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 90 теракот 90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>Лійка PROFiL права 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>З'єднувач труби Profi 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-90-kirpichnyy/</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 теракот 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-kirpichnaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-75-kirpichnaya-3-m/</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 теракот 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-kirpichnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-kirpichnyy-135/</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 теракот 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-kirpichnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-kirpichnyy-90/</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 90 теракот 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-kirpichnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-kirpichnyy-135/</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 90 теракот 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-kirpichnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-kirpichnyy-90/</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-belyy/</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-korichnevyy/</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-90-korichnevyy/</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 75 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-90-belyy/</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 75 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-90-korichnevyy/</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 75 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-90-belyy/</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 75 75 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-90-korichnevyy/</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 75 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-90-belyy/</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 75 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-90-korichnevyy/</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 75 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-90-belyy/</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 75 75 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-90-korichnevyy/</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 90 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-korichnevaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-90-korichnevaya/</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Ринва PROFiL 90 білий 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-90-belyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-90-belyy-3-m/</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>Ринва PROFiL 90 коричнева 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-90-korichnevyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-90-korichnevyy-3-m/</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>Коліно PROFiL 75 біле</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-75-beloe/</t>
+    <t>https://roofer.com.ua/koleno-75-beloe/</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>Коліно PROFiL 75 коричневе</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-75-korichnevoe/</t>
+    <t>https://roofer.com.ua/koleno-75-korichnevoe/</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Колодязь зливний Profil 75/100 бічний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolodets-slivnoy-75100-bokovoy/</t>
+    <t>https://roofer.com.ua/kolodets-slivnoy-75100-bokovoy/</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Колодязь зливний PROFiL 75/100 прямий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kolodets-slivnoy-75100-pryamoy/</t>
+    <t>https://roofer.com.ua/kolodets-slivnoy-75100-pryamoy/</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 90 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-90-belyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-90-belyy/</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка PROFiL ліва 90 коричнева </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-90-korichnevyy/</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>Лійка PROFiL права 90 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-90-belyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-90-belyy/</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Лійка PROFiL права 90 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-90-korichnevyy/</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 90 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-belyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-90-belyy/</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 90 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-90-korichnevyy/</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>Ревізія PROFiL 75 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-90-belaya/</t>
+    <t>https://roofer.com.ua/reviziya-90-belaya/</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>Ревізія PROFiL 75 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-90-korichnevaya/</t>
+    <t>https://roofer.com.ua/reviziya-90-korichnevaya/</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 75 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-90-belyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-90-belyy/</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 75 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-90-korichnevyy/</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>Трійник Profil 100/75/67 90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-1007567-90-belyy/</t>
+    <t>https://roofer.com.ua/troynik-1007567-90-belyy/</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Трійник Profil 100/75/67 90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-1007567-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/troynik-1007567-90-korichnevyy/</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Трійник Profil 75/75/67 90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-757567-90-belyy/</t>
+    <t>https://roofer.com.ua/troynik-757567-90-belyy/</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>Трійник Profil 75/75/67 90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-757567-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/troynik-757567-90-korichnevyy/</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 біла 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-belaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-75-belaya-3-m/</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>Труба 75 коричнева 3 м.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-profil-75-korichnevaya-3m/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-profil-75-korichnevaya-3m/</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 біла 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-belaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-75-belaya-4-m/</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 коричнева 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-korichnevaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-75-korichnevaya-4-m/</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 білий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-belyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-belyy-135/</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 коричневий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-korichnevyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-korichnevyy-135/</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t xml:space="preserve">Кут PROFiL внутрішній 90 білий 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-belyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-belyy-90/</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 коричневий 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-korichnevyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-korichnevyy-90/</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 90 білий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-belyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-belyy-135/</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній PROFiL 90 коричневий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-korichnevyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-korichnevyy-135/</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t xml:space="preserve">Кут PROFiL зовнішній 90 білий 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-belyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-belyy-90/</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 90 коричневий 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-korichnevyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-korichnevyy-90/</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-90-belyy/</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-130-kirpichnyy/</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-90-grafitovyy/</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>Ринва PROFiL 90 графіт 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-90-grafitovyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-90-grafitovyy-3-m/</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 90 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-belaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-90-belaya/</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 90 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-belaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-90-belaya/</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 90 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-korichnevaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-90-korichnevaya/</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-grafitovaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-90-grafitovaya/</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>Лійка PROFiL  ліва 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-90-grafitovyy/</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-grafitovyy/</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-grafitovaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-90-grafitovaya/</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>Коліно PROFiL 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-75-grafitovoe/</t>
+    <t>https://roofer.com.ua/koleno-75-grafitovoe/</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-90-grafitovyy/</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-90-grafitovyy/</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>Трійник Profil 100/75/60 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-1007567-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/troynik-1007567-90-grafitovyy/</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 графіт 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-grafitovaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-75-grafitovaya-3-m/</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 графіт 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-grafitovaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-75-grafitovaya-4-m/</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 біла 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-belaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-100-belaya-3-m/</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 графіт 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-grafitovaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-100-grafitovaya-3-m/</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 терракот 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-kirpichnaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-100-kirpichnaya-3-m/</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 коричнева 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-korichnevaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-100-korichnevaya-3-m/</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 біла 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-belaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-100-belaya-4-m/</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 графіт 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-grafitovaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-100-grafitovaya-4-m/</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 терракот 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-kirpichnaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-100-kirpichnaya-4-m/</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t xml:space="preserve">Кут PROFiL внутрішній 130 білий 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-belyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-belyy-90/</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 графіт 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-grafitovyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-grafitovyy-90/</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 теракот 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-kirpichnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-kirpichnyy-90/</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 коричневий 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-korichnevyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-korichnevyy-90/</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t xml:space="preserve">Кут PROFiL зовнішній 130 білий 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-belyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-belyy-90/</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 130 теракот 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-kirpichnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-kirpichnyy-90/</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 130 коричневий 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-korichnevyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-korichnevyy-90/</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>Тримач труби метал. L-160 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-90-grafitovyy/</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l100-75-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-plast-l100-75-grafitovyy/</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-130-kirpichnyy/</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>Горло ринви PROFiL 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gorlo-zheloba-profil-130-kirpichnoe/</t>
+    <t>https://roofer.com.ua/gorlo-zheloba-profil-130-kirpichnoe/</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-korichnevyy/</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-kirpichnyy/</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 130 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-belyy/</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-belyy/</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-korichnevyy/</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 90 терракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-kirpichnyy/</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-90-grafitovyy/</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>Лійка PROFiL права 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-90-grafitovyy/</t>
   </si>
   <si>
     <t>10116</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 терракот 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-kirpichnaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-75-kirpichnaya-4-m/</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пластик. L100 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-90-kirpichnyy/</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
     <t>Зовнішній кут PROFiL 90 графіт 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-grafitovyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-grafitovyy-135/</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-90-grafitovyy/</t>
   </si>
   <si>
     <t>10500</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-130-grafitovyy/</t>
   </si>
   <si>
     <t>11014</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L220 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l220-130-belyy/</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L220 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l220-130-korichnevyy/</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 графіт 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-grafitovyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-grafitovyy-135/</t>
   </si>
   <si>
     <t>12815</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 90 графіт 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-grafitovyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-grafitovyy-90/</t>
   </si>
   <si>
     <t>13251</t>
   </si>
   <si>
     <t>Горло ринви PROFiL 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gorlo-zheloba-130-grafitovoe/</t>
+    <t>https://roofer.com.ua/gorlo-zheloba-130-grafitovoe/</t>
   </si>
   <si>
     <t>13837</t>
   </si>
   <si>
     <t>Трійник Profil 75/75/67 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-757567-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/troynik-757567-90-grafitovyy/</t>
   </si>
   <si>
     <t>13841</t>
   </si>
   <si>
     <t xml:space="preserve">З'єднувач ринви PROFiL 130 білий </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-130-belyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-130-belyy/</t>
   </si>
   <si>
     <t>13842</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-130-korichnevyy/</t>
   </si>
   <si>
     <t>13843</t>
   </si>
   <si>
     <t xml:space="preserve">З'єднувач ринви PROFiL 90 коричневий </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-90-korichnevyy/</t>
   </si>
   <si>
     <t>13844</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-90-grafitovyy/</t>
   </si>
   <si>
     <t>13845</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-90-belyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-90-belyy/</t>
   </si>
   <si>
     <t>13846</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-130-grafitovyy/</t>
   </si>
   <si>
     <t>13847</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 130 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-130-kirpichnyy/</t>
   </si>
   <si>
     <t>13848</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-90-kirpichnyy/</t>
   </si>
   <si>
     <t>14369</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L220 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l220-130-kirpichnyy/</t>
   </si>
   <si>
     <t>14370</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 100 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-130-kirpichnyy/</t>
   </si>
   <si>
     <t>14745</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-90-kirpichnyy/</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 75 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-belyy/</t>
   </si>
   <si>
     <t>15079</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 75 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-korichnevyy/</t>
   </si>
   <si>
     <t>16677</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-grafitovyy/</t>
   </si>
   <si>
     <t>17314</t>
   </si>
   <si>
     <t>Відведення для збору води 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-dlya-sbora-vody-130-korichnevyy/</t>
+    <t>https://roofer.com.ua/otvod-dlya-sbora-vody-130-korichnevyy/</t>
   </si>
   <si>
     <t>17315</t>
   </si>
   <si>
     <t>Відведення для збору води 90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-dlya-sbora-vody-90-korichnevyy/</t>
+    <t>https://roofer.com.ua/otvod-dlya-sbora-vody-90-korichnevyy/</t>
   </si>
   <si>
     <t>19276</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L2220 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-grafitovyy/</t>
   </si>
   <si>
     <t>19477</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 100 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-130-krasnyy/</t>
   </si>
   <si>
     <t>19478</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 75 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l100-90-krasnyy/</t>
   </si>
   <si>
     <t>19479</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-130-krasnyy/</t>
   </si>
   <si>
     <t>19480</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 75 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l160-90-krasnyy/</t>
   </si>
   <si>
     <t>19481</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-metall-l220-130-krasnyy/</t>
   </si>
   <si>
     <t>19514</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-90-krasnyy/</t>
   </si>
   <si>
     <t>19515</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 130 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-plast-130-krasnyy/</t>
   </si>
   <si>
     <t>19516</t>
   </si>
   <si>
     <t>Ринва PROFiL 130 червоний 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-130-krasnyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-130-krasnyy-3-m/</t>
   </si>
   <si>
     <t>19517</t>
   </si>
   <si>
     <t>Ринва PROFiL 90 червона 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-90-krasnyy-3-m/</t>
+    <t>https://roofer.com.ua/zhelob-90-krasnyy-3-m/</t>
   </si>
   <si>
     <t>19518</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 130 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-krasnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-130-krasnaya/</t>
   </si>
   <si>
     <t>19519</t>
   </si>
   <si>
     <t>Заглушка ринва PROFiL ліва 90 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-krasnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-levaya-90-krasnaya/</t>
   </si>
   <si>
     <t>19520</t>
   </si>
   <si>
     <t>Заглушка ринвиPROFiL права 130 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-krasnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-130-krasnaya/</t>
   </si>
   <si>
     <t>19521</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 90 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-krasnaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-pravaya-90-krasnaya/</t>
   </si>
   <si>
     <t>19522</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 130 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-130-krasnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-130-krasnyy/</t>
   </si>
   <si>
     <t>19523</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 90 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-levyy-90-krasnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-levyy-90-krasnyy/</t>
   </si>
   <si>
     <t>19524</t>
   </si>
   <si>
     <t>Лійка PROFiL права 130 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-130-krasnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-130-krasnyy/</t>
   </si>
   <si>
     <t>19525</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка PROFiL права 90 червона </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-pravyy-90-krasnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-pravyy-90-krasnyy/</t>
   </si>
   <si>
     <t>19526</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 130 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-krasnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-130-krasnyy/</t>
   </si>
   <si>
     <t>19527</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 90 червона</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-krasnyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-prokhodnoy-90-krasnyy/</t>
   </si>
   <si>
     <t>19528</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 130 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-130-krasnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-130-krasnyy/</t>
   </si>
   <si>
     <t>19529</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-90-krasnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-90-krasnyy/</t>
   </si>
   <si>
     <t>19530</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 130 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-130-krasnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-130-krasnyy/</t>
   </si>
   <si>
     <t>19531</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-90-krasnyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-90-krasnyy/</t>
   </si>
   <si>
     <t>19532</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 червона 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-krasnaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-100-krasnaya-3-m/</t>
   </si>
   <si>
     <t>19533</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 червона 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-100-krasnaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-100-krasnaya-4-m/</t>
   </si>
   <si>
     <t>19534</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 червона 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-krasnaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-75-krasnaya-3-m/</t>
   </si>
   <si>
     <t>19535</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 червона 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-75-krasnaya-4-m/</t>
+    <t>https://roofer.com.ua/truba-75-krasnaya-4-m/</t>
   </si>
   <si>
     <t>19536</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 червоний 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-krasnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-krasnyy-135/</t>
   </si>
   <si>
     <t>19537</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 червоний 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-krasnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-krasnyy-135/</t>
   </si>
   <si>
     <t>19538</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 130 червоний 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-130-krasnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-130-krasnyy-90/</t>
   </si>
   <si>
     <t>19539</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 червоний 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-krasnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-krasnyy-90/</t>
   </si>
   <si>
     <t>19540</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 130 червоний 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-krasnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-krasnyy-135/</t>
   </si>
   <si>
     <t>19541</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 90 червоний 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-krasnyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-krasnyy-135/</t>
   </si>
   <si>
     <t>19542</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 130 червоний 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-130-krasnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-130-krasnyy-90/</t>
   </si>
   <si>
     <t>19543</t>
   </si>
   <si>
     <t>Кут PROFiL зовнішній 90 червоний 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vneshniy-90-krasnyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vneshniy-90-krasnyy-90/</t>
   </si>
   <si>
     <t>19904</t>
   </si>
   <si>
     <t>Трійник Profil 100/75/67 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-1007567-90-kirpichnyy/</t>
+    <t>https://roofer.com.ua/troynik-1007567-90-kirpichnyy/</t>
   </si>
   <si>
     <t>19918</t>
   </si>
   <si>
     <t>Коліно PROFiL 100 червоне</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-100-krasnoe/</t>
+    <t>https://roofer.com.ua/koleno-100-krasnoe/</t>
   </si>
   <si>
     <t>19957</t>
   </si>
   <si>
     <t>Ревізія PROFiL 90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-90-grafit/</t>
+    <t>https://roofer.com.ua/reviziya-90-grafit/</t>
   </si>
   <si>
     <t>19966</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 75 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-90-krasnyy/</t>
   </si>
   <si>
     <t>19995</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-krasnyy/</t>
   </si>
   <si>
     <t>20071</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 75 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-krasnyy/</t>
   </si>
   <si>
     <t>20180</t>
   </si>
   <si>
     <t>Трійник Profil 100/100/67 130 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-10010067-130-krasnyy/</t>
+    <t>https://roofer.com.ua/troynik-10010067-130-krasnyy/</t>
   </si>
   <si>
     <t>20403</t>
   </si>
   <si>
     <t>Коліно PROFiL 75 червоне</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-75-krasnoe/</t>
+    <t>https://roofer.com.ua/koleno-75-krasnoe/</t>
   </si>
   <si>
     <t>20650</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-grafitovyy/</t>
   </si>
   <si>
     <t>20961</t>
   </si>
   <si>
     <t>Трійник Profil 100/75/67 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-1007567-90-krasnyy/</t>
+    <t>https://roofer.com.ua/troynik-1007567-90-krasnyy/</t>
   </si>
   <si>
     <t>20964</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 100 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l100-130-krasnyy/</t>
   </si>
   <si>
     <t>20965</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-130-krasnyy/</t>
   </si>
   <si>
     <t>20966</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L220 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l220-130-krasnyy/</t>
   </si>
   <si>
     <t>20967</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 75 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-plast-l160-90-krasnyy/</t>
   </si>
   <si>
     <t>21449</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-krasnyy/</t>
   </si>
   <si>
     <t>21450</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-krasnyy/</t>
   </si>
   <si>
     <t>21451</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 130 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-krasnyy/</t>
   </si>
   <si>
     <t>21587</t>
   </si>
   <si>
     <t>Кут PROFiL внутрішній 90 графіт 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-90-grafitovyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-90-grafitovyy-90/</t>
   </si>
   <si>
     <t>22511</t>
   </si>
   <si>
     <t>Відведення для збору води 130 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-dlya-sbora-vody-130-belyy/</t>
+    <t>https://roofer.com.ua/otvod-dlya-sbora-vody-130-belyy/</t>
   </si>
   <si>
     <t>22527</t>
   </si>
   <si>
     <t>Відведення для збору води 90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/otvod-dlya-sbora-vody-90-belyy/</t>
+    <t>https://roofer.com.ua/otvod-dlya-sbora-vody-90-belyy/</t>
   </si>
   <si>
     <t>23708</t>
   </si>
   <si>
     <t>Трійник Profil 75/75/67 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-757567-90-krasnyy/</t>
+    <t>https://roofer.com.ua/troynik-profil-757567-90-krasnyy/</t>
   </si>
   <si>
     <t>24091</t>
   </si>
   <si>
     <t>Ревізія PROFiL 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-profil-130-krasnaya/</t>
+    <t>https://roofer.com.ua/reviziya-profil-130-krasnaya/</t>
   </si>
   <si>
     <t>26162</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L220 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l220-100-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-plast-l220-100-grafitovyy/</t>
   </si>
   <si>
     <t>36058</t>
   </si>
   <si>
     <t>Горло ринви Profil 130 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gorlo-zhyoloba-profil-130-krasnoe/</t>
+    <t>https://roofer.com.ua/gorlo-zhyoloba-profil-130-krasnoe/</t>
   </si>
   <si>
     <t>39116</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-korichnevyy/</t>
   </si>
   <si>
     <t>39117</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-belyy/</t>
   </si>
   <si>
     <t>39118</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-grafitovyy/</t>
   </si>
   <si>
     <t>39119</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-kirpichnyy/</t>
   </si>
   <si>
     <t>39120</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-krasnyy/</t>
   </si>
   <si>
     <t>39121</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 75 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-korichnevyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-korichnevyy/</t>
   </si>
   <si>
     <t>39122</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 75 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-belyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-belyy/</t>
   </si>
   <si>
     <t>39123</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-grafitovyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-grafitovyy/</t>
   </si>
   <si>
     <t>39124</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-kirpichnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-kirpichnyy/</t>
   </si>
   <si>
     <t>39125</t>
   </si>
   <si>
     <t>Тримач труби PROFiL для вент. фасадів 75 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-krasnyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-krasnyy/</t>
   </si>
   <si>
     <t>39313</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 100 коричневе</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-100-korichnevoe/</t>
+    <t>https://roofer.com.ua/koleno-profil-100-korichnevoe/</t>
   </si>
   <si>
     <t>39314</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 75 коричневе</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-75-korichnevoe/</t>
+    <t>https://roofer.com.ua/koleno-dvukhrastrubnoe-75-korichnevoe/</t>
   </si>
   <si>
     <t>40315</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 75 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-75-dvukhrastrubnoe-krasnoe/</t>
+    <t>https://roofer.com.ua/koleno-75-dvukhrastrubnoe-krasnoe/</t>
   </si>
   <si>
     <t>40316</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 75 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-75-kirpichnoe/</t>
+    <t>https://roofer.com.ua/koleno-dvukhrastrubnoe-75-kirpichnoe/</t>
   </si>
   <si>
     <t>40318</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 75 біле</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-75-dvukhrastrubnoe-beloe/</t>
+    <t>https://roofer.com.ua/koleno-profil-75-dvukhrastrubnoe-beloe/</t>
   </si>
   <si>
     <t>41008</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 75 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-dvukhrastruboe-75-grafitovoe/</t>
+    <t>https://roofer.com.ua/koleno-profil-dvukhrastruboe-75-grafitovoe/</t>
   </si>
   <si>
     <t>44709</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 100 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-100-krasnoe/</t>
+    <t>https://roofer.com.ua/koleno-dvukhrastrubnoe-100-krasnoe/</t>
   </si>
   <si>
     <t>44710</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 100 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-100-kirpichnoe/</t>
+    <t>https://roofer.com.ua/koleno-dvukhrastrubnoe-100-kirpichnoe/</t>
   </si>
   <si>
     <t>44711</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 100 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-profil-100-grafitovoe/</t>
+    <t>https://roofer.com.ua/koleno-dvukhrastrubnoe-profil-100-grafitovoe/</t>
   </si>
   <si>
     <t>44993</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 100 біле</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-100-beloe/</t>
+    <t>https://roofer.com.ua/koleno-dvukhrastrubnoe-100-beloe/</t>
   </si>
   <si>
     <t>67820</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 130 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-130-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-profil-metal-130-chyornyy/</t>
   </si>
   <si>
     <t>67821</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 130 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-malyy-130-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-profil-metal-malyy-130-chyornyy/</t>
   </si>
   <si>
     <t>67822</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 100 100 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l100-100-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l100-100-chyornyy/</t>
   </si>
   <si>
     <t>68441</t>
   </si>
   <si>
     <t>Горло ринви PROFiL 130 чорне</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gorlo-zheloba-profil-130-chyornoe/</t>
+    <t>https://roofer.com.ua/gorlo-zheloba-profil-130-chyornoe/</t>
   </si>
   <si>
     <t>68442</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 130 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-profil-130-chyornyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-profil-130-chyornyy/</t>
   </si>
   <si>
     <t>68443</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 100 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-profil-130-chyornyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-profil-130-chyornyy/</t>
   </si>
   <si>
     <t>68444</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 130 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-profil-levaya-l-130-chyornaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-profil-levaya-l-130-chyornaya/</t>
   </si>
   <si>
     <t>68445</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 130 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-profil-pravaya-r-130-chyornaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-profil-pravaya-r-130-chyornaya/</t>
   </si>
   <si>
     <t>68446</t>
   </si>
   <si>
     <t>Коліно PROFiL 100 чорне</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-100-chyornoe/</t>
+    <t>https://roofer.com.ua/koleno-profil-100-chyornoe/</t>
   </si>
   <si>
     <t>68447</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 100 чорне</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-dvukhrastrubnoe-100-chyornoe/</t>
+    <t>https://roofer.com.ua/koleno-profil-dvukhrastrubnoe-100-chyornoe/</t>
   </si>
   <si>
     <t>68448</t>
   </si>
   <si>
     <t xml:space="preserve">Кут внутрішній PROFiL 130 чорний 135° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-profil-130-chyornyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-profil-130-chyornyy-135/</t>
   </si>
   <si>
     <t>68455</t>
   </si>
   <si>
     <t xml:space="preserve">Кут внутрішній PROFiL 130 чорний 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-profil-130-chyornyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-profil-130-chyornyy-90/</t>
   </si>
   <si>
     <t>68456</t>
   </si>
   <si>
     <t xml:space="preserve">Кут зовнішній PROFiL 130 чорний 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-naruzhnyy-profil-130-chyornyy-90/</t>
+    <t>https://roofer.com.ua/ugol-naruzhnyy-profil-130-chyornyy-90/</t>
   </si>
   <si>
     <t>68457</t>
   </si>
   <si>
     <t xml:space="preserve">Кут зовнішній PROFiL 130 чорний 135° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-naruzhnyy-profil-130-chyornyy-135/</t>
+    <t>https://roofer.com.ua/ugol-naruzhnyy-profil-130-chyornyy-135/</t>
   </si>
   <si>
     <t>68458</t>
   </si>
   <si>
     <t>Лійка PROFiL ліва 130 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-profil-levyy-130-chyornyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-profil-levyy-130-chyornyy/</t>
   </si>
   <si>
     <t>68459</t>
   </si>
   <si>
     <t>Лійка PROFiL права 130 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-profil-pravyy-130-chyornyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-profil-pravyy-130-chyornyy/</t>
   </si>
   <si>
     <t>68460</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 130 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-profil-prokhodnoy-130-chyornyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-profil-prokhodnoy-130-chyornyy/</t>
   </si>
   <si>
     <t>68461</t>
   </si>
   <si>
     <t>Ринва PROFiL 130 чорний 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-profil-130-chyornyy-3m/</t>
+    <t>https://roofer.com.ua/zhelob-profil-130-chyornyy-3m/</t>
   </si>
   <si>
     <t>68462</t>
   </si>
   <si>
     <t>Трійник Profil 100/100/67 130 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-10010067-130-chyornyy/</t>
+    <t>https://roofer.com.ua/troynik-10010067-130-chyornyy/</t>
   </si>
   <si>
     <t>68463</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 чорна 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-100-profil-chyornaya-3m/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-100-profil-chyornaya-3m/</t>
   </si>
   <si>
     <t>68464</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 100 чорна 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-profil-100-chyornaya-4m/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-profil-100-chyornaya-4m/</t>
   </si>
   <si>
     <t>68465</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 100 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l160-100-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l160-100-chyornyy/</t>
   </si>
   <si>
     <t>68466</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 100 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-100-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l220-100-chyornyy/</t>
   </si>
   <si>
     <t>68467</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 100 100 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l100-100-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-plast-l100-100-chyornyy/</t>
   </si>
   <si>
     <t>68468</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 100 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l160-100-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-plast-l160-100-chyornyy/</t>
   </si>
   <si>
     <t>68469</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L220 100 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l220-100-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-plast-l220-100-chyornyy/</t>
   </si>
   <si>
     <t>68470</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. 90 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-90-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-profil-metal-90-chyornyy/</t>
   </si>
   <si>
     <t>68471</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL метал. малий 90 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-malyy-90-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-profil-metal-malyy-90-chyornyy/</t>
   </si>
   <si>
     <t>68472</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 130 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-profil-plast-130-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-profil-plast-130-chyornyy/</t>
   </si>
   <si>
     <t>68473</t>
   </si>
   <si>
     <t>Тримач ринви PROFiL пласт. 90 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-zheloba-profil-plast-90-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-zheloba-profil-plast-90-chyornyy/</t>
   </si>
   <si>
     <t>68474</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L100 75 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l100-75-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l100-75-chyornyy/</t>
   </si>
   <si>
     <t>68475</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L160 75 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l160-75-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l160-75-chyornyy/</t>
   </si>
   <si>
     <t>68476</t>
   </si>
   <si>
     <t>Тримач труби PROFiL метал. L220 75 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-chyornyy/</t>
   </si>
   <si>
     <t>68477</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L100 75 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l100-75-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-plast-l100-75-chyornyy/</t>
   </si>
   <si>
     <t>68478</t>
   </si>
   <si>
     <t>Тримач труби PROFiL пласт. L160 75 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l160-75-chyornyy/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-profil-plast-l160-75-chyornyy/</t>
   </si>
   <si>
     <t>68479</t>
   </si>
   <si>
     <t>З'єднувач ринви PROFiL 90 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-profil-90-chyornyy/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-profil-90-chyornyy/</t>
   </si>
   <si>
     <t>68480</t>
   </si>
   <si>
     <t>З'єднувач труби PROFiL 75 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-truby-profil-75-chyornyy/</t>
+    <t>https://roofer.com.ua/soedinitel-truby-profil-75-chyornyy/</t>
   </si>
   <si>
     <t>68481</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL ліва 90 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-profil-levaya-90-chyornaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-profil-levaya-90-chyornaya/</t>
   </si>
   <si>
     <t>68482</t>
   </si>
   <si>
     <t>Заглушка ринви PROFiL права 90 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-profil-pravaya-90-chyornaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-profil-pravaya-90-chyornaya/</t>
   </si>
   <si>
     <t>68483</t>
   </si>
   <si>
     <t>Коліно PROFiL 75 чорне</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-75-chyornoe/</t>
+    <t>https://roofer.com.ua/koleno-profil-75-chyornoe/</t>
   </si>
   <si>
     <t>68484</t>
   </si>
   <si>
     <t>Коліно дворозтрубне PROFiL 75 чорне</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-profil-dvukhrastrubnoe-75-chyornoe/</t>
+    <t>https://roofer.com.ua/koleno-profil-dvukhrastrubnoe-75-chyornoe/</t>
   </si>
   <si>
     <t>68485</t>
   </si>
   <si>
     <t xml:space="preserve">Кут внутрішній PROFiL 90 чорний 135° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-profil-90-chyornyy-135/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-profil-90-chyornyy-135/</t>
   </si>
   <si>
     <t>68486</t>
   </si>
   <si>
     <t xml:space="preserve">Кут внутрішній PROFiL 90 чорний 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-vnutrenniy-profil-90-chyornyy-90/</t>
+    <t>https://roofer.com.ua/ugol-vnutrenniy-profil-90-chyornyy-90/</t>
   </si>
   <si>
     <t>68487</t>
   </si>
   <si>
     <t>Кут зовнішній PROFiL 90 чорний 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-naruzhnyy-profil-90-chyornyy-135/</t>
+    <t>https://roofer.com.ua/ugol-naruzhnyy-profil-90-chyornyy-135/</t>
   </si>
   <si>
     <t>68488</t>
   </si>
   <si>
     <t>Кут зовнішній PROFiL 90 чорний 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-naruzhnyy-profil-90-chyornyy-90/</t>
+    <t>https://roofer.com.ua/ugol-naruzhnyy-profil-90-chyornyy-90/</t>
   </si>
   <si>
     <t>68489</t>
   </si>
   <si>
     <t xml:space="preserve">Лійка PROFiL ліва 90 чорна </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-profil-levyy-90-chyornyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-profil-levyy-90-chyornyy/</t>
   </si>
   <si>
     <t>68490</t>
   </si>
   <si>
     <t>Лійка PROFiL права 90 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-profil-pravyy-90-chyornyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-profil-pravyy-90-chyornyy/</t>
   </si>
   <si>
     <t>68491</t>
   </si>
   <si>
     <t>Лійка PROFiL прохідна 90 чорна</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/livnepriemnik-profil-prokhodnoy-90-chyornyy/</t>
+    <t>https://roofer.com.ua/livnepriemnik-profil-prokhodnoy-90-chyornyy/</t>
   </si>
   <si>
     <t>68492</t>
   </si>
   <si>
     <t>Ринва PROFiL 90 чорний 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-profil-90-chyornyy-3m/</t>
+    <t>https://roofer.com.ua/zhelob-profil-90-chyornyy-3m/</t>
   </si>
   <si>
     <t>68493</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 чорна 3м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-profil-75-chyornaya-3m/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-profil-75-chyornaya-3m/</t>
   </si>
   <si>
     <t>68494</t>
   </si>
   <si>
     <t>Труба водостічна PROFiL 75 чорна 4м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-vodostochnaya-profil-75-chyornaya-4m/</t>
+    <t>https://roofer.com.ua/truba-vodostochnaya-profil-75-chyornaya-4m/</t>
   </si>
   <si>
     <t>79414</t>
   </si>
   <si>
     <t>Трійник Profil 100/75/67 90 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-1007567-90-chernyy/</t>
+    <t>https://roofer.com.ua/troynik-profil-1007567-90-chernyy/</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>Трійник Profil 75/75/60 90 теракот</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trynik-profil-757560-90-tseglyaniy/</t>
+    <t>https://roofer.com.ua/trynik-profil-757560-90-tseglyaniy/</t>
   </si>
   <si>
     <t>46623</t>
   </si>
   <si>
     <t>Трійник Profil 100/100/60 130 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trynik-profil-10010060-130-korichneviy/</t>
+    <t>https://roofer.com.ua/trynik-profil-10010060-130-korichneviy/</t>
   </si>
   <si>
     <t>218535</t>
   </si>
   <si>
     <t>Тримач труби Profil пласт. L220 130 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhak-trubi-profil-plast-l220-130-graftoviy_1/</t>
+    <t>https://roofer.com.ua/derzhak-trubi-profil-plast-l220-130-graftoviy_1/</t>
   </si>
   <si>
     <t>36381</t>
   </si>
   <si>
     <t>Трійник Profil 75/75/60 90 червоний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/trynik-profil-757560-90-chervoniy/</t>
+    <t>https://roofer.com.ua/trynik-profil-757560-90-chervoniy/</t>
   </si>
   <si>
     <t>217619</t>
   </si>
   <si>
     <t>Тримач труби Profil пласт. L220 130 графіт!</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhak-trubi-profil-plast-l220-130-graftoviy/</t>
+    <t>https://roofer.com.ua/derzhak-trubi-profil-plast-l220-130-graftoviy/</t>
   </si>
   <si>
     <t>Сантехничний PROFIL</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 50 x 1,8 x 2000</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-2000/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-2000/</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 50 x 1,8 x 1000</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-1000/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-1000/</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 50 x 1,8 x 500</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-500/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-500/</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 50 x 1,8 x 315</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-315/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-315/</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 50 x 1,8 x 250</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-250/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-250/</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 110 x 2,7 x 3000</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-3000/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-3000/</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 110 x 2,7 x 2000</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-2000/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-2000/</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 110 x 2,7 x 1000</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-1000/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-1000/</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 110 x 2,7 x 500</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-500/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-500/</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 110 x 2,7 x 315</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-315/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-315/</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 110 x 2,7 x 250</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-250/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-250/</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 50/50/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-505045/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-505045/</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 50/50/87°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-505087/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-505087/</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 110/50/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-1105045/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-1105045/</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 110/50/87°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-1105087/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-1105087/</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 110/110/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-11011045/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-11011045/</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 110/110/67°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-11011067/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-11011067/</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 110/110/87°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-11011087/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-11011087/</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
     <t>Муфта ПП Profil вн.канал. 50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-pp-profil-vnkanal-50/</t>
+    <t>https://roofer.com.ua/mufta-pp-profil-vnkanal-50/</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
     <t>Муфта ПП Profil вн.канал. 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-pp-profil-vnkanal-110/</t>
+    <t>https://roofer.com.ua/mufta-pp-profil-vnkanal-110/</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 50/30°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-5030/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-5030/</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 50/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-5045/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-5045/</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 50/87°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-5087/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-5087/</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 110/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11045/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-11045/</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 110/67°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11067/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-11067/</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 110/87°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11087/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-11087/</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>Аератор ПП Profil вн.канал. 50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/aerator-pp-profil-vnkanal-50/</t>
+    <t>https://roofer.com.ua/aerator-pp-profil-vnkanal-50/</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>Аератор ПП Profil вн.канал. 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/aerator-pp-profil-vnkanal-110/</t>
+    <t>https://roofer.com.ua/aerator-pp-profil-vnkanal-110/</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>Ревізія ПП Profil вн.канал. 50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-pp-profil-vnkanal-50/</t>
+    <t>https://roofer.com.ua/reviziya-pp-profil-vnkanal-50/</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
     <t>Ревізія ПП Profil вн.канал. 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-pp-profil-vnkanal-110/</t>
+    <t>https://roofer.com.ua/reviziya-pp-profil-vnkanal-110/</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
     <t>Редукція ПП Profil вн.канал. 110/50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reduktsiya-pp-profil-vnkanal-11050/</t>
+    <t>https://roofer.com.ua/reduktsiya-pp-profil-vnkanal-11050/</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
     <t>Заглушка ПП Profil вн.канал. 50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-pp-profil-vnkanal-50/</t>
+    <t>https://roofer.com.ua/zaglushka-pp-profil-vnkanal-50/</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
     <t>Заглушка ПП Profil вн.канал. 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-pp-profil-vnkanal-110/</t>
+    <t>https://roofer.com.ua/zaglushka-pp-profil-vnkanal-110/</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>Затискач для труб Profil 50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zazhim-dlya-trub-profil-50/</t>
+    <t>https://roofer.com.ua/zazhim-dlya-trub-profil-50/</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
     <t>Затискач для труб Profil 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zazhim-dlya-trub-profil-110/</t>
+    <t>https://roofer.com.ua/zazhim-dlya-trub-profil-110/</t>
   </si>
   <si>
     <t>12144</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 110 x 3,2 x 6000 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 110 x 3,2 x 3000 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 110 x 3,2 x 2000 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/</t>
   </si>
   <si>
     <t>12147</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 110 x 3,2 x 1000 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 110 x 3,2 x 500 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
     <t>Трійник Profil зовн.канал. 160/110/45° SN8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16011045-sn8/</t>
+    <t>https://roofer.com.ua/troynik-profil-naruzhnkanal-16011045-sn8/</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>Трійник Profil зовн.канал. 160/160/45° SN8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16016045-sn8/</t>
+    <t>https://roofer.com.ua/troynik-profil-naruzhnkanal-16016045-sn8/</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
     <t>Трійник Profil зовн.канал. 160/160/87° SN8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16016087-sn8/</t>
+    <t>https://roofer.com.ua/troynik-profil-naruzhnkanal-16016087-sn8/</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>Трійник Profil зовн.канал. 110/110/87° SN8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-11011087-sn8/</t>
+    <t>https://roofer.com.ua/troynik-profil-naruzhnkanal-11011087-sn8/</t>
   </si>
   <si>
     <t>12158</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 160/45° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 110/45° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
     <t>Муфта ПВХ Profil зовн.канал. 110 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-pvkh-profil-naruzhnkanal-110-sn-8/</t>
+    <t>https://roofer.com.ua/mufta-pvkh-profil-naruzhnkanal-110-sn-8/</t>
   </si>
   <si>
     <t>12161</t>
   </si>
   <si>
     <t>Ревізія ПВХ Profil зовн.канал. 160 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/</t>
+    <t>https://roofer.com.ua/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/</t>
   </si>
   <si>
     <t>12162</t>
   </si>
   <si>
     <t>Редукція ПВХ Profil зовн.канал. 160/110 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/</t>
+    <t>https://roofer.com.ua/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/</t>
   </si>
   <si>
     <t>12163</t>
   </si>
   <si>
     <t>Заглушка ПВХ Profil зовн.канал. 160</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-pvkh-profil-naruzhnkanal-160/</t>
+    <t>https://roofer.com.ua/zaglushka-pvkh-profil-naruzhnkanal-160/</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
     <t>Заглушка ПВХ Profil зовн.канал. 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-pvkh-profil-naruzhnkanal-110/</t>
+    <t>https://roofer.com.ua/zaglushka-pvkh-profil-naruzhnkanal-110/</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
     <t>Муфта компенсац. ПП Profil вн.канал. 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-kompensats-pp-profil-vnkanal-110/</t>
+    <t>https://roofer.com.ua/mufta-kompensats-pp-profil-vnkanal-110/</t>
   </si>
   <si>
     <t>12295</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 110/50/110/90° прав.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-1105011090-prav/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-1105011090-prav/</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 110/110/110/90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-11011011090/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-11011011090/</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 110/15°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11015/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-11015/</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
     <t>Трійник Profil зовн.канал. 110/110/45° SN8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-11011045-sn8/</t>
+    <t>https://roofer.com.ua/troynik-profil-naruzhnkanal-11011045-sn8/</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 110/30° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/</t>
   </si>
   <si>
     <t>12584</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 160 x 4,7 x 1000 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/</t>
   </si>
   <si>
     <t>12585</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 160 x 4,7 x 2000 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/</t>
   </si>
   <si>
     <t>12586</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 160 x 4,7 x 3000 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/</t>
   </si>
   <si>
     <t>12588</t>
   </si>
   <si>
     <t>Муфта ПВХ Profil зовн.канал. 160 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-pvkh-profil-naruzhnkanal-160-sn-8/</t>
+    <t>https://roofer.com.ua/mufta-pvkh-profil-naruzhnkanal-160-sn-8/</t>
   </si>
   <si>
     <t>12589</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 110/87° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/</t>
   </si>
   <si>
     <t>12741</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 160 x 3,2 x 2000 SN 2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/</t>
   </si>
   <si>
     <t>12861</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 110/110/110/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-11011011045/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-11011011045/</t>
   </si>
   <si>
     <t>12862</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 110/50/50/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-110505045/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-110505045/</t>
   </si>
   <si>
     <t>12863</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 160/87° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/</t>
   </si>
   <si>
     <t>12864</t>
   </si>
   <si>
     <t>Трійник Profil зовн.канал. 160/110/87° SN8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16011087-sn8/</t>
+    <t>https://roofer.com.ua/troynik-profil-naruzhnkanal-16011087-sn8/</t>
   </si>
   <si>
     <t>13365</t>
   </si>
   <si>
     <t>Затискач для труб Profil 75</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zazhim-dlya-trub-profil-75/</t>
+    <t>https://roofer.com.ua/zazhim-dlya-trub-profil-75/</t>
   </si>
   <si>
     <t>13418</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 160 х 3,2 х 1000 SN2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/</t>
   </si>
   <si>
     <t>14138</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 32 x 1,8 x 500</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-32-x-18-x-500/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-32-x-18-x-500/</t>
   </si>
   <si>
     <t>14140</t>
   </si>
   <si>
     <t>Редукція ПП Profil вн.канал. 32/50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reduktsiya-pp-profil-vnkanal-3250/</t>
+    <t>https://roofer.com.ua/reduktsiya-pp-profil-vnkanal-3250/</t>
   </si>
   <si>
     <t>14141</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 32/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-3245/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-3245/</t>
   </si>
   <si>
     <t>14142</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 32/90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-3290/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-3290/</t>
   </si>
   <si>
     <t>14143</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 32/32/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-323245/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-323245/</t>
   </si>
   <si>
     <t>14285</t>
   </si>
   <si>
     <t>Перехід від чавуну до пластику 50</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/perekhod-s-chuguna-na-plastik-50/</t>
+    <t>https://roofer.com.ua/perekhod-s-chuguna-na-plastik-50/</t>
   </si>
   <si>
     <t>14286</t>
   </si>
   <si>
     <t>Перехід від чавуну до пластику 110</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/perekhod-s-chuguna-na-plastik-110/</t>
+    <t>https://roofer.com.ua/perekhod-s-chuguna-na-plastik-110/</t>
   </si>
   <si>
     <t>14439</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 200/45° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/</t>
   </si>
   <si>
     <t>14456</t>
   </si>
   <si>
     <t>Ревізія ПВХ Profil зовн.канал. 110 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/</t>
+    <t>https://roofer.com.ua/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/</t>
   </si>
   <si>
     <t>15902</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 110/110/110/67°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-11011011067/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-11011011067/</t>
   </si>
   <si>
     <t>15988</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 50/50/50/45°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-50505045/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-50505045/</t>
   </si>
   <si>
     <t>15989</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 50/50/50/87°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-50505087/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-50505087/</t>
   </si>
   <si>
     <t>16267</t>
   </si>
   <si>
     <t>Коліно ПП Profil вн.канал. 110/30°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11030/</t>
+    <t>https://roofer.com.ua/koleno-pp-profil-vnkanal-11030/</t>
   </si>
   <si>
     <t>16432</t>
   </si>
   <si>
     <t>Муфта ПВХ Profil нар.канал. 200 SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-pvkh-profil-narkanal-200-sn-8/</t>
+    <t>https://roofer.com.ua/mufta-pvkh-profil-narkanal-200-sn-8/</t>
   </si>
   <si>
     <t>16769</t>
   </si>
   <si>
     <t>Трійник ПП Profil вн.канал. 32/32/87°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-323287/</t>
+    <t>https://roofer.com.ua/troynik-pp-profil-vnkanal-323287/</t>
   </si>
   <si>
     <t>16770</t>
   </si>
   <si>
     <t>Муфта ПП Profil вн.канал. 32</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/mufta-pp-profil-vnkanal-32/</t>
+    <t>https://roofer.com.ua/mufta-pp-profil-vnkanal-32/</t>
   </si>
   <si>
     <t>16773</t>
   </si>
   <si>
     <t>Заглушка ПП Profil вн.канал. 32</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-pp-profil-vnkanal-32/</t>
+    <t>https://roofer.com.ua/zaglushka-pp-profil-vnkanal-32/</t>
   </si>
   <si>
     <t>16777</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 110/67° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/</t>
   </si>
   <si>
     <t>16922</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 160/67° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/</t>
   </si>
   <si>
     <t>16924</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 160 x 3,2 x3000 SN 2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/</t>
   </si>
   <si>
     <t>17166</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 200 x 3,9 x 3000 SN2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/</t>
   </si>
   <si>
     <t>17167</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 200 x 3,9 x 2000 SN2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/</t>
   </si>
   <si>
     <t>17353</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 160/15° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/</t>
   </si>
   <si>
     <t>17472</t>
   </si>
   <si>
     <t>Кінет прохідний Profil зовн.канал. 315/160</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kinet-prokhodnoy-profil-naruzhnkanal-315160/</t>
+    <t>https://roofer.com.ua/kinet-prokhodnoy-profil-naruzhnkanal-315160/</t>
   </si>
   <si>
     <t>17473</t>
   </si>
   <si>
     <t>Труба Profil зовн.канал. підйомна (для кінета) гофрована 315х1000</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/</t>
+    <t>https://roofer.com.ua/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/</t>
   </si>
   <si>
     <t>17476</t>
   </si>
   <si>
     <t>Люк чагунний Profil з трубою-телескопом 315мм*0,5м кл.А (1,5т)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/</t>
+    <t>https://roofer.com.ua/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/</t>
   </si>
   <si>
     <t>17748</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 32 x 1,8 x 250</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-32-x-18-x-250/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-32-x-18-x-250/</t>
   </si>
   <si>
     <t>17749</t>
   </si>
   <si>
     <t>Труба ПП Profil вн.канал. 32 x 1,8 x 315</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pp-profil-vnkanal-32-x-18-x-315/</t>
+    <t>https://roofer.com.ua/truba-pp-profil-vnkanal-32-x-18-x-315/</t>
   </si>
   <si>
     <t>17807</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 110/15° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/</t>
   </si>
   <si>
     <t>18860</t>
   </si>
   <si>
     <t>Затискач для труб Profil 32</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zazhim-dlya-trub-profil-32/</t>
+    <t>https://roofer.com.ua/zazhim-dlya-trub-profil-32/</t>
   </si>
   <si>
     <t>18935</t>
   </si>
   <si>
     <t>Коліно ПВХ Profil зовн.канал. 160/30° SN 8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/</t>
+    <t>https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/</t>
   </si>
   <si>
     <t>19057</t>
   </si>
   <si>
     <t>Кінет збірний Profil наружн.канал. 315/160</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kinet-sbornyy-profil-naruzhnkanal-315160/</t>
+    <t>https://roofer.com.ua/kinet-sbornyy-profil-naruzhnkanal-315160/</t>
   </si>
   <si>
     <t>22869</t>
   </si>
   <si>
     <t>Люк пласт. Profil 315мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/lyuk-plast-profil-315mm/</t>
+    <t>https://roofer.com.ua/lyuk-plast-profil-315mm/</t>
   </si>
   <si>
     <t>22870</t>
   </si>
   <si>
     <t>Кінет збірний Profil зовн.канал. 400/200</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kinet-sbornyy-profil-naruzhnkanal-400200/</t>
+    <t>https://roofer.com.ua/kinet-sbornyy-profil-naruzhnkanal-400200/</t>
   </si>
   <si>
     <t>22952</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 200 x 3,9 x 1000 SN2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/</t>
   </si>
   <si>
     <t>39894</t>
   </si>
   <si>
     <t>Труба ПВХ Profil зовн.канал. 160 х 3,2 х 500 SN2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/</t>
+    <t>https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/</t>
   </si>
   <si>
     <t>46981</t>
   </si>
   <si>
     <t>Манжетна прокладка між трубою телескопом і підйомною трубою, для кінета Profil 315</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/</t>
+    <t>https://roofer.com.ua/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/</t>
   </si>
   <si>
     <t>48634</t>
   </si>
   <si>
     <t>Хрестовина ПП Profil вн.канал. 110/50/50/90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-110505090/</t>
+    <t>https://roofer.com.ua/krestovina-pp-profil-vnkanal-110505090/</t>
   </si>
   <si>
     <t>56183</t>
   </si>
   <si>
     <t>Трійник Profil зовн.канал. 110/110/90° SN8</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-11011090-sn8/</t>
+    <t>https://roofer.com.ua/troynik-profil-naruzhnkanal-11011090-sn8/</t>
   </si>
   <si>
     <t>Водостік стальний Raiko</t>
   </si>
   <si>
+    <t>28715</t>
+  </si>
+  <si>
+    <t>Тримач труби прикручуваний 125/90 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/</t>
+  </si>
+  <si>
+    <t>28734</t>
+  </si>
+  <si>
+    <t>Тримач труби, що вбивається 125/90 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-belyy/</t>
+  </si>
+  <si>
+    <t>33538</t>
+  </si>
+  <si>
+    <t>Труба 150/100 коричнева 1 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-150100-korichnevaya-1-m/</t>
+  </si>
+  <si>
+    <t>37015</t>
+  </si>
+  <si>
+    <t>Воронка 150/100 біла</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/voronka-150100-belaya/</t>
+  </si>
+  <si>
+    <t>33648</t>
+  </si>
+  <si>
+    <t>Ринва 125/90 чорний 4 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-12590-chernyy-4-m/</t>
+  </si>
+  <si>
+    <t>28751</t>
+  </si>
+  <si>
+    <t>Кріплення тримача труби, що вбивається 225 мм.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/</t>
+  </si>
+  <si>
+    <t>33568</t>
+  </si>
+  <si>
+    <t>Ринва 125/90 графіт 4 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-12590-grafit-4-m/</t>
+  </si>
+  <si>
+    <t>33552</t>
+  </si>
+  <si>
+    <t>Ринва 125/90 темно-коричневий 4 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-12590-tyomno-korichnevyy-4-m/</t>
+  </si>
+  <si>
+    <t>46199</t>
+  </si>
+  <si>
+    <t>Кріплення тримача труби, що вбивається 300 мм.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/</t>
+  </si>
+  <si>
+    <t>33643</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кут ринви внутрішній 125/90 чорний 135° </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-chernyy-135/</t>
+  </si>
+  <si>
+    <t>28721</t>
+  </si>
+  <si>
+    <t>Коліно 125/90 коричневе</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-12590-korichnevoe/</t>
+  </si>
+  <si>
+    <t>33563</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 125/90 графіт 135°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-grafit-135/</t>
+  </si>
+  <si>
+    <t>28728</t>
+  </si>
+  <si>
+    <t>Ринва 125/90 коричнева 4 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-12590-korichnevyy-4-m/</t>
+  </si>
+  <si>
+    <t>33547</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 125/90 темно-коричневий 135°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/</t>
+  </si>
+  <si>
+    <t>39181</t>
+  </si>
+  <si>
+    <t>Кріплення тримача труби Т-подібне Raiko 225мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/</t>
+  </si>
+  <si>
+    <t>33535</t>
+  </si>
+  <si>
+    <t>Ринва 150/100 коричнева 2 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-150100-korichnevyy-2-m/</t>
+  </si>
+  <si>
+    <t>33684</t>
+  </si>
+  <si>
+    <t>Тримач труби прикручуваний 125/90 чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-chernyy/</t>
+  </si>
+  <si>
+    <t>33527</t>
+  </si>
+  <si>
+    <t>Заглушка для ринви 150/100 коричнева</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-150100-korichnevaya/</t>
+  </si>
+  <si>
+    <t>33558</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-12590-grafit/</t>
+  </si>
+  <si>
+    <t>28732</t>
+  </si>
+  <si>
+    <t>Крюк ринви L-210 125/90 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-l-210-12590-belyy/</t>
+  </si>
+  <si>
+    <t>33542</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви 125/90 темно-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-12590-tyomno-korichnevyy/</t>
+  </si>
+  <si>
+    <t>37022</t>
+  </si>
+  <si>
+    <t>Коліно вивідне Raiko 150/100 біле</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-vyvodnoe-raiko-150100-belyy/</t>
+  </si>
+  <si>
+    <t>33531</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кут ринви внутрішній 150/100 коричневий 135° </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/</t>
+  </si>
+  <si>
+    <t>33676</t>
+  </si>
+  <si>
+    <t>Тримач труби прикручуваний 125/90 темно-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33638</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви 125/90 чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-12590-chernyy/</t>
+  </si>
+  <si>
+    <t>28714</t>
+  </si>
+  <si>
+    <t>Крюк ринви L-210 125/90 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-l-210-12590-korichnevyy/</t>
+  </si>
+  <si>
+    <t>37017</t>
+  </si>
+  <si>
+    <t>Труба 150/100 біла 1 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-150100-belaya-1-m/</t>
+  </si>
+  <si>
+    <t>33649</t>
+  </si>
+  <si>
+    <t>Трійник 125/90 чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/troynik-12590-chernyy/</t>
+  </si>
+  <si>
+    <t>28750</t>
+  </si>
+  <si>
+    <t>Кріплення тримача труби, що вбивається 150 мм.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/</t>
+  </si>
+  <si>
+    <t>33569</t>
+  </si>
+  <si>
+    <t>Трійник 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/troynik-12590-grafit/</t>
+  </si>
+  <si>
+    <t>28726</t>
+  </si>
+  <si>
+    <t>Кут ринви зовнішній 125/90 коричневий 135°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-korichnevyy-135/</t>
+  </si>
+  <si>
+    <t>33553</t>
+  </si>
+  <si>
+    <t>Трійник 125/90 темно-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/troynik-12590-tyomno-korichnevyy/</t>
+  </si>
+  <si>
+    <t>34761</t>
+  </si>
+  <si>
+    <t>Ринва 150/100 білий 4 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-150100-belyy-4-m/</t>
+  </si>
+  <si>
+    <t>28744</t>
+  </si>
+  <si>
+    <t>Кут ринви зовнішній 125/90 білий 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-belyy-90/</t>
+  </si>
+  <si>
+    <t>33644</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 125/90 чорний 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-chernyy-90/</t>
+  </si>
+  <si>
+    <t>33524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гак ринви L-210 150/100 коричневий </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-l-210-150100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>28720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коліно вивідне 125/90 коричневий </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-vyvodnoe-12590-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33564</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 125/90 графіт 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-grafit-90/</t>
+  </si>
+  <si>
+    <t>33548</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 125/90 темно-коричневий 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/</t>
+  </si>
+  <si>
+    <t>39182</t>
+  </si>
+  <si>
+    <t>Кріплення тримача труби Т-подібне Raiko 300мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/</t>
+  </si>
+  <si>
+    <t>33536</t>
+  </si>
+  <si>
+    <t>Ринва 150/100 коричнева 4 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-150100-korichnevyy-4-m/</t>
+  </si>
+  <si>
+    <t>33639</t>
+  </si>
+  <si>
+    <t>Заглушка для ринви 125/90 чорна</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-12590-chernaya/</t>
+  </si>
+  <si>
+    <t>28723</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 125/90 коричневий 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/</t>
+  </si>
+  <si>
+    <t>33559</t>
+  </si>
+  <si>
+    <t>Заглушка для ринви 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-12590-grafit/</t>
+  </si>
+  <si>
+    <t>28731</t>
+  </si>
+  <si>
+    <t>Труба 125/90 коричнева 3 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-12590-korichnevaya-3-m/</t>
+  </si>
+  <si>
+    <t>33543</t>
+  </si>
+  <si>
+    <t>Заглушка ринви 125/90 темно-коричнева</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-12590-tyomno-korichnevaya/</t>
+  </si>
+  <si>
+    <t>37023</t>
+  </si>
+  <si>
+    <t>Ринва 150/100 біла 2 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-150100-belyy-2-m/</t>
+  </si>
+  <si>
+    <t>28738</t>
+  </si>
+  <si>
+    <t>Коліно вивідне 125/90 біле</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-vyvodnoe-12590-belyy/</t>
+  </si>
+  <si>
+    <t>33532</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 150/100 коричневий 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/</t>
+  </si>
+  <si>
+    <t>33677</t>
+  </si>
+  <si>
+    <t>Тримач труби, що вбивається 125/90 темно-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/</t>
+  </si>
+  <si>
+    <t>28746</t>
+  </si>
+  <si>
+    <t>Ринва 125/90 біла 4 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-12590-belyy-4-m/</t>
+  </si>
+  <si>
+    <t>33554</t>
+  </si>
+  <si>
+    <t>Труба 125/90 темно-коричнева 1 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-12590-tyomno-korichnevaya-1-m/</t>
+  </si>
+  <si>
+    <t>37018</t>
+  </si>
+  <si>
+    <t>Труба 150/100 біла 3 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-150100-belaya-3-m/</t>
+  </si>
+  <si>
+    <t>28741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кут ринви внутрішній 125/90 білий 135° </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-belyy-135/</t>
+  </si>
+  <si>
+    <t>33650</t>
+  </si>
+  <si>
+    <t>Труба 125/90 чорна 1 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-12590-chernaya-1-m/</t>
+  </si>
+  <si>
+    <t>28749</t>
+  </si>
+  <si>
+    <t>Труба 125/90 біла 3 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-12590-belaya-3-m/</t>
+  </si>
+  <si>
+    <t>33570</t>
+  </si>
+  <si>
+    <t>Труба 125/90 графіт 1 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-12590-grafit-1-m/</t>
+  </si>
+  <si>
+    <t>28725</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кут ринви внутрішній 125/90 коричневий 135° </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-korichneviy-135/</t>
+  </si>
+  <si>
+    <t>36514</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви 150/100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-150100-belyy/</t>
+  </si>
+  <si>
+    <t>28743</t>
+  </si>
+  <si>
+    <t>Кут ринви зовнішній 125/90 білий 135°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-belyy-135/</t>
+  </si>
+  <si>
+    <t>33645</t>
+  </si>
+  <si>
+    <t>Кут ринви зовнішній 125/90 чорний 135°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-chernyy-135/</t>
+  </si>
+  <si>
+    <t>28753</t>
+  </si>
+  <si>
+    <t>Анкер L-202 мм.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/anker-l-202-mm/</t>
+  </si>
+  <si>
+    <t>28719</t>
+  </si>
+  <si>
+    <t>Заглушка для ринви 125/90 коричнева</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zaglushka-zheloba-12590-korichnevaya/</t>
+  </si>
+  <si>
     <t>33565</t>
   </si>
   <si>
     <t>Кут ринви зовнішній 125/90 графіт 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-grafit-135/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-grafit-135/</t>
   </si>
   <si>
     <t>33549</t>
   </si>
   <si>
     <t>Кут ринви зовнішній 125/90 темно-коричневий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/</t>
   </si>
   <si>
     <t>45648</t>
   </si>
   <si>
     <t xml:space="preserve">Кут ринви внутрішній 150/100 білий 135° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-150100-belyy-135/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-150100-belyy-135/</t>
   </si>
   <si>
     <t>28736</t>
   </si>
   <si>
     <t>З'єднувач ринви 125/90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/soedinitel-zheloba-12590-belyy/</t>
-[...44 lines deleted...]
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-12590-korichnevaya/</t>
+    <t>https://roofer.com.ua/soedinitel-zheloba-12590-belyy/</t>
+  </si>
+  <si>
+    <t>33640</t>
+  </si>
+  <si>
+    <t>Коліно вивідне 125/90 чорний</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-vyvodnoe-12590-chernyy/</t>
+  </si>
+  <si>
+    <t>33560</t>
+  </si>
+  <si>
+    <t>Коліно вивідне 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-vyvodnoe-12590-grafit/</t>
+  </si>
+  <si>
+    <t>28730</t>
+  </si>
+  <si>
+    <t>Труба 125/90 коричнева 1 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-12590-korichnevaya-1-m/</t>
   </si>
   <si>
     <t>33544</t>
   </si>
   <si>
     <t>Коліно вивідне 125/90 темно-коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-vyvodnoe-12590-tyomno-korichnevyy/</t>
+    <t>https://roofer.com.ua/koleno-vyvodnoe-12590-tyomno-korichnevyy/</t>
   </si>
   <si>
     <t>39064</t>
   </si>
   <si>
     <t>Кут ринви зовнішній Raiko 150/100 коричневий 90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gak-rinvi-210-raiko-150100-korichn/</t>
+    <t>https://roofer.com.ua/gak-rinvi-210-raiko-150100-korichn/</t>
   </si>
   <si>
     <t>33678</t>
   </si>
   <si>
     <t>Тримач труби, що вбивається 125/90 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-chernyy/</t>
-[...26 lines deleted...]
-    <t>https://roofer.com.ua/ru/truba-12590-korichnevaya-1-m/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-chernyy/</t>
+  </si>
+  <si>
+    <t>33555</t>
+  </si>
+  <si>
+    <t>Труба 125/90 темно-коричнева 3 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-12590-tyomno-korichnevaya-3-m/</t>
+  </si>
+  <si>
+    <t>28713</t>
+  </si>
+  <si>
+    <t>Воронка 125/90 коричнева</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/voronka-12590-korichnevaya/</t>
+  </si>
+  <si>
+    <t>28733</t>
+  </si>
+  <si>
+    <t>Крюк ринви Комбі 125/90 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-kombi-12590-belyy/</t>
+  </si>
+  <si>
+    <t>33539</t>
+  </si>
+  <si>
+    <t>Труба 150/100 коричнева 3 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/truba-150100-korichnevaya-3-m/</t>
+  </si>
+  <si>
+    <t>37019</t>
+  </si>
+  <si>
+    <t>Коліно 150/100 біле</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-150100-beloe/</t>
   </si>
   <si>
     <t>33651</t>
   </si>
   <si>
     <t>Труба 125/90 чорна 3 м.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-12590-chernaya-3-m/</t>
+    <t>https://roofer.com.ua/truba-12590-chernaya-3-m/</t>
   </si>
   <si>
     <t>33571</t>
   </si>
   <si>
     <t>Труба 125/90 графіт 3 м.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-12590-grafit-3-m/</t>
+    <t>https://roofer.com.ua/truba-12590-grafit-3-m/</t>
   </si>
   <si>
     <t>33530</t>
   </si>
   <si>
     <t>Воронка 150/100 коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-150100-korichneaya/</t>
-[...44 lines deleted...]
-    <t>https://roofer.com.ua/ru/koleno-150100-beloe/</t>
+    <t>https://roofer.com.ua/voronka-150100-korichneaya/</t>
+  </si>
+  <si>
+    <t>28735</t>
+  </si>
+  <si>
+    <t>Тримач труби прикручуваємий 125/90 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-belyy/</t>
+  </si>
+  <si>
+    <t>37013</t>
+  </si>
+  <si>
+    <t>Гак ринви L-210 150/100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-l-210-150100-belyy/</t>
+  </si>
+  <si>
+    <t>33646</t>
+  </si>
+  <si>
+    <t>Кут ринви зовнішній 125/90 чорний 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-chernyy-90/</t>
+  </si>
+  <si>
+    <t>28752</t>
+  </si>
+  <si>
+    <t>Анкер L-152 мм.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/anker-l-152-mm/</t>
   </si>
   <si>
     <t>33566</t>
   </si>
   <si>
     <t>Кут ринви зовнішній 125/90 графіт 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-grafit-90/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-grafit-90/</t>
   </si>
   <si>
     <t>28727</t>
   </si>
   <si>
     <t>Ринва 125/90 коричнева 2 м.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-12590-korichnevyy-2-m/</t>
+    <t>https://roofer.com.ua/zhelob-12590-korichnevyy-2-m/</t>
   </si>
   <si>
     <t>33550</t>
   </si>
   <si>
     <t>Кут ринви зовнішній 125/90 темно-коричневий 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/</t>
   </si>
   <si>
     <t>45649</t>
   </si>
   <si>
     <t>Кут ринви зовнішній 150/100 білий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/gak-rinvi-210-raiko-150100-korichn_1/</t>
+    <t>https://roofer.com.ua/gak-rinvi-210-raiko-150100-korichn_1/</t>
   </si>
   <si>
     <t>28718</t>
   </si>
   <si>
     <t>Тримач труби, що вбивається 125/90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-korichnevyy/</t>
-[...35 lines deleted...]
-    <t>https://roofer.com.ua/ru/anker-l-152-mm/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33641</t>
+  </si>
+  <si>
+    <t>Коліно 125/90 чорне</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-12590-chernoe/</t>
+  </si>
+  <si>
+    <t>33526</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви 150/100 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-150100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33561</t>
+  </si>
+  <si>
+    <t>Коліно 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-12590-grafit/</t>
   </si>
   <si>
     <t>28729</t>
   </si>
   <si>
     <t>Трійник 125/90 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-12590-korichnevyy/</t>
+    <t>https://roofer.com.ua/troynik-12590-korichnevyy/</t>
   </si>
   <si>
     <t>33545</t>
   </si>
   <si>
     <t>Коліно 125/90 темно-коричневе</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-12590-tyomno-korichnevoe/</t>
+    <t>https://roofer.com.ua/koleno-12590-tyomno-korichnevoe/</t>
   </si>
   <si>
     <t>39065</t>
   </si>
   <si>
     <t xml:space="preserve">Кут ринви внутрішній Raiko 150/100 білий 90° </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/</t>
   </si>
   <si>
     <t>33533</t>
   </si>
   <si>
     <t>Кут ринви зовнішній 150/100 коричневий 135°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vneshniy-150100-korichnevyy-135/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-150100-korichnevyy-135/</t>
   </si>
   <si>
     <t>33680</t>
   </si>
   <si>
     <t>Тримач труби прикручуваний 150/100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/</t>
-[...26 lines deleted...]
-    <t>https://roofer.com.ua/ru/koleno-12590-grafit/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33529</t>
+  </si>
+  <si>
+    <t>Коліно 150/100 коричневе</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-150100-korichnevoe/</t>
+  </si>
+  <si>
+    <t>28724</t>
+  </si>
+  <si>
+    <t>Кут ринви зовнішній 125/90 коричневий 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-12590-korichnevyy-90/</t>
+  </si>
+  <si>
+    <t>33556</t>
+  </si>
+  <si>
+    <t>Гак для ринви L-210 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-l-210-12590-grafit/</t>
+  </si>
+  <si>
+    <t>33540</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гак ринви L-210 125/90 темно-коричневий </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/</t>
+  </si>
+  <si>
+    <t>37020</t>
+  </si>
+  <si>
+    <t>Тримач труби вбиваємий 150/100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-vbivaemyy-150100-belyy/</t>
   </si>
   <si>
     <t>28740</t>
   </si>
   <si>
     <t>Воронка 125/90 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-12590-belaya/</t>
+    <t>https://roofer.com.ua/voronka-12590-belaya/</t>
   </si>
   <si>
     <t>33665</t>
   </si>
   <si>
     <t>Тримач труби вбиваємий 125/90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-grafit/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-grafit/</t>
   </si>
   <si>
     <t>28748</t>
   </si>
   <si>
     <t>Труба 125/90 біла 1 м.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/truba-12590-belaya-1-m/</t>
+    <t>https://roofer.com.ua/truba-12590-belaya-1-m/</t>
   </si>
   <si>
     <t>33636</t>
   </si>
   <si>
     <t xml:space="preserve">Гак ринви L-210 125/90 чорний </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kryuk-zheloba-l-210-12590-chernyy/</t>
-[...44 lines deleted...]
-    <t>https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-150100-belyy/</t>
+    <t>https://roofer.com.ua/kryuk-zheloba-l-210-12590-chernyy/</t>
+  </si>
+  <si>
+    <t>28717</t>
+  </si>
+  <si>
+    <t>З'єднувач ринви 125/90 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/soedinitel-zheloba-12590-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33537</t>
+  </si>
+  <si>
+    <t>Трійник 150/100 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/troynik-150100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>37014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гак ринви Комбі 150/100 білий </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-kombi-150100-belyy/</t>
+  </si>
+  <si>
+    <t>28742</t>
+  </si>
+  <si>
+    <t>Кут ринви внутрішній 125/90 білий 90°</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-belyy-90/</t>
+  </si>
+  <si>
+    <t>33647</t>
+  </si>
+  <si>
+    <t>Ринва 125/90 чорна 2 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-12590-chernyy-2-m/</t>
   </si>
   <si>
     <t>33567</t>
   </si>
   <si>
     <t>Ринва 125/90 графіт 2 м.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-12590-grafit-2-m/</t>
+    <t>https://roofer.com.ua/zhelob-12590-grafit-2-m/</t>
   </si>
   <si>
     <t>33551</t>
   </si>
   <si>
     <t>Ринва 125/90 темно-коричневий 2 м.</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-12590-tyomno-korichnevyy-2-m/</t>
+    <t>https://roofer.com.ua/zhelob-12590-tyomno-korichnevyy-2-m/</t>
   </si>
   <si>
     <t>45650</t>
   </si>
   <si>
     <t>Трійник 150/100 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-150100-belyy/</t>
-[...44 lines deleted...]
-    <t>https://roofer.com.ua/ru/zhelob-12590-chernyy-2-m/</t>
+    <t>https://roofer.com.ua/troynik-150100-belyy/</t>
+  </si>
+  <si>
+    <t>28745</t>
+  </si>
+  <si>
+    <t>Ринва 125/90 білий 2 м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/zhelob-12590-belyy-2-m/</t>
+  </si>
+  <si>
+    <t>33642</t>
+  </si>
+  <si>
+    <t>Воронка 125/90 чорна</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/voronka-12590-chernaya/</t>
+  </si>
+  <si>
+    <t>33525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гак ринви Комбі 150/100 коричневий </t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-kombi-150100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>28722</t>
+  </si>
+  <si>
+    <t>Крюк ринви Комбі 125/90 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-kombi-12590-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33562</t>
+  </si>
+  <si>
+    <t>Воронка 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/voronka-12590-grafit/</t>
   </si>
   <si>
     <t>33546</t>
   </si>
   <si>
     <t>Воронка 125/90 темно-коричнева</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/voronka-12590-tyomno-korichnevaya/</t>
+    <t>https://roofer.com.ua/voronka-12590-tyomno-korichnevaya/</t>
   </si>
   <si>
     <t>39180</t>
   </si>
   <si>
     <t>Кріплення тримача труби Т-подібне Raiko 150мм</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/</t>
+    <t>https://roofer.com.ua/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/</t>
   </si>
   <si>
     <t>28737</t>
   </si>
   <si>
     <t>Заглушка для ринви 125/90 біла</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-zheloba-12590-belaya/</t>
+    <t>https://roofer.com.ua/zaglushka-zheloba-12590-belaya/</t>
   </si>
   <si>
     <t>33534</t>
   </si>
   <si>
     <t>Кут ринви зовнішній 150/100 коричневий 90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vneshniy-150100-korichnevyy-90/</t>
+    <t>https://roofer.com.ua/ugol-zheloba-vneshniy-150100-korichnevyy-90/</t>
   </si>
   <si>
     <t>33681</t>
   </si>
   <si>
     <t>Тримач труби, що вбивається 150/100 коричневий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-150100-korichnevyy/</t>
-[...44 lines deleted...]
-    <t>https://roofer.com.ua/ru/voronka-12590-grafit/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-vbivaemyy-150100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33528</t>
+  </si>
+  <si>
+    <t>Коліно вивідне 150/100 коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/koleno-vyvodnoe-150100-korichnevyy/</t>
+  </si>
+  <si>
+    <t>33557</t>
+  </si>
+  <si>
+    <t>Крюк ринви Комбі 125/90 графіт</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-kombi-12590-grafit/</t>
+  </si>
+  <si>
+    <t>33541</t>
+  </si>
+  <si>
+    <t>Гак ринва Комбі 125/90 темно-коричневий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/</t>
+  </si>
+  <si>
+    <t>37021</t>
+  </si>
+  <si>
+    <t>Тримач труби прикручуваний 150/100 білий</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-150100-belyy/</t>
   </si>
   <si>
     <t>28739</t>
   </si>
   <si>
     <t>Коліно 125/90 біле</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/koleno-12590-beloe/</t>
+    <t>https://roofer.com.ua/koleno-12590-beloe/</t>
   </si>
   <si>
     <t>33667</t>
   </si>
   <si>
     <t>Тримач труби прикручуваний 125/90 графіт</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-12590-grafit/</t>
+    <t>https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-grafit/</t>
   </si>
   <si>
     <t>28747</t>
   </si>
   <si>
     <t>Трійник 125/90 білий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/troynik-12590-belyy/</t>
+    <t>https://roofer.com.ua/troynik-12590-belyy/</t>
   </si>
   <si>
     <t>33637</t>
   </si>
   <si>
     <t>Гак ринви Комбі 125/90 чорний</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kryuk-zheloba-kombi-12590-chernyy/</t>
-[...557 lines deleted...]
-    <t>https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-belyy-135/</t>
+    <t>https://roofer.com.ua/kryuk-zheloba-kombi-12590-chernyy/</t>
   </si>
   <si>
     <t>Водостік стальний STRUGA</t>
   </si>
   <si>
     <t>Ринва стальна Srtuga 125/90 L- 2 м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zhelob-vodostochnoy-sistemy-srtuga-12590/</t>
+    <t>https://roofer.com.ua/zhelob-vodostochnoy-sistemy-srtuga-12590/</t>
   </si>
   <si>
     <t>Ринва стальна Srtuga 125/90 L- 4 м.п</t>
   </si>
   <si>
     <t>Водостічна труба 125/90 L-1 м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/vodostochnaya-truba-srtuga-90/</t>
+    <t>https://roofer.com.ua/vodostochnaya-truba-srtuga-90/</t>
   </si>
   <si>
     <t>Водостічна труба 125/90 L- 3 м.п</t>
   </si>
   <si>
     <t>Дюбель для кріплення труби L-100</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dyubel-dlya-krepleniya-truby/</t>
+    <t>https://roofer.com.ua/dyubel-dlya-krepleniya-truby/</t>
   </si>
   <si>
     <t>Дюбель для кріплення труби L-160</t>
   </si>
   <si>
     <t>Дюбель для кріплення труби L-200</t>
   </si>
   <si>
     <t>Дюбель для кріплення труби L-260</t>
   </si>
   <si>
     <t>Дюбель для кріплення труби L-300</t>
   </si>
   <si>
     <t>Заглушка для ринви 125/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/zaglushka-dlya-zheloba-12590/</t>
+    <t>https://roofer.com.ua/zaglushka-dlya-zheloba-12590/</t>
   </si>
   <si>
     <t>Кріплення водостічної труби 125/90 під шуруп</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kreplenie-vodostochnoy-truby-/</t>
+    <t>https://roofer.com.ua/kreplenie-vodostochnoy-truby-/</t>
   </si>
   <si>
     <t>Кріплення водостічної труби 125/90 під дюбель</t>
   </si>
   <si>
     <t>Кріплення водостічної труби 125/90 універсальне</t>
   </si>
   <si>
     <t>Гак до лицевої дошки 125/90 Гак короткий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590/</t>
+    <t>https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590/</t>
   </si>
   <si>
     <t>Гак до лицевої дошки 125/90 Гак MAX</t>
   </si>
   <si>
     <t>Гак до лицевої дошки 125/90 Гак короткий 5мм</t>
   </si>
   <si>
     <t>Гак до лицевої дошки 125/90 Гак до крокви L-210 мм</t>
   </si>
   <si>
     <t>Гак до лицевої дошки 125/90 Гак до крокви L-270 мм</t>
   </si>
   <si>
     <t>Гак до лицевої дошки 125/90 Гак до крокви L-330 мм</t>
   </si>
   <si>
     <t>Гак до крокви 125/90  Гак короткий</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590-1/</t>
+    <t>https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590-1/</t>
   </si>
   <si>
     <t>Гак до крокви 125/90  Гак MAX</t>
   </si>
   <si>
     <t>Гак до крокви 125/90  Гак короткий 5мм</t>
   </si>
   <si>
     <t>Гак до крокви 125/90  Гак до крокви L-210 мм</t>
   </si>
   <si>
     <t>Гак до крокви 125/90  Гак до крокви L-270 мм</t>
   </si>
   <si>
     <t>Гак до крокви 125/90  Гак до крокви L-330 мм</t>
   </si>
   <si>
     <t>Лійка 125/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/562/</t>
+    <t>https://roofer.com.ua/562/</t>
   </si>
   <si>
     <t>Виливка 125/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/563/</t>
+    <t>https://roofer.com.ua/563/</t>
   </si>
   <si>
     <t xml:space="preserve">Коліно 125/90 </t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/563-1/</t>
+    <t>https://roofer.com.ua/563-1/</t>
   </si>
   <si>
     <t>Ревізія 125/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/564/</t>
+    <t>https://roofer.com.ua/564/</t>
   </si>
   <si>
     <t>З'єднувач ринви 125/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/565/</t>
+    <t>https://roofer.com.ua/565/</t>
   </si>
   <si>
     <t>Трійник 125/90</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/566/</t>
+    <t>https://roofer.com.ua/566/</t>
   </si>
   <si>
     <t>Кут ринви зовнішній/внутрішній 125/90  Кут ринви зовнішній/внутрішній 125/90,  90°</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/562-1/</t>
+    <t>https://roofer.com.ua/562-1/</t>
   </si>
   <si>
     <t>Кут ринви зовнішній/внутрішній 125/90  Кут ринви зовнішній/внутрішній 125/90,  135°</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -9930,51 +9930,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-125-3-m-regenau-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krepyozh-kronshteyna-truby-80mm-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ulavlivatel-v-zhelob-yorshik/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyolob-vodostochnyy-d125mm-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kanalizatsionnyy-perekhodnik-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krepyozh-kronshteyna-truby-80mm-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyolob-vodostochnyy-d125mm-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kanalizatsionnyy-perekhodnik-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kollektor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-80-3-m-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-80-3-m-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kollektor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-6730-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-6730-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levayapravaya-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/perekhodnik-s-krugloy-na-kvadratnuyu-trubu-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levayapravaya-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/perekhodnik-s-krugloy-na-kvadratnuyu-trubu-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/-truba-vodostochnaya-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-90-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-90-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/-truba-vodostochnaya-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-90-60-po-ploskosti-steny-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-90-60-po-ploskosti-steny-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-kompensiruyushchaya-s-kvadratnym-vypuskomnicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-67-45-15-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-kompensiruyushchaya-s-kvadratnym-vypuskomnicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-67-45-15-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/setka-voronki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-s-muftoy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-87-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-s-muftoy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-87-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-s-muftoy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-kompensiruyushchaya-s-kruglym-vypuskom-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-kompensiruyushchaya-s-kruglym-vypuskom-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kompensator-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-135-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-pvkh-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-135-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kompensator-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-135-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-135-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-135-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-90-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-90-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kompensator-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kompensator-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kompensator-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-reguliruemyy-90regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-90regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-6730-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-6730-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-6730-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kollektor-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kollektor-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kollektor-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krepyozh-kronshteyna-zheloba-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krepyozh-kronshteyna-zheloba-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/stka-dlya-rinvi-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyelob-5-dyuymov-127-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nakladka-na-ugol-naruzhnyy-135-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nakladka-na-ugol-vnutrenniy-90-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nakladka-na-ugol-vnutrenniy-135-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5324/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-67-odnomuftovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5326/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-127-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vint-shurup-s-dyubelem/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vint-shurup-s-dyubelem/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vint-shurup-s-dyubelem/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaklepka-vytyazhnaya-4-10-tsvyetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/5290-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovn-shn-y-regulovaniy-river-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovn-shn-y-regulovaniy-river-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodost-chna-3-m-p-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodost-chna-3-m-p-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/z-dnuvach-vodost-chno-trubi-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/z-dnuvach-vodost-chno-trubi-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kol-no-60-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kol-no-60-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trimach-trubi-pvkh-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trimach-trubi-pvkh-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trimach-trubi-metaleviy-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trimach-trubi-metaleviy-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-l-100-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-l-100-river-90-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-l-100-river-90-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-l-100-river-90-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/drenazhnaya-reshetka-sitadrain-terra-300x300-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vipuskna-truba-sitamore-dovzhinoyu-500-mm-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/aerator-sitavent-iz-poliuretana-uteplennyy-s-vvarennym-soedinitelnym-pvkh-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/verkhnyaya-chast-dlya-tochechnogo-drenazha-hauraton-recyfix-point-3030/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/tochechniy-drenazh-hauraton-recyfix-point-3030/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/komplekt-aksesuarv-glukh-zaglushki-2sht-korzina-dlya-krupnogo-smttya-vertik-vipusk-adapter-dn70100-gdrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zhyoloba-lyevayapravaya-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhyolob-vodostochnyy-nicollfrantsiyasistyema-29-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/1389/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/1389/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zhyeloba-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-135-naruzhnyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-90-naruzhnyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-135-vnutryenniy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zhyoloba-90-vnutryenniy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshtyeyn-zhyeloba-nicollfrantsiyasistyema-29-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-truby-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-45-d-80-nicollsistyema-29-frantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-87-d-80-univyersalnyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-45-67-d-100-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-slivnoy-nicollsistyema-29-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-slivnoy-nicollsistyema-29-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshtyeyn-zhyeloba-skrytyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-80-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sliv-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/leyka-regenau-12580-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metall-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sliv-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-regenau-3m-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sliv-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-regenau-125-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-regenau-reguliruemyy-60-160-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sliv-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-regenau-reguliruemyy-60-160-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/leyka-regenau-125100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/leyka-regenau-12580-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metall-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sliv-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-regenau-3m-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metall-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-regenau-90-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metall-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-regenau-90-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/leyka-regenau-125100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-regenau-reguliruemyy-60-160-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostchna-3m-regenau-80-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-675-regenau-100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-regenau-90-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sliv-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-pvkh-alta-profil-standart-74-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-pvkh-alta-profil-standart-74-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostchna-pvkh-3m-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostchna-z-muftoyu-pvkh-3m-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostchna-z-muftoyu-pvkh-3m-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-rinvi-90-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-rinvi-90-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-rinvi-120-145-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-rinvi-120-145-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-82mm-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-82mm-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-trubi-67-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-trubi-67-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-trubi-45-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-trubi-45-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zliv-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zliv-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/khomut-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/khomut-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-metal-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-metal-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/khomut-trubi-metal-l-160-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/khomut-trubi-metal-l-160-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-metal-l-160-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rozprniy-dyubel-kpr---12kh140-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-metal-l-220-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rozprniy-dyubel-kpr---12kh200-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gayka-m8-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-pryamoy-metallicheskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-pvkh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-reguliruemyy-120-145-gradusov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradusov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-3m125mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-125-mm-pravayalevaya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-125-mm-izognutyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-3m125mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-pryamoy-metallicheskiy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradusov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-90-mm-3-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-125-mm-izognutyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-pvkh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-zheloba-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-reguliruemyy-120-145-gradusov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-90-mm-3-m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-zheloba-125-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-125-mm-pravayalevaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-125-mm-izognutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-pryamoy-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-125-mm-pravayalevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-truby-90-mm-67-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyuk-dlya-chistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-truby-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/perekhodnik-truby-9063/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/khomut-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-truby-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/khomut-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-reguliruemyy-120-145-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-vodostochnyy-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/perekhodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-universalnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-universalnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/khomut-truby-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/574/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/577/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/576/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/572/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/571/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/579/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/582/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/581/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/580/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/586/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/587/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/575/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/585/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/573/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/583/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/584/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-4-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rinva-galeco-pvc-130-4mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rinva-4-mp-galeco-pvc-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-vpkh-galeco-pvc-130-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-pvkh-galeco-pvc-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-pvkh-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-metal-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-universalnyy-metalicheskiy-galeco-pvc-11080-107kh295-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-metaleviy-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-zheloba-universalnyy-galeco-pvc-11080-107-mm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-metaleviy-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-galeco-pvc-11080-107kh120-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradusov-galeco-pvc-11080-107kh185-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-gradusov-galeco-pvc-11080-107kh188-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-135-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-135-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-135-gradusov-galeco-pvc-11080-107-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-135-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-135-gradusov-galeco-pvc-11080-107-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-150100-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-regulovaniy-90-150-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-galeco-pvc-11080-107kh220-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-pvc-13080/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-lva-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/655/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-pvc-130100/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-prava-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-levaya-galeco-pvc-11080-107-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-lva-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vodostochnaya-truba-galeco-pvc-sp080-80kh4000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zednuvach-trubi-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-prava-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitelnaya-mufta-galeco-pvc-sp080-80kh84-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-67-gradusv-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-67-gradusov-galeco-pvc-sp080-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-45-gradusv-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-truby-galeco-pvc-sp080-80kh184-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-67-gradusv-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-truby-pvkh-galeco-pvc-sp080-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-trubi-pvkh-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ulovlyuvach-vodi-10050-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-160-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rinva-galeco-pvc2-135-4mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-180-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-200-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-metaleviy-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shpilka-220-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyubel-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-pvc2-13580/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-lva-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-prava-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-4-mp-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-trubi-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-67-gradusv-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-trubi-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshchepriymach-unversalniy-kronshteyn-trubi-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-elastichne-pe-galeco-pvc2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/korzina-do-doshchepriymacha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krishka-pd-trubu-do-doshchepriymacha-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krishka-do-doshchepriymacha-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/opora-kronshteyna-trubi-pd-sendvch/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dodatkova-ushchlnyuyucha-prokladka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-pd-trubu-70kh80-do-doshchepriymacha-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reduktsya-80110-mm-rr-popelyastiy-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rinva-3-mp-120mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-unyversalniy-stal-120-mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-stal-120mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-120mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-135-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-135-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-12090-galeco-satal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-unversalna-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-stal-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-stal-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-stal-90-1mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-stal-90-1mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-trubi-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-trubi-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vilivka--stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vilivka--stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-trubi-stal-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-trubi-stal-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rinva-4-mp-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/planka-dekorativna-2mp-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vnutrshny-zdnuvach-do-dekorativno-planki-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-planki-dekorativno-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-planki-dekor-lva-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-planki-dekor-prava-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-stalniy-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-ploskiy-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-ploskiy-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-stal2-12580-/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-stal2-12580-/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-pdvsna-80-mm-stal-galeco-stal2-12580-/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zlivna-korzina-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-lva-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-prava-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-maskuyucho-planki-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-maskuyucho-planki-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-lva-stal-new-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-prava-stal-new-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-3mp-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-trubi-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-72-gradusv-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-72-gradusv-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-trubi-stal-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rinva-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/rinva-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-unversalniy-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-stal-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-rinvi-stal-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-z-kronshteynom-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-z-kronshteynom-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-bez-kronshteyna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-rinvi-bez-kronshteyna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-zovnshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-regulovaniy-105-135-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kut-vnutrshny-regulovaniy-105-135-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-stal-13590/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-stal-13590/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyka-galeco-stal-135100/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zlivna-korzina-90-mm-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zlivna-korzina-100-mm-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-unversalna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-unversalna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-stal-100-3-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-galeco-stal-100-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zdnuvach-trubi-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolno-60-gradusv-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-60-gradusv-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kronshteyn-trubi-stal-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-vodostoka-profil-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-vodostoka-profil-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-dl3m-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-dl3m-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyylevyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyylevyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravayalevaya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravayalevaya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plastikovyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plastikovyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-metallicheskiy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-metallicheskiy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-metallicheskiy-malyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-metallicheskiy-malyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-naruzhnyy-90-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-naruzhnyy-90-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/591/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/591/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradprofil/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-gradprofil/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-135-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-135-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-vodostochnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-vodostochnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-stalnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-stalnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-stalnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plastik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plastik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gorlo-zheloba-vodostoka-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolodets-livnevyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-130-grafitovyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-130-kirpichyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-100-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-100-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-130-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-130-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-10010067-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-10010067-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-korichnevaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gorlo-zheloba-130-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gorlo-zheloba-130-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-130-belyy-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-130-korichnevyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-130-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-130-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-10010067-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-10010067-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-90-kirpichnyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-75-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-kirpichnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-90-belyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-90-korichnevyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-75-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-75-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kolodets-slivnoy-75100-pryamoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-90-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-90-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-1007567-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-1007567-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-757567-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-757567-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-profil-75-korichnevaya-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-belaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-korichnevaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-90-grafitovyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-75-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-1007567-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-grafitovaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-grafitovaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-grafitovaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-kirpichnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-belaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-grafitovaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-kirpichnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l100-75-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gorlo-zheloba-profil-130-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-kirpichnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gorlo-zheloba-130-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-757567-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-dlya-sbora-vody-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-dlya-sbora-vody-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l100-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l160-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-metall-l220-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-plast-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-130-krasnyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-90-krasnyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-130-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-levaya-90-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-130-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-pravaya-90-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-levyy-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-pravyy-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-prokhodnoy-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-krasnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-100-krasnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-krasnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-75-krasnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-130-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-130-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vneshniy-90-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-1007567-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-100-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-90-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-10010067-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-75-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-1007567-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l100-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l220-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-plast-l160-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-dlinnyy-metall-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-korotkiy-metall-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-90-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-dlya-sbora-vody-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/otvod-dlya-sbora-vody-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-757567-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-profil-130-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l220-100-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gorlo-zhyoloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-100-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-dlya-vent-fasadov-75-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-75-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-75-dvukhrastrubnoe-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-75-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-75-dvukhrastrubnoe-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-dvukhrastruboe-75-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-100-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-100-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-profil-100-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-dvukhrastrubnoe-100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-malyy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l100-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gorlo-zheloba-profil-130-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-profil-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-profil-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-profil-levaya-l-130-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-profil-pravaya-r-130-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-100-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-dvukhrastrubnoe-100-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-profil-130-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-profil-130-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-naruzhnyy-profil-130-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-naruzhnyy-profil-130-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-profil-levyy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-profil-pravyy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-profil-prokhodnoy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-profil-130-chyornyy-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-10010067-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-100-profil-chyornaya-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-profil-100-chyornaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l160-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l100-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l160-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l220-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-profil-metal-malyy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-profil-plast-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-zheloba-profil-plast-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l100-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l160-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-metal-l220-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l100-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-profil-plast-l160-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-profil-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-truby-profil-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-profil-levaya-90-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-profil-pravaya-90-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-75-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-profil-dvukhrastrubnoe-75-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-profil-90-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-vnutrenniy-profil-90-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-naruzhnyy-profil-90-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-naruzhnyy-profil-90-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-profil-levyy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-profil-pravyy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/livnepriemnik-profil-prokhodnoy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-profil-90-chyornyy-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-profil-75-chyornaya-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-vodostochnaya-profil-75-chyornaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-1007567-90-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhak-trubi-profil-plast-l220-130-graftoviy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/mufta-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gak-rinvi-210-raiko-150100-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-vyvodnoe-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/gak-rinvi-210-raiko-150100-korichn_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-12590-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-150100-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-vodostochnoy-sistemy-srtuga-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zhelob-vodostochnoy-sistemy-srtuga-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vodostochnaya-truba-srtuga-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/vodostochnaya-truba-srtuga-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/zaglushka-dlya-zheloba-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-vodostochnoy-truby-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-vodostochnoy-truby-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kreplenie-vodostochnoy-truby-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/562/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/563/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/563-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/564/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/565/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/566/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/562-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/562-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ulavlivatel-v-zhelob-yorshik/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-125-3-m-regenau-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krepyozh-kronshteyna-truby-80mm-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyolob-vodostochnyy-d125mm-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanalizatsionnyy-perekhodnik-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krepyozh-kronshteyna-truby-80mm-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyolob-vodostochnyy-d125mm-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanalizatsionnyy-perekhodnik-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-80-3-m-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-80-3-m-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-6730-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-6730-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levayapravaya-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/perekhodnik-s-krugloy-na-kvadratnuyu-trubu-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/perekhodnik-s-krugloy-na-kvadratnuyu-trubu-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levayapravaya-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-90-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/-truba-vodostochnaya-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-90-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/-truba-vodostochnaya-nicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-slivnoy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-90-60-po-ploskosti-steny-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-90-60-po-ploskosti-steny-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-67-45-15-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-kompensiruyushchaya-s-kvadratnym-vypuskomnicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-kompensiruyushchaya-s-kvadratnym-vypuskomnicollsistema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-67-45-15-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyolob-vodostochnyy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-s-muftoy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-87-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/setka-voronki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-s-muftoy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-87-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-s-muftoy-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-kompensiruyushchaya-s-kruglym-vypuskom-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-kompensiruyushchaya-s-kruglym-vypuskom-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-truby-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-kompensiruyushchaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-obychnaya-d80-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-135-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-pvkh-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-135-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompensator-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-135-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-135-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompensator-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-135-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-90-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-90-vneshniyvnutrenniy-nicollsistyema-28-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-90-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompensator-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompensator-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kompensator-nicollfrantsiyasistema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zhyoloba-universalnaya-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-reguliruemyy-90regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-87-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-90regenau/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-67-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-45-universalnyy-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-truby-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-6730-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-6730-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-6730-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektor-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektor-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektor-nicollfrantsiyasistyema-25-classis/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krepyozh-kronshteyna-zheloba-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krepyozh-kronshteyna-zheloba-sistema-nicollfrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/stka-dlya-rinvi-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyelob-5-dyuymov-127-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nakladka-na-ugol-naruzhnyy-135-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nakladka-na-ugol-vnutrenniy-90-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nakladka-na-ugol-vnutrenniy-135-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5324/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-67-odnomuftovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5326/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-127-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vint-shurup-s-dyubelem/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vint-shurup-s-dyubelem/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vint-shurup-s-dyubelem/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaklepka-vytyazhnaya-4-10-tsvyetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5290-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovn-shn-y-regulovaniy-river-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovn-shn-y-regulovaniy-river-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodost-chna-3-m-p-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodost-chna-3-m-p-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/z-dnuvach-vodost-chno-trubi-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/z-dnuvach-vodost-chno-trubi-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kol-no-60-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kol-no-60-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trimach-trubi-pvkh-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trimach-trubi-pvkh-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trimach-trubi-metaleviy-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trimach-trubi-metaleviy-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-l-100-river-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-l-100-river-90-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-l-100-river-90-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-l-100-river-90-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/drenazhnaya-reshetka-sitadrain-terra-300x300-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vipuskna-truba-sitamore-dovzhinoyu-500-mm-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-sitavent-iz-poliuretana-uteplennyy-s-vvarennym-soedinitelnym-pvkh-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/verkhnyaya-chast-dlya-tochechnogo-drenazha-hauraton-recyfix-point-3030/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tochechniy-drenazh-hauraton-recyfix-point-3030/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplekt-aksesuarv-glukh-zaglushki-2sht-korzina-dlya-krupnogo-smttya-vertik-vipusk-adapter-dn70100-gdrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zhyoloba-lyevayapravaya-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhyolob-vodostochnyy-nicollfrantsiyasistyema-29-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1389/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/1389/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zhyeloba-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-135-naruzhnyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-90-naruzhnyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-135-vnutryenniy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zhyoloba-90-vnutryenniy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshtyeyn-zhyeloba-nicollfrantsiyasistyema-29-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-truby-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-45-d-80-nicollsistyema-29-frantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-87-d-80-univyersalnyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-45-67-d-100-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-slivnoy-nicollsistyema-29-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-slivnoy-nicollsistyema-29-ovatsiyafrantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshtyeyn-zhyeloba-skrytyy-nicollfrantsiyasistyema-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sliv-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-regenau-3m-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-regenau-90-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-regenau-90-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/leyka-regenau-125100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-regenau-reguliruemyy-60-160-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostchna-3m-regenau-80-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-regenau-90-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sliv-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-675-regenau-100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sliv-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-3m-regenau-80-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/leyka-regenau-12580-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sliv-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-3m-regenau-100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-regenau-3m-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-regenau-125-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-regenau-reguliruemyy-60-160-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sliv-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sliv-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-regenau-reguliruemyy-60-160-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-3m-regenau-100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/leyka-regenau-125100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/leyka-regenau-12580-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-regenau-metall-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-pvkh-alta-profil-standart-74-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-pvkh-alta-profil-standart-74-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostchna-pvkh-3m-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostchna-z-muftoyu-pvkh-3m-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostchna-z-muftoyu-pvkh-3m-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-rinvi-90-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-rinvi-90-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-rinvi-120-145-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-rinvi-120-145-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-82mm-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-82mm-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-trubi-67-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-trubi-67-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-trubi-45-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-trubi-45-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zliv-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zliv-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/khomut-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/khomut-trubi-pvkh-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-metal-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-metal-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/khomut-trubi-metal-l-160-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/khomut-trubi-metal-l-160-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-metal-l-160-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rozprniy-dyubel-kpr---12kh140-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-metal-l-220-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rozprniy-dyubel-kpr---12kh200-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gayka-m8-alta-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-gradusov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-90-mm-3-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-125-mm-izognutyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-pvkh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-3m125mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-zheloba-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-reguliruemyy-120-145-gradusov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-zheloba-125-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-125-mm-pravayalevaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-90-mm-3-m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-pvkh-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-pryamoy-metallicheskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-3m125mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-reguliruemyy-120-145-gradusov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-gradusov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-125-mm-pravayalevaya-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-125-mm-izognutyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-pryamoy-metallicheskiy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-125-mm-izognutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-pryamoy-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-125-mm-pravayalevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-truby-90-mm-67-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-dlya-chistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-truby-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/perekhodnik-truby-9063/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/khomut-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-truby-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/khomut-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-reguliruemyy-120-145-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-vodostochnyy-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-soedinitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/perekhodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-universalnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/khomut-truby-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/574/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/577/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/576/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/572/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/571/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/579/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/582/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/581/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/580/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/586/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/587/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/575/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/585/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/573/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/583/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/584/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rinva-4-mp-galeco-pvc-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-4-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rinva-galeco-pvc-130-4mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-pvkh-galeco-pvc-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-vpkh-galeco-pvc-130-/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-pvkh-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-metaleviy-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-universalnyy-metalicheskiy-galeco-pvc-11080-107kh295-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-metal-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-zheloba-universalnyy-galeco-pvc-11080-107-mm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-unversalniy-metaleviy-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-galeco-pvc-11080-107kh120-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-gradusov-galeco-pvc-11080-107kh185-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-gradusov-galeco-pvc-11080-107kh188-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-135-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-135-gradusov-galeco-pvc-11080-107-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-135-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-135-gradusv-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-regulovaniy-90-150-gradusv-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-135-gradusov-galeco-pvc-11080-107-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-150100-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-galeco-pvc-11080-107kh220-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-lva-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-pvc-13080/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/655/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-pvc-130100/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-prava-galeco-pvc-150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-lva-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-levaya-galeco-pvc-11080-107-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vodostochnaya-truba-galeco-pvc-sp080-80kh4000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-prava-galeco-pvc-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zednuvach-trubi-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitelnaya-mufta-galeco-pvc-sp080-80kh84-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-67-gradusv-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-67-gradusov-galeco-pvc-sp080-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-45-gradusv-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-truby-galeco-pvc-sp080-80kh184-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-67-gradusv-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-truby-pvkh-galeco-pvc-sp080-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-trubi-pvkh-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ulovlyuvach-vodi-10050-galeco-pvc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-160-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rinva-galeco-pvc2-135-4mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-180-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-200-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-metaleviy-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shpilka-220-mm-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyubel-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-pvc2-13580/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-lva-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-prava-galeco-pvc2-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-4-mp-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-trubi-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-67-gradusv-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-trubi-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshchepriymach-unversalniy-kronshteyn-trubi-galeco-pvc2-70kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-elastichne-pe-galeco-pvc2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/korzina-do-doshchepriymacha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krishka-pd-trubu-do-doshchepriymacha-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krishka-do-doshchepriymacha-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/opora-kronshteyna-trubi-pd-sendvch/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dodatkova-ushchlnyuyucha-prokladka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-pd-trubu-70kh80-do-doshchepriymacha-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reduktsya-80110-mm-rr-popelyastiy-pvc2/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rinva-3-mp-120mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-unyversalniy-stal-120-mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-stal-120mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-120mm-galeco-satal/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-135-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-135-gradusv-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-12090-galeco-satal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-unversalna-galeco-satal-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-stal-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-stal-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-stal-90-1mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-stal-90-1mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-trubi-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-trubi-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-60-gradusv-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vilivka--stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vilivka--stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-trubi-stal-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-trubi-stal-stal-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rinva-4-mp-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-dekorativna-2mp-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vnutrshny-zdnuvach-do-dekorativno-planki-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-planki-dekorativno-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-planki-dekor-lva-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-planki-dekor-prava-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-unversalniy-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-stalniy-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-unversalniy-ploskiy-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-unversalniy-ploskiy-stal-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-stal2-12580-/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-stal2-12580-/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-pdvsna-80-mm-stal-galeco-stal2-12580-/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zlivna-korzina-galeco-stal2-125-/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-lva-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-prava-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-maskuyucho-planki-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-maskuyucho-planki-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-lva-stal-new-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-prava-stal-new-galeco-stal2-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-3mp-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-trubi-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-72-gradusv-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-72-gradusv-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-trubi-stal-galeco-stal2-80kh80/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rinva-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rinva-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-unversalniy-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-unversalniy-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-stal-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-rinvi-stal-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-z-kronshteynom-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-z-kronshteynom-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-bez-kronshteyna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-rinvi-bez-kronshteyna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-zovnshny-90-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-regulovaniy-105-135-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kut-vnutrshny-regulovaniy-105-135-gradusv-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-stal-13590/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-stal-13590/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyka-galeco-stal-135100/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zlivna-korzina-90-mm-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zlivna-korzina-100-mm-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-unversalna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-unversalna-galeco-stal-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-stal-100-3-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-galeco-stal-100-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zdnuvach-trubi-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolno-60-gradusv-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-60-gradusv-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kronshteyn-trubi-stal-galeco-stal-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-vodostoka-profil-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-vodostoka-profil-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-dl3m-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-dl3m-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyylevyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyylevyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravayalevaya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravayalevaya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plastikovyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plastikovyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-metallicheskiy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-metallicheskiy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-metallicheskiy-malyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-metallicheskiy-malyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-90-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-90-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/591/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/591/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-gradprofil/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-gradprofil/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-135-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-135-grad-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-vodostochnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-vodostochnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-stalnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-stalnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-stalnoy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plastik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plastik-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gorlo-zheloba-vodostoka-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolodets-livnevyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-130-grafitovyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l220-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l220-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-130-kirpichyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-130-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-130-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-130-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-130-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-100-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-100-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-130-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-130-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-10010067-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-10010067-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-korichnevaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gorlo-zheloba-130-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gorlo-zheloba-130-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l220-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l220-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-130-belyy-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-130-korichnevyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-130-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-130-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-130-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-130-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-130-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-130-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-10010067-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-10010067-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-90-kirpichnyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-90-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-90-kirpichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-75-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-kirpichnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-kirpichnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-90-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-90-belyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-90-korichnevyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-75-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-75-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kolodets-slivnoy-75100-pryamoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-90-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-90-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-1007567-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-1007567-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-757567-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-757567-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-profil-75-korichnevaya-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-belaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-korichnevaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-90-grafitovyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-90-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-90-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-90-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-90-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-90-grafitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-75-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-1007567-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-grafitovaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-grafitovaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-grafitovaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-kirpichnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-belaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-grafitovaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-kirpichnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-kirpichnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-plast-l100-75-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gorlo-zheloba-profil-130-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-kirpichnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l220-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l220-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-grafitovyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gorlo-zheloba-130-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-757567-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l220-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-130-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-dlya-sbora-vody-130-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-dlya-sbora-vody-90-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l100-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l160-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-metall-l220-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-plast-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-130-krasnyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-90-krasnyy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-130-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-levaya-90-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-130-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-pravaya-90-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-levyy-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-pravyy-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-prokhodnoy-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-krasnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-100-krasnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-krasnaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-75-krasnaya-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-130-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-krasnyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-130-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vneshniy-90-krasnyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-1007567-90-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-100-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-90-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-10010067-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-75-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-1007567-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l100-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l220-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-plast-l160-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-dlinnyy-metall-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-korotkiy-metall-130-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-90-grafitovyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-dlya-sbora-vody-130-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/otvod-dlya-sbora-vody-90-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-757567-90-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-profil-130-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-plast-l220-100-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gorlo-zhyoloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-100-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-kirpichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-dlya-vent-fasadov-75-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-dvukhrastrubnoe-75-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-75-dvukhrastrubnoe-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-dvukhrastrubnoe-75-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-75-dvukhrastrubnoe-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-dvukhrastruboe-75-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-dvukhrastrubnoe-100-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-dvukhrastrubnoe-100-kirpichnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-dvukhrastrubnoe-profil-100-grafitovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-dvukhrastrubnoe-100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-profil-metal-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-profil-metal-malyy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l100-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gorlo-zheloba-profil-130-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-profil-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-profil-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-profil-levaya-l-130-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-profil-pravaya-r-130-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-100-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-dvukhrastrubnoe-100-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-profil-130-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-profil-130-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-profil-130-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-profil-130-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-profil-levyy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-profil-pravyy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-profil-prokhodnoy-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-profil-130-chyornyy-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-10010067-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-100-profil-chyornaya-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-profil-100-chyornaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l160-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l220-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-plast-l100-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-plast-l160-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-plast-l220-100-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-profil-metal-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-profil-metal-malyy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-profil-plast-130-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-zheloba-profil-plast-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l100-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l160-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-metal-l220-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-plast-l100-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-profil-plast-l160-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-profil-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-truby-profil-75-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-profil-levaya-90-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-profil-pravaya-90-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-75-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-profil-dvukhrastrubnoe-75-chyornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-profil-90-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-vnutrenniy-profil-90-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-profil-90-chyornyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy-profil-90-chyornyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-profil-levyy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-profil-pravyy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/livnepriemnik-profil-prokhodnoy-90-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-profil-90-chyornyy-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-profil-75-chyornaya-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-vodostochnaya-profil-75-chyornaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-1007567-90-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhak-trubi-profil-plast-l220-130-graftoviy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/mufta-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-150100-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-vyvodnoe-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gak-rinvi-210-raiko-150100-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gak-rinvi-210-raiko-150100-korichn_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-12590-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-vbivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-vodostochnoy-sistemy-srtuga-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zhelob-vodostochnoy-sistemy-srtuga-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vodostochnaya-truba-srtuga-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vodostochnaya-truba-srtuga-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyubel-dlya-krepleniya-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zaglushka-dlya-zheloba-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-vodostochnoy-truby-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-vodostochnoy-truby-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-vodostochnoy-truby-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kryuk-dlya-tortsevoy-doski-12590-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/562/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/563/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/563-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/564/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/565/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/566/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/562-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/562-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1299"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1299" sqref="F1299"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -10007,127 +10007,127 @@
         <v>4</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="16">
-        <v>357.9</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="16">
-        <v>89.76000000000001</v>
+        <v>357.9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="16">
-        <v>300</v>
+        <v>89.76000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="16">
         <v>1372.8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="16">
         <v>559.6799999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="16">
         <v>105.6</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="16">
         <v>1462.56</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
@@ -10135,799 +10135,799 @@
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="16">
         <v>589.25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="16">
-        <v>167.38</v>
+        <v>1522.22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="16">
-        <v>121.44</v>
+        <v>368</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="8"/>
       <c r="F16" s="16">
-        <v>1522.22</v>
+        <v>167.38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="16">
-        <v>368</v>
+        <v>121.44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="16">
-        <v>179.52</v>
+        <v>127.78</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="16">
-        <v>127.78</v>
+        <v>179.52</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="16">
         <v>462</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="16">
         <v>1620.43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="16">
         <v>158.4</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="16">
-        <v>1571.33</v>
+        <v>348.48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="8"/>
       <c r="F24" s="16">
-        <v>227.04</v>
+        <v>1571.33</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="16">
-        <v>348.48</v>
+        <v>227.04</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="16">
-        <v>1669.54</v>
+        <v>242.88</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="16">
-        <v>242.88</v>
+        <v>364.32</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="16">
-        <v>364.32</v>
+        <v>1669.54</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E29" s="8"/>
       <c r="F29" s="16">
         <v>380.16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="8"/>
       <c r="F30" s="16">
-        <v>282.48</v>
+        <v>113.52</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="8"/>
       <c r="F31" s="16">
-        <v>785.66</v>
+        <v>282.48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="8"/>
       <c r="F32" s="16">
-        <v>113.52</v>
+        <v>785.66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="8"/>
       <c r="F33" s="16">
-        <v>123.02</v>
+        <v>883.87</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="8"/>
       <c r="F34" s="16">
-        <v>343.2</v>
+        <v>123.02</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="16">
-        <v>883.87</v>
+        <v>343.2</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E36" s="8"/>
       <c r="F36" s="16">
         <v>127.78</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E37" s="8"/>
       <c r="F37" s="16">
-        <v>262.94</v>
+        <v>932.98</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E38" s="8"/>
       <c r="F38" s="16">
-        <v>1372.8</v>
+        <v>262.94</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="8"/>
       <c r="F39" s="16">
-        <v>932.98</v>
+        <v>1372.8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E40" s="8"/>
       <c r="F40" s="16">
         <v>982.08</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="16">
         <v>279.84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E42" s="8"/>
       <c r="F42" s="16">
         <v>1462.56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E43" s="8"/>
       <c r="F43" s="16">
         <v>294.62</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E44" s="8"/>
       <c r="F44" s="16">
         <v>491.04</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E45" s="8"/>
       <c r="F45" s="16">
         <v>300.96</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E46" s="8"/>
       <c r="F46" s="16">
-        <v>525.36</v>
+        <v>316.8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E47" s="8"/>
       <c r="F47" s="16">
-        <v>316.8</v>
+        <v>525.36</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E48" s="8"/>
       <c r="F48" s="16">
         <v>337.92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E49" s="8"/>
       <c r="F49" s="16">
-        <v>781.4400000000001</v>
+        <v>336.34</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E50" s="8"/>
       <c r="F50" s="16">
-        <v>336.34</v>
+        <v>723.36</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="8"/>
       <c r="F51" s="16">
-        <v>723.36</v>
+        <v>781.4400000000001</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E52" s="8"/>
       <c r="F52" s="16">
         <v>807.84</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E53" s="8"/>
       <c r="F53" s="16">
         <v>355.87</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E54" s="8"/>
       <c r="F54" s="16">
         <v>786.72</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E55" s="8"/>
       <c r="F55" s="16">
         <v>828.96</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E56" s="8"/>
       <c r="F56" s="16">
-        <v>220.7</v>
+        <v>873.84</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E57" s="8"/>
       <c r="F57" s="16">
-        <v>873.84</v>
+        <v>336.34</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E58" s="8"/>
       <c r="F58" s="16">
-        <v>336.34</v>
+        <v>220.7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E59" s="8"/>
       <c r="F59" s="16">
         <v>922.9400000000001</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E60" s="8"/>
       <c r="F60" s="16">
         <v>355.87</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E61" s="8"/>
       <c r="F61" s="16">
         <v>972.58</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E62" s="8"/>
       <c r="F62" s="16">
         <v>601.92</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
@@ -10947,87 +10947,87 @@
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E64" s="8"/>
       <c r="F64" s="16">
         <v>786.72</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E65" s="8"/>
       <c r="F65" s="16">
-        <v>628.3200000000001</v>
+        <v>837.9400000000001</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E66" s="8"/>
       <c r="F66" s="16">
-        <v>331.58</v>
+        <v>628.3200000000001</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E67" s="8"/>
       <c r="F67" s="16">
-        <v>837.9400000000001</v>
+        <v>331.58</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E68" s="8"/>
       <c r="F68" s="16">
         <v>662.64</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="9" t="s">
         <v>100</v>
@@ -11043,355 +11043,355 @@
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E70" s="8"/>
       <c r="F70" s="16">
         <v>439.3</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="12"/>
       <c r="C71" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E71" s="8"/>
       <c r="F71" s="16">
-        <v>344.78</v>
+        <v>468.86</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E72" s="8"/>
       <c r="F72" s="16">
-        <v>468.86</v>
+        <v>344.78</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="12"/>
       <c r="C73" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E73" s="8"/>
       <c r="F73" s="16">
         <v>491.04</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E74" s="8"/>
       <c r="F74" s="16">
-        <v>974.6900000000001</v>
+        <v>955.15</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="12"/>
       <c r="C75" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E75" s="8"/>
       <c r="F75" s="16">
-        <v>955.15</v>
+        <v>96.58</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E76" s="8"/>
       <c r="F76" s="16">
-        <v>96.58</v>
+        <v>1214.4</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="12"/>
       <c r="C77" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E77" s="8"/>
       <c r="F77" s="16">
-        <v>1214.4</v>
+        <v>974.6900000000001</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E78" s="8"/>
       <c r="F78" s="16">
-        <v>1031.18</v>
+        <v>1011.65</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="12"/>
       <c r="C79" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E79" s="8"/>
       <c r="F79" s="16">
-        <v>1011.65</v>
+        <v>1267.2</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E80" s="8"/>
       <c r="F80" s="16">
-        <v>1267.2</v>
+        <v>1031.18</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="12"/>
       <c r="C81" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E81" s="8"/>
       <c r="F81" s="16">
         <v>1068.14</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="12"/>
       <c r="C82" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E82" s="8"/>
       <c r="F82" s="16">
         <v>594</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="12"/>
       <c r="C83" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E83" s="8"/>
       <c r="F83" s="16">
         <v>436.66</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="12"/>
       <c r="C84" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E84" s="8"/>
       <c r="F84" s="16">
-        <v>466.22</v>
+        <v>628.3200000000001</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="12"/>
       <c r="C85" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E85" s="8"/>
       <c r="F85" s="16">
-        <v>628.3200000000001</v>
+        <v>466.22</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="12"/>
       <c r="C86" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E86" s="8"/>
       <c r="F86" s="16">
         <v>491.04</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="12"/>
       <c r="C87" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E87" s="8"/>
       <c r="F87" s="16">
-        <v>706.99</v>
+        <v>267.4</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="12"/>
       <c r="C88" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E88" s="8"/>
       <c r="F88" s="16">
-        <v>267.4</v>
+        <v>706.99</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="12"/>
       <c r="C89" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E89" s="8"/>
       <c r="F89" s="16">
         <v>860.64</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="12"/>
       <c r="C90" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E90" s="8"/>
       <c r="F90" s="16">
         <v>910.8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E91" s="8"/>
       <c r="F91" s="16">
         <v>121.9</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
@@ -11431,159 +11431,159 @@
       <c r="B94" s="12"/>
       <c r="C94" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E94" s="8"/>
       <c r="F94" s="16">
         <v>222.29</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="12"/>
       <c r="C95" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>139</v>
       </c>
       <c r="E95" s="8"/>
       <c r="F95" s="16">
-        <v>661.62</v>
+        <v>343.2</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="12"/>
       <c r="C96" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>141</v>
       </c>
       <c r="E96" s="8"/>
       <c r="F96" s="16">
-        <v>343.2</v>
+        <v>661.62</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E97" s="8"/>
       <c r="F97" s="16">
         <v>366.96</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="12"/>
       <c r="C98" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E98" s="8"/>
       <c r="F98" s="16">
         <v>385.44</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="12"/>
       <c r="C99" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>145</v>
       </c>
       <c r="E99" s="8"/>
       <c r="F99" s="16">
-        <v>309.4</v>
+        <v>324.72</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="9" t="s">
         <v>146</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>147</v>
       </c>
       <c r="E100" s="8"/>
       <c r="F100" s="16">
-        <v>324.72</v>
+        <v>309.4</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E101" s="8"/>
       <c r="F101" s="16">
         <v>343.2</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D102" s="8" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E102" s="8"/>
       <c r="F102" s="16">
         <v>364.32</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="12"/>
       <c r="C103" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>151</v>
       </c>
       <c r="E103" s="8"/>
       <c r="F103" s="16">
         <v>324.72</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
@@ -12807,69 +12807,69 @@
       <c r="D180" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E180" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F180" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>1</v>
       </c>
       <c r="B181" s="12" t="s">
         <v>272</v>
       </c>
       <c r="C181" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>274</v>
       </c>
       <c r="E181" s="8"/>
       <c r="F181" s="16">
-        <v>4611.5</v>
+        <v>5213</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>2</v>
       </c>
       <c r="B182" s="12" t="s">
         <v>275</v>
       </c>
       <c r="C182" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>277</v>
       </c>
       <c r="E182" s="8"/>
       <c r="F182" s="16">
-        <v>5213</v>
+        <v>4611.5</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>3</v>
       </c>
       <c r="B183" s="12" t="s">
         <v>278</v>
       </c>
       <c r="C183" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D183" s="8" t="s">
         <v>280</v>
       </c>
       <c r="E183" s="8"/>
       <c r="F183" s="16">
         <v>9624</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>4</v>
       </c>
       <c r="B184" s="12" t="s">
@@ -13124,51 +13124,51 @@
       <c r="A198" s="4">
         <v>18</v>
       </c>
       <c r="B198" s="12" t="s">
         <v>323</v>
       </c>
       <c r="C198" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D198" s="8" t="s">
         <v>325</v>
       </c>
       <c r="E198" s="8"/>
       <c r="F198" s="16">
         <v>3208</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>19</v>
       </c>
       <c r="B199" s="12" t="s">
         <v>326</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D199" s="8" t="s">
         <v>327</v>
       </c>
       <c r="E199" s="8"/>
       <c r="F199" s="16">
         <v>7450</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>20</v>
       </c>
       <c r="B200" s="12" t="s">
         <v>328</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>329</v>
       </c>
       <c r="D200" s="8" t="s">
         <v>330</v>
       </c>
       <c r="E200" s="8"/>
       <c r="F200" s="16">
         <v>12832</v>
@@ -14287,1545 +14287,1545 @@
       <c r="D266" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E266" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F266" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>1</v>
       </c>
       <c r="B267" s="12" t="s">
         <v>486</v>
       </c>
       <c r="C267" s="9" t="s">
         <v>487</v>
       </c>
       <c r="D267" s="8" t="s">
         <v>488</v>
       </c>
       <c r="E267" s="8"/>
       <c r="F267" s="16">
-        <v>126.04</v>
+        <v>148.12</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>2</v>
       </c>
       <c r="B268" s="12" t="s">
         <v>489</v>
       </c>
       <c r="C268" s="9" t="s">
         <v>490</v>
       </c>
       <c r="D268" s="8" t="s">
         <v>491</v>
       </c>
       <c r="E268" s="8"/>
       <c r="F268" s="16">
-        <v>387.78</v>
+        <v>134.78</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>3</v>
       </c>
       <c r="B269" s="12" t="s">
         <v>492</v>
       </c>
       <c r="C269" s="9" t="s">
         <v>493</v>
       </c>
       <c r="D269" s="8" t="s">
         <v>494</v>
       </c>
       <c r="E269" s="8"/>
       <c r="F269" s="16">
-        <v>107.18</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>4</v>
       </c>
       <c r="B270" s="12" t="s">
         <v>495</v>
       </c>
       <c r="C270" s="9" t="s">
         <v>496</v>
       </c>
       <c r="D270" s="8" t="s">
         <v>497</v>
       </c>
       <c r="E270" s="8"/>
       <c r="F270" s="16">
-        <v>110.4</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>5</v>
       </c>
       <c r="B271" s="12" t="s">
         <v>498</v>
       </c>
       <c r="C271" s="9" t="s">
         <v>499</v>
       </c>
       <c r="D271" s="8" t="s">
         <v>500</v>
       </c>
       <c r="E271" s="8"/>
       <c r="F271" s="16">
-        <v>200.56</v>
+        <v>376.74</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>6</v>
       </c>
       <c r="B272" s="12" t="s">
         <v>501</v>
       </c>
       <c r="C272" s="9" t="s">
         <v>502</v>
       </c>
       <c r="D272" s="8" t="s">
         <v>503</v>
       </c>
       <c r="E272" s="8"/>
       <c r="F272" s="16">
-        <v>524.4</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>7</v>
       </c>
       <c r="B273" s="12" t="s">
         <v>504</v>
       </c>
       <c r="C273" s="9" t="s">
         <v>505</v>
       </c>
       <c r="D273" s="8" t="s">
         <v>506</v>
       </c>
       <c r="E273" s="8"/>
       <c r="F273" s="16">
-        <v>148.12</v>
+        <v>487.14</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>8</v>
       </c>
       <c r="B274" s="12" t="s">
         <v>507</v>
       </c>
       <c r="C274" s="9" t="s">
         <v>508</v>
       </c>
       <c r="D274" s="8" t="s">
         <v>509</v>
       </c>
       <c r="E274" s="8"/>
       <c r="F274" s="16">
-        <v>295.32</v>
+        <v>186.3</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>9</v>
       </c>
       <c r="B275" s="12" t="s">
         <v>510</v>
       </c>
       <c r="C275" s="9" t="s">
         <v>511</v>
       </c>
       <c r="D275" s="8" t="s">
         <v>512</v>
       </c>
       <c r="E275" s="8"/>
       <c r="F275" s="16">
-        <v>126.04</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>10</v>
       </c>
       <c r="B276" s="12" t="s">
         <v>513</v>
       </c>
       <c r="C276" s="9" t="s">
         <v>514</v>
       </c>
       <c r="D276" s="8" t="s">
         <v>515</v>
       </c>
       <c r="E276" s="8"/>
       <c r="F276" s="16">
-        <v>246.1</v>
+        <v>395.6</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>11</v>
       </c>
       <c r="B277" s="12" t="s">
         <v>516</v>
       </c>
       <c r="C277" s="9" t="s">
         <v>517</v>
       </c>
       <c r="D277" s="8" t="s">
         <v>518</v>
       </c>
       <c r="E277" s="8"/>
       <c r="F277" s="16">
-        <v>167.9</v>
+        <v>101.66</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>12</v>
       </c>
       <c r="B278" s="12" t="s">
         <v>519</v>
       </c>
       <c r="C278" s="9" t="s">
         <v>520</v>
       </c>
       <c r="D278" s="8" t="s">
         <v>521</v>
       </c>
       <c r="E278" s="8"/>
       <c r="F278" s="16">
-        <v>487.14</v>
+        <v>188.14</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>13</v>
       </c>
       <c r="B279" s="12" t="s">
         <v>522</v>
       </c>
       <c r="C279" s="9" t="s">
         <v>523</v>
       </c>
       <c r="D279" s="8" t="s">
         <v>524</v>
       </c>
       <c r="E279" s="8"/>
       <c r="F279" s="16">
-        <v>148.12</v>
+        <v>126.04</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>14</v>
       </c>
       <c r="B280" s="12" t="s">
         <v>525</v>
       </c>
       <c r="C280" s="9" t="s">
         <v>526</v>
       </c>
       <c r="D280" s="8" t="s">
         <v>527</v>
       </c>
       <c r="E280" s="8"/>
       <c r="F280" s="16">
-        <v>250.7</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>15</v>
       </c>
       <c r="B281" s="12" t="s">
         <v>528</v>
       </c>
       <c r="C281" s="9" t="s">
         <v>529</v>
       </c>
       <c r="D281" s="8" t="s">
         <v>530</v>
       </c>
       <c r="E281" s="8"/>
       <c r="F281" s="16">
-        <v>203.78</v>
+        <v>186.3</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>16</v>
       </c>
       <c r="B282" s="12" t="s">
         <v>531</v>
       </c>
       <c r="C282" s="9" t="s">
         <v>532</v>
       </c>
       <c r="D282" s="8" t="s">
         <v>533</v>
       </c>
       <c r="E282" s="8"/>
       <c r="F282" s="16">
-        <v>134.78</v>
+        <v>325.68</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>17</v>
       </c>
       <c r="B283" s="12" t="s">
         <v>534</v>
       </c>
       <c r="C283" s="9" t="s">
         <v>535</v>
       </c>
       <c r="D283" s="8" t="s">
         <v>536</v>
       </c>
       <c r="E283" s="8"/>
       <c r="F283" s="16">
-        <v>281.52</v>
+        <v>186.3</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>18</v>
       </c>
       <c r="B284" s="12" t="s">
         <v>537</v>
       </c>
       <c r="C284" s="9" t="s">
         <v>538</v>
       </c>
       <c r="D284" s="8" t="s">
         <v>539</v>
       </c>
       <c r="E284" s="8"/>
       <c r="F284" s="16">
-        <v>200.56</v>
+        <v>295.32</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>19</v>
       </c>
       <c r="B285" s="12" t="s">
         <v>540</v>
       </c>
       <c r="C285" s="9" t="s">
         <v>541</v>
       </c>
       <c r="D285" s="8" t="s">
         <v>542</v>
       </c>
       <c r="E285" s="8"/>
       <c r="F285" s="16">
-        <v>101.66</v>
+        <v>107.18</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>20</v>
       </c>
       <c r="B286" s="12" t="s">
         <v>543</v>
       </c>
       <c r="C286" s="9" t="s">
         <v>544</v>
       </c>
       <c r="D286" s="8" t="s">
         <v>545</v>
       </c>
       <c r="E286" s="8"/>
       <c r="F286" s="16">
-        <v>524.4</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>21</v>
       </c>
       <c r="B287" s="12" t="s">
         <v>546</v>
       </c>
       <c r="C287" s="9" t="s">
         <v>547</v>
       </c>
       <c r="D287" s="8" t="s">
         <v>548</v>
       </c>
       <c r="E287" s="8"/>
       <c r="F287" s="16">
-        <v>246.1</v>
+        <v>148.12</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>22</v>
       </c>
       <c r="B288" s="12" t="s">
         <v>549</v>
       </c>
       <c r="C288" s="9" t="s">
         <v>550</v>
       </c>
       <c r="D288" s="8" t="s">
         <v>551</v>
       </c>
       <c r="E288" s="8"/>
       <c r="F288" s="16">
-        <v>281.52</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>23</v>
       </c>
       <c r="B289" s="12" t="s">
         <v>552</v>
       </c>
       <c r="C289" s="9" t="s">
         <v>553</v>
       </c>
       <c r="D289" s="8" t="s">
         <v>554</v>
       </c>
       <c r="E289" s="8"/>
       <c r="F289" s="16">
-        <v>376.74</v>
+        <v>148.12</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>24</v>
       </c>
       <c r="B290" s="12" t="s">
         <v>555</v>
       </c>
       <c r="C290" s="9" t="s">
         <v>556</v>
       </c>
       <c r="D290" s="8" t="s">
         <v>557</v>
       </c>
       <c r="E290" s="8"/>
       <c r="F290" s="16">
-        <v>250.7</v>
+        <v>203.78</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>25</v>
       </c>
       <c r="B291" s="12" t="s">
         <v>558</v>
       </c>
       <c r="C291" s="9" t="s">
         <v>559</v>
       </c>
       <c r="D291" s="8" t="s">
         <v>560</v>
       </c>
       <c r="E291" s="8"/>
       <c r="F291" s="16">
         <v>246.1</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>26</v>
       </c>
       <c r="B292" s="12" t="s">
         <v>561</v>
       </c>
       <c r="C292" s="9" t="s">
         <v>562</v>
       </c>
       <c r="D292" s="8" t="s">
         <v>563</v>
       </c>
       <c r="E292" s="8"/>
       <c r="F292" s="16">
-        <v>128.34</v>
+        <v>325.68</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>27</v>
       </c>
       <c r="B293" s="12" t="s">
         <v>564</v>
       </c>
       <c r="C293" s="9" t="s">
         <v>565</v>
       </c>
       <c r="D293" s="8" t="s">
         <v>566</v>
       </c>
       <c r="E293" s="8"/>
       <c r="F293" s="16">
-        <v>167.9</v>
+        <v>395.6</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>28</v>
       </c>
       <c r="B294" s="12" t="s">
         <v>567</v>
       </c>
       <c r="C294" s="9" t="s">
         <v>568</v>
       </c>
       <c r="D294" s="8" t="s">
         <v>569</v>
       </c>
       <c r="E294" s="8"/>
       <c r="F294" s="16">
-        <v>696.4400000000001</v>
+        <v>203.78</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>29</v>
       </c>
       <c r="B295" s="12" t="s">
         <v>570</v>
       </c>
       <c r="C295" s="9" t="s">
         <v>571</v>
       </c>
       <c r="D295" s="8" t="s">
         <v>572</v>
       </c>
       <c r="E295" s="8"/>
       <c r="F295" s="16">
-        <v>107.18</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>30</v>
       </c>
       <c r="B296" s="12" t="s">
         <v>573</v>
       </c>
       <c r="C296" s="9" t="s">
         <v>574</v>
       </c>
       <c r="D296" s="8" t="s">
         <v>575</v>
       </c>
       <c r="E296" s="8"/>
       <c r="F296" s="16">
-        <v>487.14</v>
+        <v>295.32</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>31</v>
       </c>
       <c r="B297" s="12" t="s">
         <v>576</v>
       </c>
       <c r="C297" s="9" t="s">
         <v>577</v>
       </c>
       <c r="D297" s="8" t="s">
         <v>578</v>
       </c>
       <c r="E297" s="8"/>
       <c r="F297" s="16">
-        <v>134.78</v>
+        <v>696.4400000000001</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>32</v>
       </c>
       <c r="B298" s="12" t="s">
         <v>579</v>
       </c>
       <c r="C298" s="9" t="s">
         <v>580</v>
       </c>
       <c r="D298" s="8" t="s">
         <v>581</v>
       </c>
       <c r="E298" s="8"/>
       <c r="F298" s="16">
-        <v>200.56</v>
+        <v>387.78</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>33</v>
       </c>
       <c r="B299" s="12" t="s">
         <v>582</v>
       </c>
       <c r="C299" s="9" t="s">
         <v>583</v>
       </c>
       <c r="D299" s="8" t="s">
         <v>584</v>
       </c>
       <c r="E299" s="8"/>
       <c r="F299" s="16">
-        <v>696.4400000000001</v>
+        <v>188.14</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>34</v>
       </c>
       <c r="B300" s="12" t="s">
         <v>585</v>
       </c>
       <c r="C300" s="9" t="s">
         <v>586</v>
       </c>
       <c r="D300" s="8" t="s">
         <v>587</v>
       </c>
       <c r="E300" s="8"/>
       <c r="F300" s="16">
-        <v>387.78</v>
+        <v>376.74</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>35</v>
       </c>
       <c r="B301" s="12" t="s">
         <v>588</v>
       </c>
       <c r="C301" s="9" t="s">
         <v>589</v>
       </c>
       <c r="D301" s="8" t="s">
         <v>590</v>
       </c>
       <c r="E301" s="8"/>
       <c r="F301" s="16">
-        <v>188.14</v>
+        <v>295.32</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>36</v>
       </c>
       <c r="B302" s="12" t="s">
         <v>591</v>
       </c>
       <c r="C302" s="9" t="s">
         <v>592</v>
       </c>
       <c r="D302" s="8" t="s">
         <v>593</v>
       </c>
       <c r="E302" s="8"/>
       <c r="F302" s="16">
-        <v>524.4</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>37</v>
       </c>
       <c r="B303" s="12" t="s">
         <v>594</v>
       </c>
       <c r="C303" s="9" t="s">
         <v>595</v>
       </c>
       <c r="D303" s="8" t="s">
         <v>596</v>
       </c>
       <c r="E303" s="8"/>
       <c r="F303" s="16">
-        <v>167.9</v>
+        <v>281.52</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>38</v>
       </c>
       <c r="B304" s="12" t="s">
         <v>597</v>
       </c>
       <c r="C304" s="9" t="s">
         <v>598</v>
       </c>
       <c r="D304" s="8" t="s">
         <v>599</v>
       </c>
       <c r="E304" s="8"/>
       <c r="F304" s="16">
-        <v>246.1</v>
+        <v>325.68</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>39</v>
       </c>
       <c r="B305" s="12" t="s">
         <v>600</v>
       </c>
       <c r="C305" s="9" t="s">
         <v>601</v>
       </c>
       <c r="D305" s="8" t="s">
         <v>602</v>
       </c>
       <c r="E305" s="8"/>
       <c r="F305" s="16">
-        <v>395.6</v>
+        <v>250.7</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>40</v>
       </c>
       <c r="B306" s="12" t="s">
         <v>603</v>
       </c>
       <c r="C306" s="9" t="s">
         <v>604</v>
       </c>
       <c r="D306" s="8" t="s">
         <v>605</v>
       </c>
       <c r="E306" s="8"/>
       <c r="F306" s="16">
-        <v>295.32</v>
+        <v>101.66</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>41</v>
       </c>
       <c r="B307" s="12" t="s">
         <v>606</v>
       </c>
       <c r="C307" s="9" t="s">
         <v>607</v>
       </c>
       <c r="D307" s="8" t="s">
         <v>608</v>
       </c>
       <c r="E307" s="8"/>
       <c r="F307" s="16">
-        <v>200.56</v>
+        <v>246.1</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>42</v>
       </c>
       <c r="B308" s="12" t="s">
         <v>609</v>
       </c>
       <c r="C308" s="9" t="s">
         <v>610</v>
       </c>
       <c r="D308" s="8" t="s">
         <v>611</v>
       </c>
       <c r="E308" s="8"/>
       <c r="F308" s="16">
-        <v>295.32</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>43</v>
       </c>
       <c r="B309" s="12" t="s">
         <v>612</v>
       </c>
       <c r="C309" s="9" t="s">
         <v>613</v>
       </c>
       <c r="D309" s="8" t="s">
         <v>614</v>
       </c>
       <c r="E309" s="8"/>
       <c r="F309" s="16">
-        <v>148.12</v>
+        <v>126.04</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>44</v>
       </c>
       <c r="B310" s="12" t="s">
         <v>615</v>
       </c>
       <c r="C310" s="9" t="s">
         <v>616</v>
       </c>
       <c r="D310" s="8" t="s">
         <v>617</v>
       </c>
       <c r="E310" s="8"/>
       <c r="F310" s="16">
-        <v>200.56</v>
+        <v>387.78</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>45</v>
       </c>
       <c r="B311" s="12" t="s">
         <v>618</v>
       </c>
       <c r="C311" s="9" t="s">
         <v>619</v>
       </c>
       <c r="D311" s="8" t="s">
         <v>620</v>
       </c>
       <c r="E311" s="8"/>
       <c r="F311" s="16">
-        <v>487.14</v>
+        <v>107.18</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>46</v>
       </c>
       <c r="B312" s="12" t="s">
         <v>621</v>
       </c>
       <c r="C312" s="9" t="s">
         <v>622</v>
       </c>
       <c r="D312" s="8" t="s">
         <v>623</v>
       </c>
       <c r="E312" s="8"/>
       <c r="F312" s="16">
-        <v>148.12</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>47</v>
       </c>
       <c r="B313" s="12" t="s">
         <v>624</v>
       </c>
       <c r="C313" s="9" t="s">
         <v>625</v>
       </c>
       <c r="D313" s="8" t="s">
         <v>626</v>
       </c>
       <c r="E313" s="8"/>
       <c r="F313" s="16">
-        <v>134.78</v>
+        <v>295.32</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>48</v>
       </c>
       <c r="B314" s="12" t="s">
         <v>627</v>
       </c>
       <c r="C314" s="9" t="s">
         <v>628</v>
       </c>
       <c r="D314" s="8" t="s">
         <v>629</v>
       </c>
       <c r="E314" s="8"/>
       <c r="F314" s="16">
-        <v>128.34</v>
+        <v>524.4</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>49</v>
       </c>
       <c r="B315" s="12" t="s">
         <v>630</v>
       </c>
       <c r="C315" s="9" t="s">
         <v>631</v>
       </c>
       <c r="D315" s="8" t="s">
         <v>632</v>
       </c>
       <c r="E315" s="8"/>
       <c r="F315" s="16">
-        <v>200.56</v>
+        <v>148.12</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>50</v>
       </c>
       <c r="B316" s="12" t="s">
         <v>633</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>634</v>
       </c>
       <c r="D316" s="8" t="s">
         <v>635</v>
       </c>
       <c r="E316" s="8"/>
       <c r="F316" s="16">
-        <v>376.74</v>
+        <v>148.12</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>51</v>
       </c>
       <c r="B317" s="12" t="s">
         <v>636</v>
       </c>
       <c r="C317" s="9" t="s">
         <v>637</v>
       </c>
       <c r="D317" s="8" t="s">
         <v>638</v>
       </c>
       <c r="E317" s="8"/>
       <c r="F317" s="16">
-        <v>188.14</v>
+        <v>250.7</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>52</v>
       </c>
       <c r="B318" s="12" t="s">
         <v>639</v>
       </c>
       <c r="C318" s="9" t="s">
         <v>640</v>
       </c>
       <c r="D318" s="8" t="s">
         <v>641</v>
       </c>
       <c r="E318" s="8"/>
       <c r="F318" s="16">
         <v>126.04</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>53</v>
       </c>
       <c r="B319" s="12" t="s">
         <v>642</v>
       </c>
       <c r="C319" s="9" t="s">
         <v>643</v>
       </c>
       <c r="D319" s="8" t="s">
         <v>644</v>
       </c>
       <c r="E319" s="8"/>
       <c r="F319" s="16">
-        <v>110.4</v>
+        <v>246.1</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>54</v>
       </c>
       <c r="B320" s="12" t="s">
         <v>645</v>
       </c>
       <c r="C320" s="9" t="s">
         <v>646</v>
       </c>
       <c r="D320" s="8" t="s">
         <v>647</v>
       </c>
       <c r="E320" s="8"/>
       <c r="F320" s="16">
-        <v>186.3</v>
+        <v>167.9</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>55</v>
       </c>
       <c r="B321" s="12" t="s">
         <v>648</v>
       </c>
       <c r="C321" s="9" t="s">
         <v>649</v>
       </c>
       <c r="D321" s="8" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="8"/>
       <c r="F321" s="16">
-        <v>128.34</v>
+        <v>487.14</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>56</v>
       </c>
       <c r="B322" s="12" t="s">
         <v>651</v>
       </c>
       <c r="C322" s="9" t="s">
         <v>652</v>
       </c>
       <c r="D322" s="8" t="s">
         <v>653</v>
       </c>
       <c r="E322" s="8"/>
       <c r="F322" s="16">
-        <v>395.6</v>
+        <v>134.78</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>57</v>
       </c>
       <c r="B323" s="12" t="s">
         <v>654</v>
       </c>
       <c r="C323" s="9" t="s">
         <v>655</v>
       </c>
       <c r="D323" s="8" t="s">
         <v>656</v>
       </c>
       <c r="E323" s="8"/>
       <c r="F323" s="16">
-        <v>101.66</v>
+        <v>281.52</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>58</v>
       </c>
       <c r="B324" s="12" t="s">
         <v>657</v>
       </c>
       <c r="C324" s="9" t="s">
         <v>658</v>
       </c>
       <c r="D324" s="8" t="s">
         <v>659</v>
       </c>
       <c r="E324" s="8"/>
       <c r="F324" s="16">
-        <v>295.32</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>59</v>
       </c>
       <c r="B325" s="12" t="s">
         <v>660</v>
       </c>
       <c r="C325" s="9" t="s">
         <v>661</v>
       </c>
       <c r="D325" s="8" t="s">
         <v>662</v>
       </c>
       <c r="E325" s="8"/>
       <c r="F325" s="16">
-        <v>107.18</v>
+        <v>203.78</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>60</v>
       </c>
       <c r="B326" s="12" t="s">
         <v>663</v>
       </c>
       <c r="C326" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D326" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E326" s="8"/>
       <c r="F326" s="16">
-        <v>200.56</v>
+        <v>246.1</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>61</v>
       </c>
       <c r="B327" s="12" t="s">
         <v>666</v>
       </c>
       <c r="C327" s="9" t="s">
         <v>667</v>
       </c>
       <c r="D327" s="8" t="s">
         <v>668</v>
       </c>
       <c r="E327" s="8"/>
       <c r="F327" s="16">
-        <v>186.3</v>
+        <v>281.52</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>62</v>
       </c>
       <c r="B328" s="12" t="s">
         <v>669</v>
       </c>
       <c r="C328" s="9" t="s">
         <v>670</v>
       </c>
       <c r="D328" s="8" t="s">
         <v>671</v>
       </c>
       <c r="E328" s="8"/>
       <c r="F328" s="16">
-        <v>325.68</v>
+        <v>376.74</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>63</v>
       </c>
       <c r="B329" s="12" t="s">
         <v>672</v>
       </c>
       <c r="C329" s="9" t="s">
         <v>673</v>
       </c>
       <c r="D329" s="8" t="s">
         <v>674</v>
       </c>
       <c r="E329" s="8"/>
       <c r="F329" s="16">
-        <v>186.3</v>
+        <v>101.66</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>64</v>
       </c>
       <c r="B330" s="12" t="s">
         <v>675</v>
       </c>
       <c r="C330" s="9" t="s">
         <v>676</v>
       </c>
       <c r="D330" s="8" t="s">
         <v>677</v>
       </c>
       <c r="E330" s="8"/>
       <c r="F330" s="16">
-        <v>200.56</v>
+        <v>524.4</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>65</v>
       </c>
       <c r="B331" s="12" t="s">
         <v>678</v>
       </c>
       <c r="C331" s="9" t="s">
         <v>679</v>
       </c>
       <c r="D331" s="8" t="s">
         <v>680</v>
       </c>
       <c r="E331" s="8"/>
       <c r="F331" s="16">
-        <v>148.12</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>66</v>
       </c>
       <c r="B332" s="12" t="s">
         <v>681</v>
       </c>
       <c r="C332" s="9" t="s">
         <v>682</v>
       </c>
       <c r="D332" s="8" t="s">
         <v>683</v>
       </c>
       <c r="E332" s="8"/>
       <c r="F332" s="16">
-        <v>203.78</v>
+        <v>167.9</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>67</v>
       </c>
       <c r="B333" s="12" t="s">
         <v>684</v>
       </c>
       <c r="C333" s="9" t="s">
         <v>685</v>
       </c>
       <c r="D333" s="8" t="s">
         <v>686</v>
       </c>
       <c r="E333" s="8"/>
       <c r="F333" s="16">
-        <v>148.12</v>
+        <v>696.4400000000001</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>68</v>
       </c>
       <c r="B334" s="12" t="s">
         <v>687</v>
       </c>
       <c r="C334" s="9" t="s">
         <v>688</v>
       </c>
       <c r="D334" s="8" t="s">
         <v>689</v>
       </c>
       <c r="E334" s="8"/>
       <c r="F334" s="16">
-        <v>203.78</v>
+        <v>250.7</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>69</v>
       </c>
       <c r="B335" s="12" t="s">
         <v>690</v>
       </c>
       <c r="C335" s="9" t="s">
         <v>691</v>
       </c>
       <c r="D335" s="8" t="s">
         <v>692</v>
       </c>
       <c r="E335" s="8"/>
       <c r="F335" s="16">
-        <v>110.4</v>
+        <v>246.1</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>70</v>
       </c>
       <c r="B336" s="12" t="s">
         <v>693</v>
       </c>
       <c r="C336" s="9" t="s">
         <v>694</v>
       </c>
       <c r="D336" s="8" t="s">
         <v>695</v>
       </c>
       <c r="E336" s="8"/>
       <c r="F336" s="16">
-        <v>246.1</v>
+        <v>134.78</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>71</v>
       </c>
       <c r="B337" s="12" t="s">
         <v>696</v>
       </c>
       <c r="C337" s="9" t="s">
         <v>697</v>
       </c>
       <c r="D337" s="8" t="s">
         <v>698</v>
       </c>
       <c r="E337" s="8"/>
       <c r="F337" s="16">
-        <v>325.68</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>72</v>
       </c>
       <c r="B338" s="12" t="s">
         <v>699</v>
       </c>
       <c r="C338" s="9" t="s">
         <v>700</v>
       </c>
       <c r="D338" s="8" t="s">
         <v>701</v>
       </c>
       <c r="E338" s="8"/>
       <c r="F338" s="16">
-        <v>395.6</v>
+        <v>696.4400000000001</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>73</v>
       </c>
       <c r="B339" s="12" t="s">
         <v>702</v>
       </c>
       <c r="C339" s="9" t="s">
         <v>703</v>
       </c>
       <c r="D339" s="8" t="s">
         <v>704</v>
       </c>
       <c r="E339" s="8"/>
       <c r="F339" s="16">
-        <v>376.74</v>
+        <v>107.18</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>74</v>
       </c>
       <c r="B340" s="12" t="s">
         <v>705</v>
       </c>
       <c r="C340" s="9" t="s">
         <v>706</v>
       </c>
       <c r="D340" s="8" t="s">
         <v>707</v>
       </c>
       <c r="E340" s="8"/>
       <c r="F340" s="16">
-        <v>295.32</v>
+        <v>487.14</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>75</v>
       </c>
       <c r="B341" s="12" t="s">
         <v>708</v>
       </c>
       <c r="C341" s="9" t="s">
         <v>709</v>
       </c>
       <c r="D341" s="8" t="s">
         <v>710</v>
       </c>
       <c r="E341" s="8"/>
       <c r="F341" s="16">
-        <v>200.56</v>
+        <v>246.1</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>76</v>
       </c>
       <c r="B342" s="12" t="s">
         <v>711</v>
       </c>
       <c r="C342" s="9" t="s">
         <v>712</v>
       </c>
       <c r="D342" s="8" t="s">
         <v>713</v>
       </c>
       <c r="E342" s="8"/>
       <c r="F342" s="16">
-        <v>295.32</v>
+        <v>395.6</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>77</v>
       </c>
       <c r="B343" s="12" t="s">
         <v>714</v>
       </c>
       <c r="C343" s="9" t="s">
         <v>715</v>
       </c>
       <c r="D343" s="8" t="s">
         <v>716</v>
       </c>
       <c r="E343" s="8"/>
       <c r="F343" s="16">
-        <v>696.4400000000001</v>
+        <v>387.78</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>78</v>
       </c>
       <c r="B344" s="12" t="s">
         <v>717</v>
       </c>
       <c r="C344" s="9" t="s">
         <v>718</v>
       </c>
       <c r="D344" s="8" t="s">
         <v>719</v>
       </c>
       <c r="E344" s="8"/>
       <c r="F344" s="16">
-        <v>387.78</v>
+        <v>188.14</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>79</v>
       </c>
       <c r="B345" s="12" t="s">
         <v>720</v>
       </c>
       <c r="C345" s="9" t="s">
         <v>721</v>
       </c>
       <c r="D345" s="8" t="s">
         <v>722</v>
       </c>
       <c r="E345" s="8"/>
       <c r="F345" s="16">
-        <v>188.14</v>
+        <v>524.4</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>80</v>
       </c>
       <c r="B346" s="12" t="s">
         <v>723</v>
       </c>
       <c r="C346" s="9" t="s">
         <v>724</v>
       </c>
       <c r="D346" s="8" t="s">
         <v>725</v>
       </c>
       <c r="E346" s="8"/>
       <c r="F346" s="16">
-        <v>101.66</v>
+        <v>167.9</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>81</v>
       </c>
       <c r="B347" s="12" t="s">
         <v>726</v>
       </c>
       <c r="C347" s="9" t="s">
         <v>727</v>
       </c>
       <c r="D347" s="8" t="s">
         <v>728</v>
       </c>
       <c r="E347" s="8"/>
       <c r="F347" s="16">
-        <v>246.1</v>
+        <v>295.32</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>82</v>
       </c>
       <c r="B348" s="12" t="s">
         <v>729</v>
       </c>
       <c r="C348" s="9" t="s">
         <v>730</v>
       </c>
       <c r="D348" s="8" t="s">
         <v>731</v>
       </c>
       <c r="E348" s="8"/>
       <c r="F348" s="16">
-        <v>281.52</v>
+        <v>148.12</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>83</v>
       </c>
       <c r="B349" s="12" t="s">
         <v>732</v>
       </c>
       <c r="C349" s="9" t="s">
         <v>733</v>
       </c>
       <c r="D349" s="8" t="s">
         <v>734</v>
       </c>
       <c r="E349" s="8"/>
       <c r="F349" s="16">
-        <v>325.68</v>
+        <v>295.32</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>84</v>
       </c>
       <c r="B350" s="12" t="s">
         <v>735</v>
       </c>
       <c r="C350" s="9" t="s">
         <v>736</v>
       </c>
       <c r="D350" s="8" t="s">
         <v>737</v>
       </c>
       <c r="E350" s="8"/>
       <c r="F350" s="16">
-        <v>250.7</v>
+        <v>200.56</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5" t="s">
         <v>738</v>
       </c>
       <c r="B351" s="8"/>
       <c r="C351" s="9"/>
       <c r="D351" s="8"/>
       <c r="E351" s="8"/>
       <c r="F351" s="16"/>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C352" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D352" s="14" t="s">
         <v>5</v>
       </c>
@@ -16503,371 +16503,371 @@
         <v>4</v>
       </c>
       <c r="D390" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E390" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F390" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>1</v>
       </c>
       <c r="B391" s="12"/>
       <c r="C391" s="9" t="s">
         <v>832</v>
       </c>
       <c r="D391" s="8" t="s">
         <v>833</v>
       </c>
       <c r="E391" s="8"/>
       <c r="F391" s="16">
-        <v>364</v>
+        <v>446</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>2</v>
       </c>
       <c r="B392" s="12"/>
       <c r="C392" s="9" t="s">
         <v>834</v>
       </c>
       <c r="D392" s="8" t="s">
         <v>835</v>
       </c>
       <c r="E392" s="8"/>
       <c r="F392" s="16">
-        <v>162</v>
+        <v>589.89</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>3</v>
       </c>
       <c r="B393" s="12"/>
       <c r="C393" s="9" t="s">
         <v>836</v>
       </c>
       <c r="D393" s="8" t="s">
         <v>837</v>
       </c>
       <c r="E393" s="8"/>
       <c r="F393" s="16">
-        <v>150</v>
+        <v>223</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>4</v>
       </c>
       <c r="B394" s="12"/>
       <c r="C394" s="9" t="s">
         <v>838</v>
       </c>
       <c r="D394" s="8" t="s">
         <v>839</v>
       </c>
       <c r="E394" s="8"/>
       <c r="F394" s="16">
-        <v>1023</v>
+        <v>116.55</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>5</v>
       </c>
       <c r="B395" s="12"/>
       <c r="C395" s="9" t="s">
         <v>840</v>
       </c>
       <c r="D395" s="8" t="s">
         <v>841</v>
       </c>
       <c r="E395" s="8"/>
       <c r="F395" s="16">
-        <v>347</v>
+        <v>745.5</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>6</v>
       </c>
       <c r="B396" s="12"/>
       <c r="C396" s="9" t="s">
         <v>842</v>
       </c>
       <c r="D396" s="8" t="s">
         <v>843</v>
       </c>
       <c r="E396" s="8"/>
       <c r="F396" s="16">
-        <v>456.4</v>
+        <v>372</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>7</v>
       </c>
       <c r="B397" s="12"/>
       <c r="C397" s="9" t="s">
         <v>844</v>
       </c>
       <c r="D397" s="8" t="s">
         <v>845</v>
       </c>
       <c r="E397" s="8"/>
       <c r="F397" s="16">
-        <v>190</v>
+        <v>833</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>8</v>
       </c>
       <c r="B398" s="12"/>
       <c r="C398" s="9" t="s">
         <v>846</v>
       </c>
       <c r="D398" s="8" t="s">
         <v>847</v>
       </c>
       <c r="E398" s="8"/>
       <c r="F398" s="16">
-        <v>174</v>
+        <v>483</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>9</v>
       </c>
       <c r="B399" s="12"/>
       <c r="C399" s="9" t="s">
         <v>848</v>
       </c>
       <c r="D399" s="8" t="s">
         <v>849</v>
       </c>
       <c r="E399" s="8"/>
       <c r="F399" s="16">
-        <v>745.5</v>
+        <v>622</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>10</v>
       </c>
       <c r="B400" s="12"/>
       <c r="C400" s="9" t="s">
         <v>850</v>
       </c>
       <c r="D400" s="8" t="s">
         <v>851</v>
       </c>
       <c r="E400" s="8"/>
       <c r="F400" s="16">
-        <v>273</v>
+        <v>132</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>11</v>
       </c>
       <c r="B401" s="12"/>
       <c r="C401" s="9" t="s">
         <v>852</v>
       </c>
       <c r="D401" s="8" t="s">
         <v>853</v>
       </c>
       <c r="E401" s="8"/>
       <c r="F401" s="16">
-        <v>216</v>
+        <v>810</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>12</v>
       </c>
       <c r="B402" s="12"/>
       <c r="C402" s="9" t="s">
         <v>854</v>
       </c>
       <c r="D402" s="8" t="s">
         <v>855</v>
       </c>
       <c r="E402" s="8"/>
       <c r="F402" s="16">
-        <v>483</v>
+        <v>364</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>13</v>
       </c>
       <c r="B403" s="12"/>
       <c r="C403" s="9" t="s">
         <v>856</v>
       </c>
       <c r="D403" s="8" t="s">
         <v>857</v>
       </c>
       <c r="E403" s="8"/>
       <c r="F403" s="16">
-        <v>446</v>
+        <v>150</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>14</v>
       </c>
       <c r="B404" s="12"/>
       <c r="C404" s="9" t="s">
         <v>858</v>
       </c>
       <c r="D404" s="8" t="s">
         <v>859</v>
       </c>
       <c r="E404" s="8"/>
       <c r="F404" s="16">
-        <v>589.89</v>
+        <v>162</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>15</v>
       </c>
       <c r="B405" s="12"/>
       <c r="C405" s="9" t="s">
         <v>860</v>
       </c>
       <c r="D405" s="8" t="s">
         <v>861</v>
       </c>
       <c r="E405" s="8"/>
       <c r="F405" s="16">
-        <v>223</v>
+        <v>456.4</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>16</v>
       </c>
       <c r="B406" s="12"/>
       <c r="C406" s="9" t="s">
         <v>862</v>
       </c>
       <c r="D406" s="8" t="s">
         <v>863</v>
       </c>
       <c r="E406" s="8"/>
       <c r="F406" s="16">
-        <v>116.55</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>17</v>
       </c>
       <c r="B407" s="12"/>
       <c r="C407" s="9" t="s">
         <v>864</v>
       </c>
       <c r="D407" s="8" t="s">
         <v>865</v>
       </c>
       <c r="E407" s="8"/>
       <c r="F407" s="16">
-        <v>372</v>
+        <v>347</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>18</v>
       </c>
       <c r="B408" s="12"/>
       <c r="C408" s="9" t="s">
         <v>866</v>
       </c>
       <c r="D408" s="8" t="s">
         <v>867</v>
       </c>
       <c r="E408" s="8"/>
       <c r="F408" s="16">
-        <v>833</v>
+        <v>190</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>19</v>
       </c>
       <c r="B409" s="12"/>
       <c r="C409" s="9" t="s">
         <v>868</v>
       </c>
       <c r="D409" s="8" t="s">
         <v>869</v>
       </c>
       <c r="E409" s="8"/>
       <c r="F409" s="16">
-        <v>810</v>
+        <v>174</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>20</v>
       </c>
       <c r="B410" s="12"/>
       <c r="C410" s="9" t="s">
         <v>870</v>
       </c>
       <c r="D410" s="8" t="s">
         <v>871</v>
       </c>
       <c r="E410" s="8"/>
       <c r="F410" s="16">
-        <v>622</v>
+        <v>216</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>21</v>
       </c>
       <c r="B411" s="12"/>
       <c r="C411" s="9" t="s">
         <v>872</v>
       </c>
       <c r="D411" s="8" t="s">
         <v>873</v>
       </c>
       <c r="E411" s="8"/>
       <c r="F411" s="16">
-        <v>132</v>
+        <v>273</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>22</v>
       </c>
       <c r="B412" s="12"/>
       <c r="C412" s="9" t="s">
         <v>874</v>
       </c>
       <c r="D412" s="8" t="s">
         <v>875</v>
       </c>
       <c r="E412" s="8"/>
       <c r="F412" s="16">
         <v>347.76</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>23</v>
       </c>
       <c r="B413" s="12"/>
       <c r="C413" s="9" t="s">
         <v>876</v>
@@ -17707,183 +17707,183 @@
         <v>4</v>
       </c>
       <c r="D466" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E466" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F466" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>1</v>
       </c>
       <c r="B467" s="12"/>
       <c r="C467" s="9" t="s">
         <v>973</v>
       </c>
       <c r="D467" s="8" t="s">
         <v>974</v>
       </c>
       <c r="E467" s="8"/>
       <c r="F467" s="16">
-        <v>919.25</v>
+        <v>1393.92</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>2</v>
       </c>
       <c r="B468" s="12"/>
       <c r="C468" s="9" t="s">
         <v>975</v>
       </c>
       <c r="D468" s="8" t="s">
         <v>976</v>
       </c>
       <c r="E468" s="8"/>
       <c r="F468" s="16">
-        <v>1008.48</v>
+        <v>919.25</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>3</v>
       </c>
       <c r="B469" s="12"/>
       <c r="C469" s="9" t="s">
         <v>977</v>
       </c>
       <c r="D469" s="8" t="s">
         <v>978</v>
       </c>
       <c r="E469" s="8"/>
       <c r="F469" s="16">
-        <v>1393.92</v>
+        <v>1008.48</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>4</v>
       </c>
-      <c r="B470" s="12"/>
+      <c r="B470" s="12" t="s">
+        <v>979</v>
+      </c>
       <c r="C470" s="9" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D470" s="8" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="E470" s="8"/>
       <c r="F470" s="16">
-        <v>156.29</v>
+        <v>115.63</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>5</v>
       </c>
-      <c r="B471" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B471" s="12"/>
       <c r="C471" s="9" t="s">
         <v>982</v>
       </c>
       <c r="D471" s="8" t="s">
         <v>983</v>
       </c>
       <c r="E471" s="8"/>
       <c r="F471" s="16">
-        <v>115.63</v>
+        <v>156.29</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>6</v>
       </c>
       <c r="B472" s="12"/>
       <c r="C472" s="9" t="s">
         <v>984</v>
       </c>
       <c r="D472" s="8" t="s">
         <v>985</v>
       </c>
       <c r="E472" s="8"/>
       <c r="F472" s="16">
         <v>255.55</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>7</v>
       </c>
       <c r="B473" s="12"/>
       <c r="C473" s="9" t="s">
         <v>986</v>
       </c>
       <c r="D473" s="8" t="s">
         <v>987</v>
       </c>
       <c r="E473" s="8"/>
       <c r="F473" s="16">
-        <v>493.68</v>
+        <v>482.06</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>8</v>
       </c>
       <c r="B474" s="12" t="s">
         <v>988</v>
       </c>
       <c r="C474" s="9" t="s">
         <v>989</v>
       </c>
       <c r="D474" s="8" t="s">
         <v>990</v>
       </c>
       <c r="E474" s="8"/>
       <c r="F474" s="16">
         <v>246.58</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>9</v>
       </c>
       <c r="B475" s="12"/>
       <c r="C475" s="9" t="s">
         <v>991</v>
       </c>
       <c r="D475" s="8" t="s">
         <v>992</v>
       </c>
       <c r="E475" s="8"/>
       <c r="F475" s="16">
-        <v>482.06</v>
+        <v>493.68</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>10</v>
       </c>
       <c r="B476" s="12" t="s">
         <v>993</v>
       </c>
       <c r="C476" s="9" t="s">
         <v>994</v>
       </c>
       <c r="D476" s="8" t="s">
         <v>995</v>
       </c>
       <c r="E476" s="8"/>
       <c r="F476" s="16">
         <v>423.98</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>11</v>
       </c>
       <c r="B477" s="12"/>
@@ -17896,344 +17896,344 @@
       <c r="E477" s="8"/>
       <c r="F477" s="16">
         <v>802.5599999999999</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>12</v>
       </c>
       <c r="B478" s="12"/>
       <c r="C478" s="9" t="s">
         <v>998</v>
       </c>
       <c r="D478" s="8" t="s">
         <v>999</v>
       </c>
       <c r="E478" s="8"/>
       <c r="F478" s="16">
         <v>296.74</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>13</v>
       </c>
-      <c r="B479" s="12" t="s">
+      <c r="B479" s="12"/>
+      <c r="C479" s="9" t="s">
         <v>1000</v>
       </c>
-      <c r="C479" s="9" t="s">
+      <c r="D479" s="8" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="E479" s="8"/>
       <c r="F479" s="16">
-        <v>539.62</v>
+        <v>499.49</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>14</v>
       </c>
       <c r="B480" s="12"/>
       <c r="C480" s="9" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D480" s="8" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="E480" s="8"/>
       <c r="F480" s="16">
-        <v>499.49</v>
+        <v>1181.66</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>15</v>
       </c>
-      <c r="B481" s="12"/>
+      <c r="B481" s="12" t="s">
+        <v>1004</v>
+      </c>
       <c r="C481" s="9" t="s">
         <v>1005</v>
       </c>
       <c r="D481" s="8" t="s">
         <v>1006</v>
       </c>
       <c r="E481" s="8"/>
       <c r="F481" s="16">
-        <v>1181.66</v>
+        <v>539.62</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>16</v>
       </c>
-      <c r="B482" s="12" t="s">
+      <c r="B482" s="12"/>
+      <c r="C482" s="9" t="s">
         <v>1007</v>
       </c>
-      <c r="C482" s="9" t="s">
+      <c r="D482" s="8" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="E482" s="8"/>
       <c r="F482" s="16">
-        <v>544.37</v>
+        <v>743.42</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>17</v>
       </c>
       <c r="B483" s="12"/>
       <c r="C483" s="9" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D483" s="8" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="E483" s="8"/>
       <c r="F483" s="16">
-        <v>743.42</v>
+        <v>1181.66</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>18</v>
       </c>
-      <c r="B484" s="12"/>
+      <c r="B484" s="12" t="s">
+        <v>1011</v>
+      </c>
       <c r="C484" s="9" t="s">
         <v>1012</v>
       </c>
       <c r="D484" s="8" t="s">
         <v>1013</v>
       </c>
       <c r="E484" s="8"/>
       <c r="F484" s="16">
-        <v>1181.66</v>
+        <v>544.37</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>19</v>
       </c>
-      <c r="B485" s="12"/>
+      <c r="B485" s="12" t="s">
+        <v>1014</v>
+      </c>
       <c r="C485" s="9" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D485" s="8" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="E485" s="8"/>
       <c r="F485" s="16">
-        <v>743.42</v>
+        <v>544.37</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>20</v>
       </c>
-      <c r="B486" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B486" s="12"/>
       <c r="C486" s="9" t="s">
         <v>1017</v>
       </c>
       <c r="D486" s="8" t="s">
         <v>1018</v>
       </c>
       <c r="E486" s="8"/>
       <c r="F486" s="16">
-        <v>544.37</v>
+        <v>743.42</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>21</v>
       </c>
       <c r="B487" s="12"/>
       <c r="C487" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="D487" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="E487" s="8"/>
       <c r="F487" s="16">
         <v>2648.45</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
         <v>22</v>
       </c>
-      <c r="B488" s="12"/>
+      <c r="B488" s="12" t="s">
+        <v>1021</v>
+      </c>
       <c r="C488" s="9" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D488" s="8" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E488" s="8"/>
       <c r="F488" s="16">
-        <v>2648.45</v>
+        <v>1867.54</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>23</v>
       </c>
-      <c r="B489" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B489" s="12"/>
       <c r="C489" s="9" t="s">
         <v>1024</v>
       </c>
       <c r="D489" s="8" t="s">
         <v>1025</v>
       </c>
       <c r="E489" s="8"/>
       <c r="F489" s="16">
-        <v>1867.54</v>
+        <v>2358.58</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>24</v>
       </c>
       <c r="B490" s="12"/>
       <c r="C490" s="9" t="s">
         <v>1026</v>
       </c>
       <c r="D490" s="8" t="s">
         <v>1027</v>
       </c>
       <c r="E490" s="8"/>
       <c r="F490" s="16">
-        <v>2358.58</v>
+        <v>2648.45</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>25</v>
       </c>
-      <c r="B491" s="12" t="s">
+      <c r="B491" s="12"/>
+      <c r="C491" s="9" t="s">
         <v>1028</v>
       </c>
-      <c r="C491" s="9" t="s">
+      <c r="D491" s="8" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
       <c r="E491" s="8"/>
       <c r="F491" s="16">
-        <v>1867.54</v>
+        <v>1683.26</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>26</v>
       </c>
-      <c r="B492" s="12"/>
+      <c r="B492" s="12" t="s">
+        <v>1030</v>
+      </c>
       <c r="C492" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="D492" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="E492" s="8"/>
       <c r="F492" s="16">
-        <v>1333.2</v>
+        <v>1867.54</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>27</v>
       </c>
       <c r="B493" s="12"/>
       <c r="C493" s="9" t="s">
         <v>1033</v>
       </c>
       <c r="D493" s="8" t="s">
         <v>1034</v>
       </c>
       <c r="E493" s="8"/>
       <c r="F493" s="16">
-        <v>1683.26</v>
+        <v>1333.2</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>28</v>
       </c>
       <c r="B494" s="12" t="s">
         <v>1035</v>
       </c>
       <c r="C494" s="9" t="s">
         <v>1036</v>
       </c>
       <c r="D494" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="E494" s="8"/>
       <c r="F494" s="16">
         <v>741.84</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>29</v>
       </c>
       <c r="B495" s="12"/>
       <c r="C495" s="9" t="s">
         <v>1038</v>
       </c>
       <c r="D495" s="8" t="s">
         <v>1039</v>
       </c>
       <c r="E495" s="8"/>
       <c r="F495" s="16">
-        <v>683.76</v>
+        <v>341.62</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>30</v>
       </c>
       <c r="B496" s="12"/>
       <c r="C496" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="D496" s="8" t="s">
         <v>1041</v>
       </c>
       <c r="E496" s="8"/>
       <c r="F496" s="16">
-        <v>341.62</v>
+        <v>683.76</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>31</v>
       </c>
       <c r="B497" s="12" t="s">
         <v>1042</v>
       </c>
       <c r="C497" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="D497" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="E497" s="8"/>
       <c r="F497" s="16">
         <v>214.37</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>32</v>
       </c>
       <c r="B498" s="12"/>
@@ -18246,160 +18246,160 @@
       <c r="E498" s="8"/>
       <c r="F498" s="16">
         <v>692.74</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>33</v>
       </c>
       <c r="B499" s="12"/>
       <c r="C499" s="9" t="s">
         <v>1047</v>
       </c>
       <c r="D499" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="E499" s="8"/>
       <c r="F499" s="16">
         <v>341.62</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>34</v>
       </c>
-      <c r="B500" s="12" t="s">
+      <c r="B500" s="12"/>
+      <c r="C500" s="9" t="s">
         <v>1049</v>
       </c>
-      <c r="C500" s="9" t="s">
+      <c r="D500" s="8" t="s">
         <v>1050</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051</v>
       </c>
       <c r="E500" s="8"/>
       <c r="F500" s="16">
-        <v>214.37</v>
+        <v>1353.79</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>35</v>
       </c>
       <c r="B501" s="12"/>
       <c r="C501" s="9" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D501" s="8" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="E501" s="8"/>
       <c r="F501" s="16">
         <v>253.44</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
         <v>36</v>
       </c>
-      <c r="B502" s="12"/>
+      <c r="B502" s="12" t="s">
+        <v>1053</v>
+      </c>
       <c r="C502" s="9" t="s">
         <v>1054</v>
       </c>
       <c r="D502" s="8" t="s">
         <v>1055</v>
       </c>
       <c r="E502" s="8"/>
       <c r="F502" s="16">
-        <v>1353.79</v>
+        <v>214.37</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>37</v>
       </c>
       <c r="B503" s="12"/>
       <c r="C503" s="9" t="s">
         <v>1056</v>
       </c>
       <c r="D503" s="8" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="E503" s="8"/>
       <c r="F503" s="16">
         <v>1301.52</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>38</v>
       </c>
       <c r="B504" s="12" t="s">
         <v>1057</v>
       </c>
       <c r="C504" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="D504" s="8" t="s">
         <v>1059</v>
       </c>
       <c r="E504" s="8"/>
       <c r="F504" s="16">
         <v>1051.78</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>39</v>
       </c>
       <c r="B505" s="12"/>
       <c r="C505" s="9" t="s">
         <v>1060</v>
       </c>
       <c r="D505" s="8" t="s">
         <v>1061</v>
       </c>
       <c r="E505" s="8"/>
       <c r="F505" s="16">
-        <v>283.54</v>
+        <v>253.44</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>40</v>
       </c>
       <c r="B506" s="12"/>
       <c r="C506" s="9" t="s">
         <v>1062</v>
       </c>
       <c r="D506" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="E506" s="8"/>
       <c r="F506" s="16">
-        <v>253.44</v>
+        <v>283.54</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>41</v>
       </c>
       <c r="B507" s="12" t="s">
         <v>1064</v>
       </c>
       <c r="C507" s="9" t="s">
         <v>1065</v>
       </c>
       <c r="D507" s="8" t="s">
         <v>1066</v>
       </c>
       <c r="E507" s="8"/>
       <c r="F507" s="16">
         <v>307.3</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>42</v>
       </c>
       <c r="B508" s="12"/>
@@ -18595,163 +18595,163 @@
       <c r="B520" s="12"/>
       <c r="C520" s="9" t="s">
         <v>1090</v>
       </c>
       <c r="D520" s="8" t="s">
         <v>1091</v>
       </c>
       <c r="E520" s="8"/>
       <c r="F520" s="16">
         <v>2444.64</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>3</v>
       </c>
       <c r="B521" s="12"/>
       <c r="C521" s="9" t="s">
         <v>1092</v>
       </c>
       <c r="D521" s="8" t="s">
         <v>1093</v>
       </c>
       <c r="E521" s="8"/>
       <c r="F521" s="16">
-        <v>205.39</v>
+        <v>24.29</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>4</v>
       </c>
       <c r="B522" s="12"/>
       <c r="C522" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="D522" s="8" t="s">
         <v>1095</v>
       </c>
       <c r="E522" s="8"/>
       <c r="F522" s="16">
-        <v>24.29</v>
+        <v>205.39</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>5</v>
       </c>
       <c r="B523" s="12"/>
       <c r="C523" s="9" t="s">
         <v>1096</v>
       </c>
       <c r="D523" s="8" t="s">
         <v>1097</v>
       </c>
       <c r="E523" s="8"/>
       <c r="F523" s="16">
         <v>26.4</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>6</v>
       </c>
       <c r="B524" s="12"/>
       <c r="C524" s="9" t="s">
         <v>1098</v>
       </c>
       <c r="D524" s="8" t="s">
         <v>1099</v>
       </c>
       <c r="E524" s="8"/>
       <c r="F524" s="16">
         <v>482.06</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>7</v>
       </c>
       <c r="B525" s="12"/>
       <c r="C525" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="D525" s="8" t="s">
         <v>1101</v>
       </c>
       <c r="E525" s="8"/>
       <c r="F525" s="16">
-        <v>27.98</v>
+        <v>1529.09</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>8</v>
       </c>
       <c r="B526" s="12"/>
       <c r="C526" s="9" t="s">
         <v>1102</v>
       </c>
       <c r="D526" s="8" t="s">
         <v>1103</v>
       </c>
       <c r="E526" s="8"/>
       <c r="F526" s="16">
-        <v>1529.09</v>
+        <v>27.98</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>9</v>
       </c>
       <c r="B527" s="12"/>
       <c r="C527" s="9" t="s">
         <v>1104</v>
       </c>
       <c r="D527" s="8" t="s">
         <v>1105</v>
       </c>
       <c r="E527" s="8"/>
       <c r="F527" s="16">
-        <v>1.58</v>
+        <v>2684.88</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>10</v>
       </c>
       <c r="B528" s="12"/>
       <c r="C528" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="D528" s="8" t="s">
         <v>1107</v>
       </c>
       <c r="E528" s="8"/>
       <c r="F528" s="16">
-        <v>2684.88</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>11</v>
       </c>
       <c r="B529" s="12"/>
       <c r="C529" s="9" t="s">
         <v>1108</v>
       </c>
       <c r="D529" s="8" t="s">
         <v>1109</v>
       </c>
       <c r="E529" s="8"/>
       <c r="F529" s="16">
         <v>2674.32</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>12</v>
       </c>
       <c r="B530" s="12"/>
       <c r="C530" s="9" t="s">
         <v>1110</v>
@@ -29265,2427 +29265,2427 @@
       <c r="D1131" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E1131" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F1131" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" s="4">
         <v>1</v>
       </c>
       <c r="B1132" s="12" t="s">
         <v>2708</v>
       </c>
       <c r="C1132" s="9" t="s">
         <v>2709</v>
       </c>
       <c r="D1132" s="8" t="s">
         <v>2710</v>
       </c>
       <c r="E1132" s="8"/>
       <c r="F1132" s="16">
-        <v>510.07</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" s="4">
         <v>2</v>
       </c>
       <c r="B1133" s="12" t="s">
         <v>2711</v>
       </c>
       <c r="C1133" s="9" t="s">
         <v>2712</v>
       </c>
       <c r="D1133" s="8" t="s">
         <v>2713</v>
       </c>
       <c r="E1133" s="8"/>
       <c r="F1133" s="16">
-        <v>510.07</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" s="4">
         <v>3</v>
       </c>
       <c r="B1134" s="12" t="s">
         <v>2714</v>
       </c>
       <c r="C1134" s="9" t="s">
         <v>2715</v>
       </c>
       <c r="D1134" s="8" t="s">
         <v>2716</v>
       </c>
       <c r="E1134" s="8"/>
       <c r="F1134" s="16">
-        <v>717.3099999999999</v>
+        <v>189.27</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" s="4">
         <v>4</v>
       </c>
       <c r="B1135" s="12" t="s">
         <v>2717</v>
       </c>
       <c r="C1135" s="9" t="s">
         <v>2718</v>
       </c>
       <c r="D1135" s="8" t="s">
         <v>2719</v>
       </c>
       <c r="E1135" s="8"/>
       <c r="F1135" s="16">
-        <v>82.77</v>
+        <v>199.54</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" s="4">
         <v>5</v>
       </c>
       <c r="B1136" s="12" t="s">
         <v>2720</v>
       </c>
       <c r="C1136" s="9" t="s">
         <v>2721</v>
       </c>
       <c r="D1136" s="8" t="s">
         <v>2722</v>
       </c>
       <c r="E1136" s="8"/>
       <c r="F1136" s="16">
-        <v>94</v>
+        <v>484.41</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="4">
         <v>6</v>
       </c>
       <c r="B1137" s="12" t="s">
         <v>2723</v>
       </c>
       <c r="C1137" s="9" t="s">
         <v>2724</v>
       </c>
       <c r="D1137" s="8" t="s">
         <v>2725</v>
       </c>
       <c r="E1137" s="8"/>
       <c r="F1137" s="16">
-        <v>510.07</v>
+        <v>44.91</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" s="4">
         <v>7</v>
       </c>
       <c r="B1138" s="12" t="s">
         <v>2726</v>
       </c>
       <c r="C1138" s="9" t="s">
         <v>2727</v>
       </c>
       <c r="D1138" s="8" t="s">
         <v>2728</v>
       </c>
       <c r="E1138" s="8"/>
       <c r="F1138" s="16">
-        <v>510.07</v>
+        <v>484.41</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="A1139" s="4">
         <v>8</v>
       </c>
       <c r="B1139" s="12" t="s">
         <v>2729</v>
       </c>
       <c r="C1139" s="9" t="s">
         <v>2730</v>
       </c>
       <c r="D1139" s="8" t="s">
         <v>2731</v>
       </c>
       <c r="E1139" s="8"/>
       <c r="F1139" s="16">
-        <v>40.42</v>
+        <v>484.41</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" s="4">
         <v>9</v>
       </c>
       <c r="B1140" s="12" t="s">
         <v>2732</v>
       </c>
       <c r="C1140" s="9" t="s">
         <v>2733</v>
       </c>
       <c r="D1140" s="8" t="s">
         <v>2734</v>
       </c>
       <c r="E1140" s="8"/>
       <c r="F1140" s="16">
-        <v>64.48</v>
+        <v>55.18</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" s="4">
         <v>10</v>
       </c>
       <c r="B1141" s="12" t="s">
         <v>2735</v>
       </c>
       <c r="C1141" s="9" t="s">
         <v>2736</v>
       </c>
       <c r="D1141" s="8" t="s">
         <v>2737</v>
       </c>
       <c r="E1141" s="8"/>
       <c r="F1141" s="16">
-        <v>177.4</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" s="4">
         <v>11</v>
       </c>
       <c r="B1142" s="12" t="s">
         <v>2738</v>
       </c>
       <c r="C1142" s="9" t="s">
         <v>2739</v>
       </c>
       <c r="D1142" s="8" t="s">
         <v>2740</v>
       </c>
       <c r="E1142" s="8"/>
       <c r="F1142" s="16">
-        <v>428.27</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" s="4">
         <v>12</v>
       </c>
       <c r="B1143" s="12" t="s">
         <v>2741</v>
       </c>
       <c r="C1143" s="9" t="s">
         <v>2742</v>
       </c>
       <c r="D1143" s="8" t="s">
         <v>2743</v>
       </c>
       <c r="E1143" s="8"/>
       <c r="F1143" s="16">
-        <v>66.73</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" s="4">
         <v>13</v>
       </c>
       <c r="B1144" s="12" t="s">
         <v>2744</v>
       </c>
       <c r="C1144" s="9" t="s">
         <v>2745</v>
       </c>
       <c r="D1144" s="8" t="s">
         <v>2746</v>
       </c>
       <c r="E1144" s="8"/>
       <c r="F1144" s="16">
-        <v>177.4</v>
+        <v>484.41</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" s="4">
         <v>14</v>
       </c>
       <c r="B1145" s="12" t="s">
         <v>2747</v>
       </c>
       <c r="C1145" s="9" t="s">
         <v>2748</v>
       </c>
       <c r="D1145" s="8" t="s">
         <v>2749</v>
       </c>
       <c r="E1145" s="8"/>
       <c r="F1145" s="16">
-        <v>177.4</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" s="4">
         <v>15</v>
       </c>
       <c r="B1146" s="12" t="s">
         <v>2750</v>
       </c>
       <c r="C1146" s="9" t="s">
         <v>2751</v>
       </c>
       <c r="D1146" s="8" t="s">
         <v>2752</v>
       </c>
       <c r="E1146" s="8"/>
       <c r="F1146" s="16">
-        <v>157.51</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="A1147" s="4">
         <v>16</v>
       </c>
       <c r="B1147" s="12" t="s">
         <v>2753</v>
       </c>
       <c r="C1147" s="9" t="s">
         <v>2754</v>
       </c>
       <c r="D1147" s="8" t="s">
         <v>2755</v>
       </c>
       <c r="E1147" s="8"/>
       <c r="F1147" s="16">
-        <v>472.86</v>
+        <v>303.48</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="A1148" s="4">
         <v>17</v>
       </c>
       <c r="B1148" s="12" t="s">
         <v>2756</v>
       </c>
       <c r="C1148" s="9" t="s">
         <v>2757</v>
       </c>
       <c r="D1148" s="8" t="s">
         <v>2758</v>
       </c>
       <c r="E1148" s="8"/>
       <c r="F1148" s="16">
-        <v>472.86</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="A1149" s="4">
         <v>18</v>
       </c>
       <c r="B1149" s="12" t="s">
         <v>2759</v>
       </c>
       <c r="C1149" s="9" t="s">
         <v>2760</v>
       </c>
       <c r="D1149" s="8" t="s">
         <v>2761</v>
       </c>
       <c r="E1149" s="8"/>
       <c r="F1149" s="16">
-        <v>199.54</v>
+        <v>84.05</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" s="4">
         <v>19</v>
       </c>
       <c r="B1150" s="12" t="s">
         <v>2762</v>
       </c>
       <c r="C1150" s="9" t="s">
         <v>2763</v>
       </c>
       <c r="D1150" s="8" t="s">
         <v>2764</v>
       </c>
       <c r="E1150" s="8"/>
       <c r="F1150" s="16">
-        <v>472.86</v>
+        <v>82.77</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" s="4">
         <v>20</v>
       </c>
       <c r="B1151" s="12" t="s">
         <v>2765</v>
       </c>
       <c r="C1151" s="9" t="s">
         <v>2766</v>
       </c>
       <c r="D1151" s="8" t="s">
         <v>2767</v>
       </c>
       <c r="E1151" s="8"/>
       <c r="F1151" s="16">
-        <v>154.3</v>
+        <v>65.12</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" s="4">
         <v>21</v>
       </c>
       <c r="B1152" s="12" t="s">
         <v>2768</v>
       </c>
       <c r="C1152" s="9" t="s">
         <v>2769</v>
       </c>
       <c r="D1152" s="8" t="s">
         <v>2770</v>
       </c>
       <c r="E1152" s="8"/>
       <c r="F1152" s="16">
-        <v>57.74</v>
+        <v>82.77</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" s="4">
         <v>22</v>
       </c>
       <c r="B1153" s="12" t="s">
         <v>2771</v>
       </c>
       <c r="C1153" s="9" t="s">
         <v>2772</v>
       </c>
       <c r="D1153" s="8" t="s">
         <v>2773</v>
       </c>
       <c r="E1153" s="8"/>
       <c r="F1153" s="16">
-        <v>568.14</v>
+        <v>202.75</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" s="4">
         <v>23</v>
       </c>
       <c r="B1154" s="12" t="s">
         <v>2774</v>
       </c>
       <c r="C1154" s="9" t="s">
         <v>2775</v>
       </c>
       <c r="D1154" s="8" t="s">
         <v>2776</v>
       </c>
       <c r="E1154" s="8"/>
       <c r="F1154" s="16">
-        <v>177.72</v>
+        <v>717.3099999999999</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" s="4">
         <v>24</v>
       </c>
       <c r="B1155" s="12" t="s">
         <v>2777</v>
       </c>
       <c r="C1155" s="9" t="s">
         <v>2778</v>
       </c>
       <c r="D1155" s="8" t="s">
         <v>2779</v>
       </c>
       <c r="E1155" s="8"/>
       <c r="F1155" s="16">
-        <v>369.56</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" s="4">
         <v>25</v>
       </c>
       <c r="B1156" s="12" t="s">
         <v>2780</v>
       </c>
       <c r="C1156" s="9" t="s">
         <v>2781</v>
       </c>
       <c r="D1156" s="8" t="s">
         <v>2782</v>
       </c>
       <c r="E1156" s="8"/>
       <c r="F1156" s="16">
-        <v>242.21</v>
+        <v>82.77</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" s="4">
         <v>26</v>
       </c>
       <c r="B1157" s="12" t="s">
         <v>2783</v>
       </c>
       <c r="C1157" s="9" t="s">
         <v>2784</v>
       </c>
       <c r="D1157" s="8" t="s">
         <v>2785</v>
       </c>
       <c r="E1157" s="8"/>
       <c r="F1157" s="16">
-        <v>369.56</v>
+        <v>65.12</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" s="4">
         <v>27</v>
       </c>
       <c r="B1158" s="12" t="s">
         <v>2786</v>
       </c>
       <c r="C1158" s="9" t="s">
         <v>2787</v>
       </c>
       <c r="D1158" s="8" t="s">
         <v>2788</v>
       </c>
       <c r="E1158" s="8"/>
       <c r="F1158" s="16">
-        <v>717.3099999999999</v>
+        <v>189.27</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="A1159" s="4">
         <v>28</v>
       </c>
       <c r="B1159" s="12" t="s">
         <v>2789</v>
       </c>
       <c r="C1159" s="9" t="s">
         <v>2790</v>
       </c>
       <c r="D1159" s="8" t="s">
         <v>2791</v>
       </c>
       <c r="E1159" s="8"/>
       <c r="F1159" s="16">
-        <v>66.73</v>
+        <v>649.3</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="A1160" s="4">
         <v>29</v>
       </c>
       <c r="B1160" s="12" t="s">
         <v>2792</v>
       </c>
       <c r="C1160" s="9" t="s">
         <v>2793</v>
       </c>
       <c r="D1160" s="8" t="s">
         <v>2794</v>
       </c>
       <c r="E1160" s="8"/>
       <c r="F1160" s="16">
-        <v>66.73</v>
+        <v>42.67</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" s="4">
         <v>30</v>
       </c>
       <c r="B1161" s="12" t="s">
         <v>2795</v>
       </c>
       <c r="C1161" s="9" t="s">
         <v>2796</v>
       </c>
       <c r="D1161" s="8" t="s">
         <v>2797</v>
       </c>
       <c r="E1161" s="8"/>
       <c r="F1161" s="16">
-        <v>71.54000000000001</v>
+        <v>649.3</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" s="4">
         <v>31</v>
       </c>
       <c r="B1162" s="12" t="s">
         <v>2798</v>
       </c>
       <c r="C1162" s="9" t="s">
         <v>2799</v>
       </c>
       <c r="D1162" s="8" t="s">
         <v>2800</v>
       </c>
       <c r="E1162" s="8"/>
       <c r="F1162" s="16">
-        <v>369.56</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" s="4">
         <v>32</v>
       </c>
       <c r="B1163" s="12" t="s">
         <v>2801</v>
       </c>
       <c r="C1163" s="9" t="s">
         <v>2802</v>
       </c>
       <c r="D1163" s="8" t="s">
         <v>2803</v>
       </c>
       <c r="E1163" s="8"/>
       <c r="F1163" s="16">
-        <v>25.98</v>
+        <v>649.3</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" s="4">
         <v>33</v>
       </c>
       <c r="B1164" s="12" t="s">
         <v>2804</v>
       </c>
       <c r="C1164" s="9" t="s">
         <v>2805</v>
       </c>
       <c r="D1164" s="8" t="s">
         <v>2806</v>
       </c>
       <c r="E1164" s="8"/>
       <c r="F1164" s="16">
-        <v>649.3</v>
+        <v>606.63</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" s="4">
         <v>34</v>
       </c>
       <c r="B1165" s="12" t="s">
         <v>2807</v>
       </c>
       <c r="C1165" s="9" t="s">
         <v>2808</v>
       </c>
       <c r="D1165" s="8" t="s">
         <v>2809</v>
       </c>
       <c r="E1165" s="8"/>
       <c r="F1165" s="16">
-        <v>154.3</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" s="4">
         <v>35</v>
       </c>
       <c r="B1166" s="12" t="s">
         <v>2810</v>
       </c>
       <c r="C1166" s="9" t="s">
         <v>2811</v>
       </c>
       <c r="D1166" s="8" t="s">
         <v>2812</v>
       </c>
       <c r="E1166" s="8"/>
       <c r="F1166" s="16">
-        <v>428.27</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" s="4">
         <v>36</v>
       </c>
       <c r="B1167" s="12" t="s">
         <v>2813</v>
       </c>
       <c r="C1167" s="9" t="s">
         <v>2814</v>
       </c>
       <c r="D1167" s="8" t="s">
         <v>2815</v>
       </c>
       <c r="E1167" s="8"/>
       <c r="F1167" s="16">
-        <v>717.3099999999999</v>
+        <v>71.54000000000001</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" s="4">
         <v>37</v>
       </c>
       <c r="B1168" s="12" t="s">
         <v>2816</v>
       </c>
       <c r="C1168" s="9" t="s">
         <v>2817</v>
       </c>
       <c r="D1168" s="8" t="s">
         <v>2818</v>
       </c>
       <c r="E1168" s="8"/>
       <c r="F1168" s="16">
-        <v>72.5</v>
+        <v>177.4</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" s="4">
         <v>38</v>
       </c>
       <c r="B1169" s="12" t="s">
         <v>2819</v>
       </c>
       <c r="C1169" s="9" t="s">
         <v>2820</v>
       </c>
       <c r="D1169" s="8" t="s">
         <v>2821</v>
       </c>
       <c r="E1169" s="8"/>
       <c r="F1169" s="16">
-        <v>154.3</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" s="4">
         <v>39</v>
       </c>
       <c r="B1170" s="12" t="s">
         <v>2822</v>
       </c>
       <c r="C1170" s="9" t="s">
         <v>2823</v>
       </c>
       <c r="D1170" s="8" t="s">
         <v>2824</v>
       </c>
       <c r="E1170" s="8"/>
       <c r="F1170" s="16">
-        <v>94</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" s="4">
         <v>40</v>
       </c>
       <c r="B1171" s="12" t="s">
         <v>2825</v>
       </c>
       <c r="C1171" s="9" t="s">
         <v>2826</v>
       </c>
       <c r="D1171" s="8" t="s">
         <v>2827</v>
       </c>
       <c r="E1171" s="8"/>
       <c r="F1171" s="16">
-        <v>154.3</v>
+        <v>60.95</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" s="4">
         <v>41</v>
       </c>
       <c r="B1172" s="12" t="s">
         <v>2828</v>
       </c>
       <c r="C1172" s="9" t="s">
         <v>2829</v>
       </c>
       <c r="D1172" s="8" t="s">
         <v>2830</v>
       </c>
       <c r="E1172" s="8"/>
       <c r="F1172" s="16">
-        <v>154.3</v>
+        <v>606.63</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="A1173" s="4">
         <v>42</v>
       </c>
       <c r="B1173" s="12" t="s">
         <v>2831</v>
       </c>
       <c r="C1173" s="9" t="s">
         <v>2832</v>
       </c>
       <c r="D1173" s="8" t="s">
         <v>2833</v>
       </c>
       <c r="E1173" s="8"/>
       <c r="F1173" s="16">
-        <v>66.73</v>
+        <v>64.48</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="A1174" s="4">
         <v>43</v>
       </c>
       <c r="B1174" s="12" t="s">
         <v>2834</v>
       </c>
       <c r="C1174" s="9" t="s">
         <v>2835</v>
       </c>
       <c r="D1174" s="8" t="s">
         <v>2836</v>
       </c>
       <c r="E1174" s="8"/>
       <c r="F1174" s="16">
-        <v>157.51</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" s="4">
         <v>44</v>
       </c>
       <c r="B1175" s="12" t="s">
         <v>2837</v>
       </c>
       <c r="C1175" s="9" t="s">
         <v>2838</v>
       </c>
       <c r="D1175" s="8" t="s">
         <v>2839</v>
       </c>
       <c r="E1175" s="8"/>
       <c r="F1175" s="16">
-        <v>65.12</v>
+        <v>64.48</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" s="4">
         <v>45</v>
       </c>
       <c r="B1176" s="12" t="s">
         <v>2840</v>
       </c>
       <c r="C1176" s="9" t="s">
         <v>2841</v>
       </c>
       <c r="D1176" s="8" t="s">
         <v>2842</v>
       </c>
       <c r="E1176" s="8"/>
       <c r="F1176" s="16">
-        <v>177.72</v>
+        <v>472.86</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" s="4">
         <v>46</v>
       </c>
       <c r="B1177" s="12" t="s">
         <v>2843</v>
       </c>
       <c r="C1177" s="9" t="s">
         <v>2844</v>
       </c>
       <c r="D1177" s="8" t="s">
         <v>2845</v>
       </c>
       <c r="E1177" s="8"/>
       <c r="F1177" s="16">
-        <v>369.56</v>
+        <v>64.48</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" s="4">
         <v>47</v>
       </c>
       <c r="B1178" s="12" t="s">
         <v>2846</v>
       </c>
       <c r="C1178" s="9" t="s">
         <v>2847</v>
       </c>
       <c r="D1178" s="8" t="s">
         <v>2848</v>
       </c>
       <c r="E1178" s="8"/>
       <c r="F1178" s="16">
-        <v>65.12</v>
+        <v>303.48</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" s="4">
         <v>48</v>
       </c>
       <c r="B1179" s="12" t="s">
         <v>2849</v>
       </c>
       <c r="C1179" s="9" t="s">
         <v>2850</v>
       </c>
       <c r="D1179" s="8" t="s">
         <v>2851</v>
       </c>
       <c r="E1179" s="8"/>
       <c r="F1179" s="16">
-        <v>65.12</v>
+        <v>177.4</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" s="4">
         <v>49</v>
       </c>
       <c r="B1180" s="12" t="s">
         <v>2852</v>
       </c>
       <c r="C1180" s="9" t="s">
         <v>2853</v>
       </c>
       <c r="D1180" s="8" t="s">
         <v>2854</v>
       </c>
       <c r="E1180" s="8"/>
       <c r="F1180" s="16">
-        <v>72.5</v>
+        <v>428.27</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
       <c r="A1181" s="4">
         <v>50</v>
       </c>
       <c r="B1181" s="12" t="s">
         <v>2855</v>
       </c>
       <c r="C1181" s="9" t="s">
         <v>2856</v>
       </c>
       <c r="D1181" s="8" t="s">
         <v>2857</v>
       </c>
       <c r="E1181" s="8"/>
       <c r="F1181" s="16">
-        <v>242.21</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1182" spans="1:6">
       <c r="A1182" s="4">
         <v>51</v>
       </c>
       <c r="B1182" s="12" t="s">
         <v>2858</v>
       </c>
       <c r="C1182" s="9" t="s">
         <v>2859</v>
       </c>
       <c r="D1182" s="8" t="s">
         <v>2860</v>
       </c>
       <c r="E1182" s="8"/>
       <c r="F1182" s="16">
-        <v>242.21</v>
+        <v>484.41</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="A1183" s="4">
         <v>52</v>
       </c>
       <c r="B1183" s="12" t="s">
         <v>2861</v>
       </c>
       <c r="C1183" s="9" t="s">
         <v>2862</v>
       </c>
       <c r="D1183" s="8" t="s">
         <v>2863</v>
       </c>
       <c r="E1183" s="8"/>
       <c r="F1183" s="16">
-        <v>755.48</v>
+        <v>157.51</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="A1184" s="4">
         <v>53</v>
       </c>
       <c r="B1184" s="12" t="s">
         <v>2864</v>
       </c>
       <c r="C1184" s="9" t="s">
         <v>2865</v>
       </c>
       <c r="D1184" s="8" t="s">
         <v>2866</v>
       </c>
       <c r="E1184" s="8"/>
       <c r="F1184" s="16">
-        <v>82.77</v>
+        <v>568.14</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" s="4">
         <v>54</v>
       </c>
       <c r="B1185" s="12" t="s">
         <v>2867</v>
       </c>
       <c r="C1185" s="9" t="s">
         <v>2868</v>
       </c>
       <c r="D1185" s="8" t="s">
         <v>2869</v>
       </c>
       <c r="E1185" s="8"/>
       <c r="F1185" s="16">
-        <v>755.48</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" s="4">
         <v>55</v>
       </c>
       <c r="B1186" s="12" t="s">
         <v>2870</v>
       </c>
       <c r="C1186" s="9" t="s">
         <v>2871</v>
       </c>
       <c r="D1186" s="8" t="s">
         <v>2872</v>
       </c>
       <c r="E1186" s="8"/>
       <c r="F1186" s="16">
-        <v>67.37</v>
+        <v>157.51</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" s="4">
         <v>56</v>
       </c>
       <c r="B1187" s="12" t="s">
         <v>2873</v>
       </c>
       <c r="C1187" s="9" t="s">
         <v>2874</v>
       </c>
       <c r="D1187" s="8" t="s">
         <v>2875</v>
       </c>
       <c r="E1187" s="8"/>
       <c r="F1187" s="16">
-        <v>369.56</v>
+        <v>472.86</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" s="4">
         <v>57</v>
       </c>
       <c r="B1188" s="12" t="s">
         <v>2876</v>
       </c>
       <c r="C1188" s="9" t="s">
         <v>2877</v>
       </c>
       <c r="D1188" s="8" t="s">
         <v>2878</v>
       </c>
       <c r="E1188" s="8"/>
       <c r="F1188" s="16">
-        <v>242.21</v>
+        <v>157.51</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" s="4">
         <v>58</v>
       </c>
       <c r="B1189" s="12" t="s">
         <v>2879</v>
       </c>
       <c r="C1189" s="9" t="s">
         <v>2880</v>
       </c>
       <c r="D1189" s="8" t="s">
         <v>2881</v>
       </c>
       <c r="E1189" s="8"/>
       <c r="F1189" s="16">
-        <v>154.3</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" s="4">
         <v>59</v>
       </c>
       <c r="B1190" s="12" t="s">
         <v>2882</v>
       </c>
       <c r="C1190" s="9" t="s">
         <v>2883</v>
       </c>
       <c r="D1190" s="8" t="s">
         <v>2884</v>
       </c>
       <c r="E1190" s="8"/>
       <c r="F1190" s="16">
-        <v>42.67</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" s="4">
         <v>60</v>
       </c>
       <c r="B1191" s="12" t="s">
         <v>2885</v>
       </c>
       <c r="C1191" s="9" t="s">
         <v>2886</v>
       </c>
       <c r="D1191" s="8" t="s">
         <v>2887</v>
       </c>
       <c r="E1191" s="8"/>
       <c r="F1191" s="16">
-        <v>64.48</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" s="4">
         <v>61</v>
       </c>
       <c r="B1192" s="12" t="s">
         <v>2888</v>
       </c>
       <c r="C1192" s="9" t="s">
         <v>2889</v>
       </c>
       <c r="D1192" s="8" t="s">
         <v>2890</v>
       </c>
       <c r="E1192" s="8"/>
       <c r="F1192" s="16">
-        <v>428.27</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1193" spans="1:6">
       <c r="A1193" s="4">
         <v>62</v>
       </c>
       <c r="B1193" s="12" t="s">
         <v>2891</v>
       </c>
       <c r="C1193" s="9" t="s">
         <v>2892</v>
       </c>
       <c r="D1193" s="8" t="s">
         <v>2893</v>
       </c>
       <c r="E1193" s="8"/>
       <c r="F1193" s="16">
-        <v>72.5</v>
+        <v>40.42</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" s="4">
         <v>63</v>
       </c>
       <c r="B1194" s="12" t="s">
         <v>2894</v>
       </c>
       <c r="C1194" s="9" t="s">
         <v>2895</v>
       </c>
       <c r="D1194" s="8" t="s">
         <v>2896</v>
       </c>
       <c r="E1194" s="8"/>
       <c r="F1194" s="16">
-        <v>242.21</v>
+        <v>64.48</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" s="4">
         <v>64</v>
       </c>
       <c r="B1195" s="12" t="s">
         <v>2897</v>
       </c>
       <c r="C1195" s="9" t="s">
         <v>2898</v>
       </c>
       <c r="D1195" s="8" t="s">
         <v>2899</v>
       </c>
       <c r="E1195" s="8"/>
       <c r="F1195" s="16">
-        <v>154.3</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" s="4">
         <v>65</v>
       </c>
       <c r="B1196" s="12" t="s">
         <v>2900</v>
       </c>
       <c r="C1196" s="9" t="s">
         <v>2901</v>
       </c>
       <c r="D1196" s="8" t="s">
         <v>2902</v>
       </c>
       <c r="E1196" s="8"/>
       <c r="F1196" s="16">
-        <v>67.37</v>
+        <v>510.07</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" s="4">
         <v>66</v>
       </c>
       <c r="B1197" s="12" t="s">
         <v>2903</v>
       </c>
       <c r="C1197" s="9" t="s">
         <v>2904</v>
       </c>
       <c r="D1197" s="8" t="s">
         <v>2905</v>
       </c>
       <c r="E1197" s="8"/>
       <c r="F1197" s="16">
-        <v>57.74</v>
+        <v>717.3099999999999</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" s="4">
         <v>67</v>
       </c>
       <c r="B1198" s="12" t="s">
         <v>2906</v>
       </c>
       <c r="C1198" s="9" t="s">
         <v>2907</v>
       </c>
       <c r="D1198" s="8" t="s">
         <v>2908</v>
       </c>
       <c r="E1198" s="8"/>
       <c r="F1198" s="16">
-        <v>154.3</v>
+        <v>82.77</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" s="4">
         <v>68</v>
       </c>
       <c r="B1199" s="12" t="s">
         <v>2909</v>
       </c>
       <c r="C1199" s="9" t="s">
         <v>2910</v>
       </c>
       <c r="D1199" s="8" t="s">
         <v>2911</v>
       </c>
       <c r="E1199" s="8"/>
       <c r="F1199" s="16">
-        <v>154.3</v>
+        <v>177.4</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" s="4">
         <v>69</v>
       </c>
       <c r="B1200" s="12" t="s">
         <v>2912</v>
       </c>
       <c r="C1200" s="9" t="s">
         <v>2913</v>
       </c>
       <c r="D1200" s="8" t="s">
         <v>2914</v>
       </c>
       <c r="E1200" s="8"/>
       <c r="F1200" s="16">
-        <v>66.73</v>
+        <v>177.4</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
       <c r="A1201" s="4">
         <v>70</v>
       </c>
       <c r="B1201" s="12" t="s">
         <v>2915</v>
       </c>
       <c r="C1201" s="9" t="s">
         <v>2916</v>
       </c>
       <c r="D1201" s="8" t="s">
         <v>2917</v>
       </c>
       <c r="E1201" s="8"/>
       <c r="F1201" s="16">
-        <v>649.3</v>
+        <v>157.51</v>
       </c>
     </row>
     <row r="1202" spans="1:6">
       <c r="A1202" s="4">
         <v>71</v>
       </c>
       <c r="B1202" s="12" t="s">
         <v>2918</v>
       </c>
       <c r="C1202" s="9" t="s">
         <v>2919</v>
       </c>
       <c r="D1202" s="8" t="s">
         <v>2920</v>
       </c>
       <c r="E1202" s="8"/>
       <c r="F1202" s="16">
-        <v>57.74</v>
+        <v>177.4</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="A1203" s="4">
         <v>72</v>
       </c>
       <c r="B1203" s="12" t="s">
         <v>2921</v>
       </c>
       <c r="C1203" s="9" t="s">
         <v>2922</v>
       </c>
       <c r="D1203" s="8" t="s">
         <v>2923</v>
       </c>
       <c r="E1203" s="8"/>
       <c r="F1203" s="16">
-        <v>202.75</v>
+        <v>428.27</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="A1204" s="4">
         <v>73</v>
       </c>
       <c r="B1204" s="12" t="s">
         <v>2924</v>
       </c>
       <c r="C1204" s="9" t="s">
         <v>2925</v>
       </c>
       <c r="D1204" s="8" t="s">
         <v>2926</v>
       </c>
       <c r="E1204" s="8"/>
       <c r="F1204" s="16">
-        <v>57.74</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="A1205" s="4">
         <v>74</v>
       </c>
       <c r="B1205" s="12" t="s">
         <v>2927</v>
       </c>
       <c r="C1205" s="9" t="s">
         <v>2928</v>
       </c>
       <c r="D1205" s="8" t="s">
         <v>2929</v>
       </c>
       <c r="E1205" s="8"/>
       <c r="F1205" s="16">
-        <v>57.74</v>
+        <v>472.86</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="A1206" s="4">
         <v>75</v>
       </c>
       <c r="B1206" s="12" t="s">
         <v>2930</v>
       </c>
       <c r="C1206" s="9" t="s">
         <v>2931</v>
       </c>
       <c r="D1206" s="8" t="s">
         <v>2932</v>
       </c>
       <c r="E1206" s="8"/>
       <c r="F1206" s="16">
-        <v>72.5</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="A1207" s="4">
         <v>76</v>
       </c>
       <c r="B1207" s="12" t="s">
         <v>2933</v>
       </c>
       <c r="C1207" s="9" t="s">
         <v>2934</v>
       </c>
       <c r="D1207" s="8" t="s">
         <v>2935</v>
       </c>
       <c r="E1207" s="8"/>
       <c r="F1207" s="16">
-        <v>44.91</v>
+        <v>57.74</v>
       </c>
     </row>
     <row r="1208" spans="1:6">
       <c r="A1208" s="4">
         <v>77</v>
       </c>
       <c r="B1208" s="12" t="s">
         <v>2936</v>
       </c>
       <c r="C1208" s="9" t="s">
         <v>2937</v>
       </c>
       <c r="D1208" s="8" t="s">
         <v>2938</v>
       </c>
       <c r="E1208" s="8"/>
       <c r="F1208" s="16">
-        <v>484.41</v>
+        <v>568.14</v>
       </c>
     </row>
     <row r="1209" spans="1:6">
       <c r="A1209" s="4">
         <v>78</v>
       </c>
       <c r="B1209" s="12" t="s">
         <v>2939</v>
       </c>
       <c r="C1209" s="9" t="s">
         <v>2940</v>
       </c>
       <c r="D1209" s="8" t="s">
         <v>2941</v>
       </c>
       <c r="E1209" s="8"/>
       <c r="F1209" s="16">
-        <v>484.41</v>
+        <v>177.72</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" s="4">
         <v>79</v>
       </c>
       <c r="B1210" s="12" t="s">
         <v>2942</v>
       </c>
       <c r="C1210" s="9" t="s">
         <v>2943</v>
       </c>
       <c r="D1210" s="8" t="s">
         <v>2944</v>
       </c>
       <c r="E1210" s="8"/>
       <c r="F1210" s="16">
-        <v>55.18</v>
+        <v>472.86</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="A1211" s="4">
         <v>80</v>
       </c>
       <c r="B1211" s="12" t="s">
         <v>2945</v>
       </c>
       <c r="C1211" s="9" t="s">
         <v>2946</v>
       </c>
       <c r="D1211" s="8" t="s">
         <v>2947</v>
       </c>
       <c r="E1211" s="8"/>
       <c r="F1211" s="16">
-        <v>66.73</v>
+        <v>472.86</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="A1212" s="4">
         <v>81</v>
       </c>
       <c r="B1212" s="12" t="s">
         <v>2948</v>
       </c>
       <c r="C1212" s="9" t="s">
         <v>2949</v>
       </c>
       <c r="D1212" s="8" t="s">
         <v>2950</v>
       </c>
       <c r="E1212" s="8"/>
       <c r="F1212" s="16">
-        <v>66.73</v>
+        <v>199.54</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="A1213" s="4">
         <v>82</v>
       </c>
       <c r="B1213" s="12" t="s">
         <v>2951</v>
       </c>
       <c r="C1213" s="9" t="s">
         <v>2952</v>
       </c>
       <c r="D1213" s="8" t="s">
         <v>2953</v>
       </c>
       <c r="E1213" s="8"/>
       <c r="F1213" s="16">
-        <v>189.27</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="A1214" s="4">
         <v>83</v>
       </c>
       <c r="B1214" s="12" t="s">
         <v>2954</v>
       </c>
       <c r="C1214" s="9" t="s">
         <v>2955</v>
       </c>
       <c r="D1214" s="8" t="s">
         <v>2956</v>
       </c>
       <c r="E1214" s="8"/>
       <c r="F1214" s="16">
-        <v>199.54</v>
+        <v>71.54000000000001</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="A1215" s="4">
         <v>84</v>
       </c>
       <c r="B1215" s="12" t="s">
         <v>2957</v>
       </c>
       <c r="C1215" s="9" t="s">
         <v>2958</v>
       </c>
       <c r="D1215" s="8" t="s">
         <v>2959</v>
       </c>
       <c r="E1215" s="8"/>
       <c r="F1215" s="16">
-        <v>484.41</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
       <c r="A1216" s="4">
         <v>85</v>
       </c>
       <c r="B1216" s="12" t="s">
         <v>2960</v>
       </c>
       <c r="C1216" s="9" t="s">
         <v>2961</v>
       </c>
       <c r="D1216" s="8" t="s">
         <v>2962</v>
       </c>
       <c r="E1216" s="8"/>
       <c r="F1216" s="16">
-        <v>484.41</v>
+        <v>25.98</v>
       </c>
     </row>
     <row r="1217" spans="1:6">
       <c r="A1217" s="4">
         <v>86</v>
       </c>
       <c r="B1217" s="12" t="s">
         <v>2963</v>
       </c>
       <c r="C1217" s="9" t="s">
         <v>2964</v>
       </c>
       <c r="D1217" s="8" t="s">
         <v>2965</v>
       </c>
       <c r="E1217" s="8"/>
       <c r="F1217" s="16">
-        <v>510.07</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" s="4">
         <v>87</v>
       </c>
       <c r="B1218" s="12" t="s">
         <v>2966</v>
       </c>
       <c r="C1218" s="9" t="s">
         <v>2967</v>
       </c>
       <c r="D1218" s="8" t="s">
         <v>2968</v>
       </c>
       <c r="E1218" s="8"/>
       <c r="F1218" s="16">
-        <v>55.5</v>
+        <v>242.21</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="A1219" s="4">
         <v>88</v>
       </c>
       <c r="B1219" s="12" t="s">
         <v>2969</v>
       </c>
       <c r="C1219" s="9" t="s">
         <v>2970</v>
       </c>
       <c r="D1219" s="8" t="s">
         <v>2971</v>
       </c>
       <c r="E1219" s="8"/>
       <c r="F1219" s="16">
-        <v>303.48</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="A1220" s="4">
         <v>89</v>
       </c>
       <c r="B1220" s="12" t="s">
         <v>2972</v>
       </c>
       <c r="C1220" s="9" t="s">
         <v>2973</v>
       </c>
       <c r="D1220" s="8" t="s">
         <v>2974</v>
       </c>
       <c r="E1220" s="8"/>
       <c r="F1220" s="16">
-        <v>66.73</v>
+        <v>717.3099999999999</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="A1221" s="4">
         <v>90</v>
       </c>
       <c r="B1221" s="12" t="s">
         <v>2975</v>
       </c>
       <c r="C1221" s="9" t="s">
         <v>2976</v>
       </c>
       <c r="D1221" s="8" t="s">
         <v>2977</v>
       </c>
       <c r="E1221" s="8"/>
       <c r="F1221" s="16">
-        <v>510.07</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="A1222" s="4">
         <v>91</v>
       </c>
       <c r="B1222" s="12" t="s">
         <v>2978</v>
       </c>
       <c r="C1222" s="9" t="s">
         <v>2979</v>
       </c>
       <c r="D1222" s="8" t="s">
         <v>2980</v>
       </c>
       <c r="E1222" s="8"/>
       <c r="F1222" s="16">
         <v>154.3</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="A1223" s="4">
         <v>92</v>
       </c>
       <c r="B1223" s="12" t="s">
         <v>2981</v>
       </c>
       <c r="C1223" s="9" t="s">
         <v>2982</v>
       </c>
       <c r="D1223" s="8" t="s">
         <v>2983</v>
       </c>
       <c r="E1223" s="8"/>
       <c r="F1223" s="16">
-        <v>510.07</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="A1224" s="4">
         <v>93</v>
       </c>
       <c r="B1224" s="12" t="s">
         <v>2984</v>
       </c>
       <c r="C1224" s="9" t="s">
         <v>2985</v>
       </c>
       <c r="D1224" s="8" t="s">
         <v>2986</v>
       </c>
       <c r="E1224" s="8"/>
       <c r="F1224" s="16">
-        <v>717.3099999999999</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" s="4">
         <v>94</v>
       </c>
       <c r="B1225" s="12" t="s">
         <v>2987</v>
       </c>
       <c r="C1225" s="9" t="s">
         <v>2988</v>
       </c>
       <c r="D1225" s="8" t="s">
         <v>2989</v>
       </c>
       <c r="E1225" s="8"/>
       <c r="F1225" s="16">
-        <v>66.73</v>
+        <v>649.3</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" s="4">
         <v>95</v>
       </c>
       <c r="B1226" s="12" t="s">
         <v>2990</v>
       </c>
       <c r="C1226" s="9" t="s">
         <v>2991</v>
       </c>
       <c r="D1226" s="8" t="s">
         <v>2992</v>
       </c>
       <c r="E1226" s="8"/>
       <c r="F1226" s="16">
-        <v>82.77</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="A1227" s="4">
         <v>96</v>
       </c>
       <c r="B1227" s="12" t="s">
         <v>2993</v>
       </c>
       <c r="C1227" s="9" t="s">
         <v>2994</v>
       </c>
       <c r="D1227" s="8" t="s">
         <v>2995</v>
       </c>
       <c r="E1227" s="8"/>
       <c r="F1227" s="16">
-        <v>84.05</v>
+        <v>428.27</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="A1228" s="4">
         <v>97</v>
       </c>
       <c r="B1228" s="12" t="s">
         <v>2996</v>
       </c>
       <c r="C1228" s="9" t="s">
         <v>2997</v>
       </c>
       <c r="D1228" s="8" t="s">
         <v>2998</v>
       </c>
       <c r="E1228" s="8"/>
       <c r="F1228" s="16">
-        <v>82.77</v>
+        <v>717.3099999999999</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="A1229" s="4">
         <v>98</v>
       </c>
       <c r="B1229" s="12" t="s">
         <v>2999</v>
       </c>
       <c r="C1229" s="9" t="s">
         <v>3000</v>
       </c>
       <c r="D1229" s="8" t="s">
         <v>3001</v>
       </c>
       <c r="E1229" s="8"/>
       <c r="F1229" s="16">
-        <v>65.12</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="A1230" s="4">
         <v>99</v>
       </c>
       <c r="B1230" s="12" t="s">
         <v>3002</v>
       </c>
       <c r="C1230" s="9" t="s">
         <v>3003</v>
       </c>
       <c r="D1230" s="8" t="s">
         <v>3004</v>
       </c>
       <c r="E1230" s="8"/>
       <c r="F1230" s="16">
-        <v>82.77</v>
+        <v>177.72</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="A1231" s="4">
         <v>100</v>
       </c>
       <c r="B1231" s="12" t="s">
         <v>3005</v>
       </c>
       <c r="C1231" s="9" t="s">
         <v>3006</v>
       </c>
       <c r="D1231" s="8" t="s">
         <v>3007</v>
       </c>
       <c r="E1231" s="8"/>
       <c r="F1231" s="16">
-        <v>202.75</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="A1232" s="4">
         <v>101</v>
       </c>
       <c r="B1232" s="12" t="s">
         <v>3008</v>
       </c>
       <c r="C1232" s="9" t="s">
         <v>3009</v>
       </c>
       <c r="D1232" s="8" t="s">
         <v>3010</v>
       </c>
       <c r="E1232" s="8"/>
       <c r="F1232" s="16">
-        <v>42.67</v>
+        <v>65.12</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" s="4">
         <v>102</v>
       </c>
       <c r="B1233" s="12" t="s">
         <v>3011</v>
       </c>
       <c r="C1233" s="9" t="s">
         <v>3012</v>
       </c>
       <c r="D1233" s="8" t="s">
         <v>3013</v>
       </c>
       <c r="E1233" s="8"/>
       <c r="F1233" s="16">
-        <v>649.3</v>
+        <v>65.12</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" s="4">
         <v>103</v>
       </c>
       <c r="B1234" s="12" t="s">
         <v>3014</v>
       </c>
       <c r="C1234" s="9" t="s">
         <v>3015</v>
       </c>
       <c r="D1234" s="8" t="s">
         <v>3016</v>
       </c>
       <c r="E1234" s="8"/>
       <c r="F1234" s="16">
-        <v>510.07</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="A1235" s="4">
         <v>104</v>
       </c>
       <c r="B1235" s="12" t="s">
         <v>3017</v>
       </c>
       <c r="C1235" s="9" t="s">
         <v>3018</v>
       </c>
       <c r="D1235" s="8" t="s">
         <v>3019</v>
       </c>
       <c r="E1235" s="8"/>
       <c r="F1235" s="16">
-        <v>649.3</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="A1236" s="4">
         <v>105</v>
       </c>
       <c r="B1236" s="12" t="s">
         <v>3020</v>
       </c>
       <c r="C1236" s="9" t="s">
         <v>3021</v>
       </c>
       <c r="D1236" s="8" t="s">
         <v>3022</v>
       </c>
       <c r="E1236" s="8"/>
       <c r="F1236" s="16">
-        <v>65.12</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="A1237" s="4">
         <v>106</v>
       </c>
       <c r="B1237" s="12" t="s">
         <v>3023</v>
       </c>
       <c r="C1237" s="9" t="s">
         <v>3024</v>
       </c>
       <c r="D1237" s="8" t="s">
         <v>3025</v>
       </c>
       <c r="E1237" s="8"/>
       <c r="F1237" s="16">
-        <v>189.27</v>
+        <v>157.51</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="A1238" s="4">
         <v>107</v>
       </c>
       <c r="B1238" s="12" t="s">
         <v>3026</v>
       </c>
       <c r="C1238" s="9" t="s">
         <v>3027</v>
       </c>
       <c r="D1238" s="8" t="s">
         <v>3028</v>
       </c>
       <c r="E1238" s="8"/>
       <c r="F1238" s="16">
-        <v>649.3</v>
+        <v>65.12</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="A1239" s="4">
         <v>108</v>
       </c>
       <c r="B1239" s="12" t="s">
         <v>3029</v>
       </c>
       <c r="C1239" s="9" t="s">
         <v>3030</v>
       </c>
       <c r="D1239" s="8" t="s">
         <v>3031</v>
       </c>
       <c r="E1239" s="8"/>
       <c r="F1239" s="16">
-        <v>369.56</v>
+        <v>82.77</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="A1240" s="4">
         <v>109</v>
       </c>
       <c r="B1240" s="12" t="s">
         <v>3032</v>
       </c>
       <c r="C1240" s="9" t="s">
         <v>3033</v>
       </c>
       <c r="D1240" s="8" t="s">
         <v>3034</v>
       </c>
       <c r="E1240" s="8"/>
       <c r="F1240" s="16">
-        <v>60.95</v>
+        <v>755.48</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" s="4">
         <v>110</v>
       </c>
       <c r="B1241" s="12" t="s">
         <v>3035</v>
       </c>
       <c r="C1241" s="9" t="s">
         <v>3036</v>
       </c>
       <c r="D1241" s="8" t="s">
         <v>3037</v>
       </c>
       <c r="E1241" s="8"/>
       <c r="F1241" s="16">
-        <v>606.63</v>
+        <v>67.37</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" s="4">
         <v>111</v>
       </c>
       <c r="B1242" s="12" t="s">
         <v>3038</v>
       </c>
       <c r="C1242" s="9" t="s">
         <v>3039</v>
       </c>
       <c r="D1242" s="8" t="s">
         <v>3040</v>
       </c>
       <c r="E1242" s="8"/>
       <c r="F1242" s="16">
-        <v>606.63</v>
+        <v>369.56</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" s="4">
         <v>112</v>
       </c>
       <c r="B1243" s="12" t="s">
         <v>3041</v>
       </c>
       <c r="C1243" s="9" t="s">
         <v>3042</v>
       </c>
       <c r="D1243" s="8" t="s">
         <v>3043</v>
       </c>
       <c r="E1243" s="8"/>
       <c r="F1243" s="16">
-        <v>369.56</v>
+        <v>242.21</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" s="4">
         <v>113</v>
       </c>
       <c r="B1244" s="12" t="s">
         <v>3044</v>
       </c>
       <c r="C1244" s="9" t="s">
         <v>3045</v>
       </c>
       <c r="D1244" s="8" t="s">
         <v>3046</v>
       </c>
       <c r="E1244" s="8"/>
       <c r="F1244" s="16">
-        <v>369.56</v>
+        <v>242.21</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" s="4">
         <v>114</v>
       </c>
       <c r="B1245" s="12" t="s">
         <v>3047</v>
       </c>
       <c r="C1245" s="9" t="s">
         <v>3048</v>
       </c>
       <c r="D1245" s="8" t="s">
         <v>3049</v>
       </c>
       <c r="E1245" s="8"/>
       <c r="F1245" s="16">
-        <v>71.54000000000001</v>
+        <v>242.21</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" s="4">
         <v>115</v>
       </c>
       <c r="B1246" s="12" t="s">
         <v>3050</v>
       </c>
       <c r="C1246" s="9" t="s">
         <v>3051</v>
       </c>
       <c r="D1246" s="8" t="s">
         <v>3052</v>
       </c>
       <c r="E1246" s="8"/>
       <c r="F1246" s="16">
-        <v>177.4</v>
+        <v>755.48</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" s="4">
         <v>116</v>
       </c>
       <c r="B1247" s="12" t="s">
         <v>3053</v>
       </c>
       <c r="C1247" s="9" t="s">
         <v>3054</v>
       </c>
       <c r="D1247" s="8" t="s">
         <v>3055</v>
       </c>
       <c r="E1247" s="8"/>
       <c r="F1247" s="16">
-        <v>369.56</v>
+        <v>242.21</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" s="4">
         <v>117</v>
       </c>
       <c r="B1248" s="12" t="s">
         <v>3056</v>
       </c>
       <c r="C1248" s="9" t="s">
         <v>3057</v>
       </c>
       <c r="D1248" s="8" t="s">
         <v>3058</v>
       </c>
       <c r="E1248" s="8"/>
       <c r="F1248" s="16">
-        <v>303.48</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" s="4">
         <v>118</v>
       </c>
       <c r="B1249" s="12" t="s">
         <v>3059</v>
       </c>
       <c r="C1249" s="9" t="s">
         <v>3060</v>
       </c>
       <c r="D1249" s="8" t="s">
         <v>3061</v>
       </c>
       <c r="E1249" s="8"/>
       <c r="F1249" s="16">
-        <v>177.4</v>
+        <v>67.37</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" s="4">
         <v>119</v>
       </c>
       <c r="B1250" s="12" t="s">
         <v>3062</v>
       </c>
       <c r="C1250" s="9" t="s">
         <v>3063</v>
       </c>
       <c r="D1250" s="8" t="s">
         <v>3064</v>
       </c>
       <c r="E1250" s="8"/>
       <c r="F1250" s="16">
-        <v>428.27</v>
+        <v>57.74</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="A1251" s="4">
         <v>120</v>
       </c>
       <c r="B1251" s="12" t="s">
         <v>3065</v>
       </c>
       <c r="C1251" s="9" t="s">
         <v>3066</v>
       </c>
       <c r="D1251" s="8" t="s">
         <v>3067</v>
       </c>
       <c r="E1251" s="8"/>
       <c r="F1251" s="16">
-        <v>66.73</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="A1252" s="4">
         <v>121</v>
       </c>
       <c r="B1252" s="12" t="s">
         <v>3068</v>
       </c>
       <c r="C1252" s="9" t="s">
         <v>3069</v>
       </c>
       <c r="D1252" s="8" t="s">
         <v>3070</v>
       </c>
       <c r="E1252" s="8"/>
       <c r="F1252" s="16">
-        <v>484.41</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" s="4">
         <v>122</v>
       </c>
       <c r="B1253" s="12" t="s">
         <v>3071</v>
       </c>
       <c r="C1253" s="9" t="s">
         <v>3072</v>
       </c>
       <c r="D1253" s="8" t="s">
         <v>3073</v>
       </c>
       <c r="E1253" s="8"/>
       <c r="F1253" s="16">
-        <v>64.48</v>
+        <v>42.67</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" s="4">
         <v>123</v>
       </c>
       <c r="B1254" s="12" t="s">
         <v>3074</v>
       </c>
       <c r="C1254" s="9" t="s">
         <v>3075</v>
       </c>
       <c r="D1254" s="8" t="s">
         <v>3076</v>
       </c>
       <c r="E1254" s="8"/>
       <c r="F1254" s="16">
-        <v>369.56</v>
+        <v>64.48</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" s="4">
         <v>124</v>
       </c>
       <c r="B1255" s="12" t="s">
         <v>3077</v>
       </c>
       <c r="C1255" s="9" t="s">
         <v>3078</v>
       </c>
       <c r="D1255" s="8" t="s">
         <v>3079</v>
       </c>
       <c r="E1255" s="8"/>
       <c r="F1255" s="16">
-        <v>64.48</v>
+        <v>428.27</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" s="4">
         <v>125</v>
       </c>
       <c r="B1256" s="12" t="s">
         <v>3080</v>
       </c>
       <c r="C1256" s="9" t="s">
         <v>3081</v>
       </c>
       <c r="D1256" s="8" t="s">
         <v>3082</v>
       </c>
       <c r="E1256" s="8"/>
       <c r="F1256" s="16">
-        <v>472.86</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" s="4">
         <v>126</v>
       </c>
       <c r="B1257" s="12" t="s">
         <v>3083</v>
       </c>
       <c r="C1257" s="9" t="s">
         <v>3084</v>
       </c>
       <c r="D1257" s="8" t="s">
         <v>3085</v>
       </c>
       <c r="E1257" s="8"/>
       <c r="F1257" s="16">
-        <v>64.48</v>
+        <v>202.75</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" s="4">
         <v>127</v>
       </c>
       <c r="B1258" s="12" t="s">
         <v>3086</v>
       </c>
       <c r="C1258" s="9" t="s">
         <v>3087</v>
       </c>
       <c r="D1258" s="8" t="s">
         <v>3088</v>
       </c>
       <c r="E1258" s="8"/>
       <c r="F1258" s="16">
-        <v>157.51</v>
+        <v>57.74</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="A1259" s="4">
         <v>128</v>
       </c>
       <c r="B1259" s="12" t="s">
         <v>3089</v>
       </c>
       <c r="C1259" s="9" t="s">
         <v>3090</v>
       </c>
       <c r="D1259" s="8" t="s">
         <v>3091</v>
       </c>
       <c r="E1259" s="8"/>
       <c r="F1259" s="16">
-        <v>472.86</v>
+        <v>57.74</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="A1260" s="4">
         <v>129</v>
       </c>
       <c r="B1260" s="12" t="s">
         <v>3092</v>
       </c>
       <c r="C1260" s="9" t="s">
         <v>3093</v>
       </c>
       <c r="D1260" s="8" t="s">
         <v>3094</v>
       </c>
       <c r="E1260" s="8"/>
       <c r="F1260" s="16">
-        <v>157.51</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" s="4">
         <v>130</v>
       </c>
       <c r="B1261" s="12" t="s">
         <v>3095</v>
       </c>
       <c r="C1261" s="9" t="s">
         <v>3096</v>
       </c>
       <c r="D1261" s="8" t="s">
         <v>3097</v>
       </c>
       <c r="E1261" s="8"/>
       <c r="F1261" s="16">
-        <v>510.07</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" s="4">
         <v>131</v>
       </c>
       <c r="B1262" s="12" t="s">
         <v>3098</v>
       </c>
       <c r="C1262" s="9" t="s">
         <v>3099</v>
       </c>
       <c r="D1262" s="8" t="s">
         <v>3100</v>
       </c>
       <c r="E1262" s="8"/>
       <c r="F1262" s="16">
-        <v>157.51</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" s="4">
         <v>132</v>
       </c>
       <c r="B1263" s="12" t="s">
         <v>3101</v>
       </c>
       <c r="C1263" s="9" t="s">
         <v>3102</v>
       </c>
       <c r="D1263" s="8" t="s">
         <v>3103</v>
       </c>
       <c r="E1263" s="8"/>
       <c r="F1263" s="16">
-        <v>568.14</v>
+        <v>649.3</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" s="4">
         <v>133</v>
       </c>
       <c r="B1264" s="12" t="s">
         <v>3104</v>
       </c>
       <c r="C1264" s="9" t="s">
         <v>3105</v>
       </c>
       <c r="D1264" s="8" t="s">
         <v>3106</v>
       </c>
       <c r="E1264" s="8"/>
       <c r="F1264" s="16">
-        <v>510.07</v>
+        <v>57.74</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" s="5" t="s">
         <v>3107</v>
       </c>
       <c r="B1265" s="8"/>
       <c r="C1265" s="9"/>
       <c r="D1265" s="8"/>
       <c r="E1265" s="8"/>
       <c r="F1265" s="16"/>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B1266" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C1266" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D1266" s="14" t="s">
         <v>5</v>
       </c>