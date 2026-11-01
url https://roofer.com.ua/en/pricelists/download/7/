--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -65,98 +65,98 @@
   <si>
     <t>https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Тришарова мембрана Ondutiss Air 170  1,5м*50м  Air 170 (170г/м2)  </t>
   </si>
   <si>
     <t>https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-2/</t>
   </si>
   <si>
     <t>ONDLk085</t>
   </si>
   <si>
     <t>Лист покрівельний  Ондулін червоний оптова від 100 листів</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-krovelnyy-ondulin-polsha-krasnyy/</t>
   </si>
   <si>
     <t>розн</t>
   </si>
   <si>
     <t>Лист покрівельний  Ондулін червоний роздрібна до 100 листів</t>
   </si>
   <si>
+    <t>ONDLk083</t>
+  </si>
+  <si>
+    <t>Лист покрівельний бітумний Ондулін зелений оптова від 100 листів</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-krovelnyy-ondulin-polsha-zelenyy/</t>
+  </si>
+  <si>
     <t>ONDCHEE01</t>
   </si>
   <si>
     <t>Яндова черепиця Ондулін коричнева, зелена, червона, сланець 1*0,5м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/yendova-ondulin/</t>
   </si>
   <si>
-    <t>ONDLk083</t>
-[...7 lines deleted...]
-  <si>
     <t>Лист покрівельний бітумний Ондулін зелений роздрібна до 100 листів</t>
   </si>
   <si>
     <t>Лист покрівельний бітумний Ондулін коричневий  оптовая от 100 листов</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-krovelnyy-ondulin-polsha-korichnevyy/</t>
   </si>
   <si>
     <t>ONDLk084</t>
   </si>
   <si>
     <t>Лист покрівельний бітумний Ондулін коричневий  розница до 100 листов</t>
   </si>
   <si>
+    <t>Лист покрівельний бітумний Ондулін сланець оптовая от 100 листов</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-krovelnyy-ondulin-slanets-polsha/</t>
+  </si>
+  <si>
     <t>ONDGL077</t>
   </si>
   <si>
     <t>Ондубенд гофрована стрічка 30 см</t>
   </si>
   <si>
     <t>https://roofer.com.ua/gofrirovanaya-lenta-30sm-ondubend/</t>
   </si>
   <si>
-    <t>Лист покрівельний бітумний Ондулін сланець оптовая от 100 листов</t>
-[...4 lines deleted...]
-  <si>
     <t>ONDLk086</t>
   </si>
   <si>
     <t>Лист покрівельний бітумний Ондулін сланець розница до 100 листов</t>
   </si>
   <si>
     <t>ONDVT075</t>
   </si>
   <si>
     <t>Вентиляційна труба Ондулін термостійкий пластик чорний  0,7*0,45 м. d-110 мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ventilyatsionnaya-truba-ondulin/</t>
   </si>
   <si>
     <t>Пароізоляція Ондутіс B(R70) смарт</t>
   </si>
   <si>
     <t>https://roofer.com.ua/paroizolyatsiya-ondutis-b-r70-smart/</t>
   </si>
   <si>
     <t>ONDKE081</t>
   </si>
   <si>
     <t>Гребневий елемент Ондулін 1*0.45м Роздріб до 10 шт</t>
@@ -278,50 +278,59 @@
   <si>
     <t>Стрічка ізолююча PRO алюмінієва Ондубенд PRO алюминий Ондубенд</t>
   </si>
   <si>
     <t>https://roofer.com.ua/lenta-izoliruyushchaya-pro-alyuminiy-ondubend/</t>
   </si>
   <si>
     <t>Тришарова мембрана Ondutiss Air 135  1,5м*50м Air 135 (135г/м2)  сіра</t>
   </si>
   <si>
     <t>https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m/</t>
   </si>
   <si>
     <t>Активна пароізоляція Corotop Active Control (100г/м2) активна пароізоляція</t>
   </si>
   <si>
     <t>https://roofer.com.ua/aktivna-parozolyatsya-corotop-active-control-100gm2/</t>
   </si>
   <si>
     <t>Гідроізоляція армована з поліпропіленовою сіткою з мікроперфорацією Secco Classic 110 (82-85 г/м2) прозора+біла сітка</t>
   </si>
   <si>
     <t>https://roofer.com.ua/gdrozolyatsya-armovana-z-polipripnenovoyu-stkoyu-z-mkroperforatsyu-secco-classic-110-/</t>
   </si>
   <si>
+    <t>ONDCHLk04</t>
+  </si>
+  <si>
+    <t>Лист бітумний Ондулiн Base Коричневий 2*0,855 м, 2,6 мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin-1/</t>
+  </si>
+  <si>
     <t>Ондуклер прозорі листи ПВХ</t>
   </si>
   <si>
     <t>Ондуклер РС  лист 2*0,95м прозорий роздріб до 10 шт</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy/</t>
   </si>
   <si>
     <t>Ондуклер РС  лист 2*0,95м прозорий опт від 10 шт</t>
   </si>
   <si>
     <t>ПВХ Onduclair Greca 76/18 трапеція 2*0,9 м. 0,8мм прозорий роздріб до 10 шт</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1/</t>
   </si>
   <si>
     <t>ПВХ Onduclair Greca 76/18 трапеція 2*0,9 м. 0,8мм прозорий опт від 10 шт</t>
   </si>
   <si>
     <t>ПВХ Onduclair Greca 76/18 трапеція 2*0,9 м. 0,8мм бронза роздріб до 10 шт</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1/</t>
@@ -345,59 +354,50 @@
     <t>https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1-1/</t>
   </si>
   <si>
     <t>ПВХ Onduclair Iron хвиля 2*0,9 м. 0,8мм бронза  опт від 10 шт</t>
   </si>
   <si>
     <t>Шурупи для ондуклера PC ( по 25 шт)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/shurupi-dlya-onduklera-pc-po-25-sht/</t>
   </si>
   <si>
     <t>Черепиця Ондулін</t>
   </si>
   <si>
     <t xml:space="preserve">Лист бітумний Ондулiн коричневий, червоний, зелений, сланець 2*0,95 м 3 мм </t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin/</t>
   </si>
   <si>
     <t>Лист бітумний Easystyle НОВИНКА  червоний 2*0,82 м, 2,6мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin-2/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin-1/</t>
   </si>
   <si>
     <t>Цвяхи черепиця Ондулін  65*2.8 мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/gvozdi-cherepitsa-ondulin/</t>
   </si>
   <si>
     <t>Саморізи Ондулін (100 шт) зелені, червоні, коричневі 60*3,9 мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/samor-zi-ondul-n-100-sht/</t>
   </si>
   <si>
     <t>Гребінь Ондулин зелений, коричневий, червоний, сланець 1*0,45 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/konek-dlya-cherepitsy-ondulin/</t>
   </si>
   <si>
     <t xml:space="preserve">Чипець Ондулін </t>
   </si>
   <si>
     <t>https://roofer.com.ua/shchipets-onduliin-cherepitsa/</t>
   </si>
@@ -903,51 +903,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovanaya-lenta-30sm-ondubend/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-slanets-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-slanets-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnaya-truba-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsiya-ondutis-b-r70-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovyy-element-ondulin-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovyy-element-ondulin-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zapolnitel-karniza-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-dlya-ondulina/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shchiptsovyy-element-ondulin-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokryvayushchiy-fartuk-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vlago-vetroizolyatsiya-ondutis-a100-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vlago-vetroizolyatsiya-ondutis-a100/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-izoliruyushchaya-pro-alyuminiy-ondubend/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aktivna-parozolyatsya-corotop-active-control-100gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gdrozolyatsya-armovana-z-polipripnenovoyu-stkoyu-z-mkroperforatsyu-secco-classic-110-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shurupi-dlya-onduklera-pc-po-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samor-zi-ondul-n-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konek-dlya-cherepitsy-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shchipets-onduliin-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zapolnitel-karniza-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokryvayushchiy-fartuk-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-korichnevaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-krasnaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-zelenaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-fiorentino/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-turino/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konek-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/chipets-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/chipets-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zapolnitel-karnizov-onduvilla-onduline/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fartuk-pokryvayushchiy-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fartuk-pokryvayushchiy-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-onduvilla/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-polsha-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-slanets-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovanaya-lenta-30sm-ondubend/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-ondulin-slanets-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsionnaya-truba-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsiya-ondutis-b-r70-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovyy-element-ondulin-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovyy-element-ondulin-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zapolnitel-karniza-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-dlya-ondulina/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shchiptsovyy-element-ondulin-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokryvayushchiy-fartuk-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vlago-vetroizolyatsiya-ondutis-a100-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vlago-vetroizolyatsiya-ondutis-a100/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-izoliruyushchaya-pro-alyuminiy-ondubend/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aktivna-parozolyatsya-corotop-active-control-100gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gdrozolyatsya-armovana-z-polipripnenovoyu-stkoyu-z-mkroperforatsyu-secco-classic-110-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ondukler-rs-list-2-0-95m-prozoriy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shurupi-dlya-onduklera-pc-po-25-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-krovelnyy-cherepitsa-ondulin-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samor-zi-ondul-n-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konek-dlya-cherepitsy-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shchipets-onduliin-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zapolnitel-karniza-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokryvayushchiy-fartuk-cherepitsa-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-korichnevaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-krasnaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-zelenaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-fiorentino/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/cherepitsa-onduvilla-turino/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/yendova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konek-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/chipets-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/chipets-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zapolnitel-karnizov-onduvilla-onduline/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fartuk-pokryvayushchiy-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/fartuk-pokryvayushchiy-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gvozdi-onduvilla/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F84" sqref="F84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1050,173 +1050,173 @@
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
         <v>720</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>375</v>
+        <v>695</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>695</v>
+        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>720</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>695</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>720</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1000</v>
+        <v>695</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>695</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>720</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>3350</v>
       </c>
     </row>
     <row r="19" spans="1:6">
@@ -1622,418 +1622,418 @@
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>2070</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
         <v>1490</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="5" t="s">
+      <c r="A44" s="4">
+        <v>39</v>
+      </c>
+      <c r="B44" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B44" s="6"/>
-[...1 lines deleted...]
-      <c r="D44" s="6"/>
+      <c r="C44" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>90</v>
+      </c>
       <c r="E44" s="6"/>
-      <c r="F44" s="14"/>
+      <c r="F44" s="14">
+        <v>765</v>
+      </c>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="3" t="s">
+      <c r="A45" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="14"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B45" s="9" t="s">
+      <c r="B46" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C45" s="11" t="s">
+      <c r="C46" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D45" s="12" t="s">
+      <c r="D46" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E45" s="13" t="s">
+      <c r="E46" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F45" s="15" t="s">
+      <c r="F46" s="15" t="s">
         <v>7</v>
-      </c>
-[...14 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>1110</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>680</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>665</v>
+        <v>680</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>709</v>
+        <v>665</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>689</v>
+        <v>709</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>615</v>
+        <v>689</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>600</v>
+        <v>615</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>640</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>628</v>
+        <v>640</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4">
+        <v>11</v>
+      </c>
+      <c r="B57" s="10"/>
+      <c r="C57" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E57" s="6"/>
+      <c r="F57" s="14">
         <v>473</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="58" spans="1:6">
-      <c r="A58" s="3" t="s">
+      <c r="A58" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="14"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B58" s="9" t="s">
+      <c r="B59" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="C59" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D58" s="12" t="s">
+      <c r="D59" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E58" s="13" t="s">
+      <c r="E59" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F58" s="15" t="s">
+      <c r="F59" s="15" t="s">
         <v>7</v>
-      </c>
-[...14 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>465</v>
+        <v>597</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B61" s="10"/>
       <c r="C61" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
         <v>465</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B63" s="10"/>
       <c r="C63" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>438</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
         <v>306</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
         <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>399</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5" t="s">
         <v>126</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="7"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="14"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="3" t="s">
@@ -2278,105 +2278,105 @@
       <c r="F83" s="14">
         <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>15</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A44:F44"/>
-    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A58:F58"/>
     <mergeCell ref="A68:F68"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
-    <hyperlink ref="D46" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_49"/>
-    <hyperlink ref="D59" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_73"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>