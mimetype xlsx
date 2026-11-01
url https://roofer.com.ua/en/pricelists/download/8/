--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Полікарбонат</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -575,101 +575,113 @@
   <si>
     <t>Монолітний полікарбонат Monogal бронза 4мм кв.м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат Monogal бронза 4мм Лист 2,05х3,05м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат Monogal бронза 4мм Лист 2,05х6,1м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат Monogal опал 4мм кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-monogal-opal-4mm/</t>
   </si>
   <si>
     <t>Монолітний полікарбонат Monogal опал 4мм Лист 2,05х3,05м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат Monogal опал 4мм Лист 2,05х6,1м</t>
   </si>
   <si>
     <t>Армирований шифер "Fibroplast"</t>
   </si>
   <si>
+    <t>Рулонний армований шифер гофрований бронза Стандарт, 800г/м2 1,0м ціна за кв.м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/</t>
+  </si>
+  <si>
     <t>Рулонний армований шифер гофрований бронза Стандарт, 800г/м2 1,5м ціна за кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/</t>
-[...1 lines deleted...]
-  <si>
     <t>Рулонний армований шифер гофрований бронза Стандарт, 800г/м2 2,0м ціна за кв.м</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований бронза Стандарт, 800г/м2 2,5м ціна за кв.м</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований бронза Стандарт, 800г/м2 3,0м ціна за кв.м</t>
   </si>
   <si>
+    <t>Рулонний армований шифер гофрований  посилений бронза, 1200г/м2 1м ціна за м2</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/</t>
+  </si>
+  <si>
     <t>Рулонний армований шифер гофрований  посилений бронза, 1200г/м2 1,5м ціна за м2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/</t>
-[...1 lines deleted...]
-  <si>
     <t>Рулонний армований шифер гофрований  посилений бронза, 1200г/м2 2,0м ціна за м2</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований  посилений бронза, 1200г/м2 2,5м ціна за м2</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований  посилений бронза, 1200г/м2 3м ціна за м2</t>
   </si>
   <si>
+    <t>Рулонний армований шифер гофрований прозорий Стандарт, 800г/м2 1м цена за м2</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/</t>
+  </si>
+  <si>
     <t>Рулонний армований шифер гофрований прозорий Стандарт, 800г/м2 1,5м ціна за м2</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/</t>
-[...1 lines deleted...]
-  <si>
     <t>Рулонний армований шифер гофрований прозорий Стандарт, 800г/м2 2,0м ціна за м2</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований прозорий Стандарт, 800г/м2 2,5м ціна за м2</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований прозорий Стандарт, 800г/м2 3,0м ціна за м2</t>
   </si>
   <si>
+    <t>Рулонний армований шифер гофрований посилений посилений прозорий, 1200г/м2 1м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/</t>
+  </si>
+  <si>
     <t>Рулонний армований шифер гофрований посилений посилений прозорий, 1200г/м2 1,5м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/</t>
-[...1 lines deleted...]
-  <si>
     <t>Рулонний армований шифер гофрований посилений посилений прозорий, 1200г/м2 2,0м</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований посилений посилений прозорий, 1200г/м2 2,5м</t>
   </si>
   <si>
     <t xml:space="preserve">Рулонний армований шифер гофрований посилений посилений прозорий, 1200г/м2 3м </t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований червоний, 800г/м2  1,5м, ціна за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2-1/</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований червоний, 800г/м2  2,0м, ціна за кв.м</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований зелений, 800г/м2 1,5м, ціна за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ruloniy-armovaniy-shifer-gofrirovannyy-zelenyy-800gm2/</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований зелений, 800г/м2 2,0м, ціна за кв.м</t>
@@ -689,101 +701,104 @@
   <si>
     <t>Рулонний армований шифер гофрований синій, 800г/м2 1,5м, ціна за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-siniy-800gm2/</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований синій, 800г/м2 2,0м, ціна за кв.м</t>
   </si>
   <si>
     <t>Рулонний армований шифер гофрований жовтий, 800г/м2 1,5м, ціна за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2/</t>
   </si>
   <si>
     <t>2,0м</t>
   </si>
   <si>
     <t>Плаский армований лист зелений 2,0м, 800г/м2 2,0м, ціна за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ploskiy-armirovanyy-list-zelenyy-20m-800gm2/</t>
   </si>
   <si>
+    <t>Плаский армований лист зелений 2,0м, 800г/м2 1,5 м, ціна за кв.м</t>
+  </si>
+  <si>
     <t>Рулонний армований шифер гофрований жовтий, 800г/м2 2,0м, ціна за кв.м</t>
   </si>
   <si>
-    <t>Плаский армований лист зелений 2,0м, 800г/м2 1,5 м, ціна за кв.м</t>
-[...1 lines deleted...]
-  <si>
     <t>2,5м Перс</t>
   </si>
   <si>
     <t>Рулонний армований гофрований червоний посилений персиковий, 1000гр/м2 2,5м Персиковий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/rulonnyy-armirovanyy-gofrirovannyy-usilennyy-persikoviy-1000grm2/</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист прозорий 1,5м  Стандарт, 800г/м2, ціна за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист прозорий 2,0м  Стандарт, 800г/м2, ціна за кв.м</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист прозорий 3,0м  Стандарт, 800г/м2, ціна за кв.м</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист прозорий 1,5м Посиленний, 1200г/м2, ціна за кв.м</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист прозорий 2,0м Посиленний, 1200г/м2, ціна за кв.м</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист бронза  1,5м Стандарт, 800г/м2</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист бронза  2,0м Стандарт, 800г/м2</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист бронза  2,5м Стандарт, 800г/м2</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист бронза  1,50м Посиленний 1200г/м2</t>
   </si>
   <si>
     <t>Плаский армований рулонний лист бронза  2,0м Посиленний 1200г/м2</t>
   </si>
   <si>
+    <t>Плаский армований рулонний лист бронза  2,5м Посиленний 1200г/м2</t>
+  </si>
+  <si>
     <t>Гнучке скло в рулоні (ПЕТ плівка) 0,72мм (720мкм) 1,25*50м (62,5м.кв). 1 м, ціна за кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/gibkoe-steklo-v-rulone-pet-plenka-072mm-720mkm-12550m-625mkv/</t>
   </si>
   <si>
     <t>Гнучке скло в рулоні (ПЕТ плівка) 0,72мм (720мкм) 1,25*50м (62,5м.кв). 1,25 м, ціна за кв.м</t>
   </si>
   <si>
     <t>Гнучке скло в рулоні (ПЕТ плівка) 0,72мм (720мкм) 1,25*50м (62,5м.кв). 1,5 м, ціна за кв.м</t>
   </si>
   <si>
     <t>Кріплення (підкладка) для прозорого шиферу Підкладка без саморізу 35мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kreplenie-podkladka-dlya-prozrachnogo-shifera/</t>
   </si>
   <si>
     <t>Кріплення (підкладка) для прозорого шиферу Підкладка з саморізом 35мм</t>
   </si>
   <si>
     <t>Конькові елементи для прозорого шиферу прозорий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/grebn-do-prozorogo-shiferu-volnoplast/</t>
@@ -872,224 +887,224 @@
   <si>
     <t>https://roofer.com.ua/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/</t>
   </si>
   <si>
     <t>88139</t>
   </si>
   <si>
     <t xml:space="preserve">Полікарбонатний шифер Rober бронзовий структурований 2000*1045*0,8мм хвиля </t>
   </si>
   <si>
     <t>https://roofer.com.ua/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/</t>
   </si>
   <si>
     <t>Полікарбонат OSCAR</t>
   </si>
   <si>
     <t>Преміум-5269</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 10мм, Бронза кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/</t>
   </si>
   <si>
+    <t>Преміум-5205-5270</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 12мм, Бронза кв.м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/</t>
+  </si>
+  <si>
+    <t>Преміум-5205</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 12мм, Прозорий   кв.м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 6мм, Кольоровий кв.м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 2мм, Прозорий Економ за  кв.м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/</t>
+  </si>
+  <si>
     <t>Преміум</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 10мм, Прозорий  кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/</t>
   </si>
   <si>
-    <t>Преміум-5205</t>
-[...7 lines deleted...]
-  <si>
     <t>Преміум-5207</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 8мм, Бронза кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/</t>
   </si>
   <si>
-    <t>Преміум-5205-5270</t>
-[...7 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 3мм, Прозорий кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-prozrachnyy/</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 6мм, Кольоровий кв.м</t>
-[...8 lines deleted...]
-    <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/</t>
+    <t>Монолітний полікарбонат OSCAR 6мм, Кольоровий Лист 2,05х3,05м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 8мм, Бронза Лист 2,05х3,05м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 10мм, Бронза Лист 2,05х3,05м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 12мм, Бронза Лист 2,05х3,05м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 12мм, Прозорий   Лист 2,05х3,05м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 2мм, Прозорий Лист 2,05х3,05м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 10мм, Бронза Лист 2,05х3,05м</t>
-[...1 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 10мм, Прозорий  Лист 2,05х3,05м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 12мм, Прозорий   Лист 2,05х3,05м</t>
-[...7 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 3мм, Прозорий Лист 2,05х3,05м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 6мм, Кольоровий Лист 2,05х3,05м</t>
+    <t>Монолітний полікарбонат OSCAR 10мм, Прозорий  Лист 2,05х4м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 3мм, Прозорий Лист 2,05х6,1м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 12мм, Бронза Лист 2,05х4м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 6мм, Кольоровий Лист 2,05х4м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 8мм, Бронза Лист 2,05х4м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 10мм, Бронза Лист 2,05х4м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 6мм, Кольоровий Лист 2,05х4м</t>
-[...4 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 12мм, Прозорий   Лист 2,05х4м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 2мм, Прозорий Лист 2,05х6,1м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 10мм, Прозорий  Лист 2,05х4м</t>
-[...7 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 8мм, Бронза Лист 2,05х6,1м</t>
   </si>
   <si>
+    <t>Монолітний полікарбонат OSCAR 10мм, Прозорий  Лист 2,05х6,1м</t>
+  </si>
+  <si>
+    <t>Монолітний полікарбонат OSCAR 12мм, Бронза Лист 2,05х6,1м</t>
+  </si>
+  <si>
     <t>Монолітний полікарбонат OSCAR 6мм, Кольоровий Лист 2,05х6,1м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 10мм, Бронза Лист 2,05х6,1м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 12мм, Бронза Лист 2,05х6,1м</t>
-[...1 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 12мм, Прозорий   Лист 2,05х6,1м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 10мм, Прозорий  Лист 2,05х6,1м</t>
-[...1 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 2 мм, бронза кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 2 мм, бронза Лист 2,05х3,05м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 2 мм, бронза Лист 2,05х4м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 2 мм, бронза Лист 2,05х6,1м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 4мм, Кольоровий кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 4мм, Кольоровий Лист 2,05х3,05м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 4мм, Кольоровий Лист 2,05х4м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 4мм, Кольоровий Лист 2,05х6,1м</t>
   </si>
   <si>
+    <t>Монолітний полікарбонат OSCAR 6мм, Прозорий кв.м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/</t>
+  </si>
+  <si>
     <t>Монолітний полікарбонат OSCAR 3мм, бронза кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 6мм, Прозорий кв.м</t>
-[...4 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 6мм, Прозорий Лист 2,05х3,05м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 3мм, бронза Лист 2,05х3,05м</t>
   </si>
   <si>
+    <t>Монолітний полікарбонат OSCAR 3мм, бронза Лист 2,05х4м</t>
+  </si>
+  <si>
     <t>Монолітний полікарбонат OSCAR 6мм, Прозорий Лист 2,05х4м</t>
   </si>
   <si>
-    <t>Монолітний полікарбонат OSCAR 3мм, бронза Лист 2,05х4м</t>
-[...1 lines deleted...]
-  <si>
     <t>Монолітний полікарбонат OSCAR 6мм, Прозорий Лист 2,05х6,1м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 3мм, бронза Лист 2,05х6,1м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 8мм, Прозорий кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 8мм, Прозорий Лист 2,05х3,05м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 8мм, Прозорий Лист 2,05х4м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 8мм, Прозорий Лист 2,05х6,1м</t>
   </si>
   <si>
     <t>Монолітний полікарбонат OSCAR 4мм, бронза кв.м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/</t>
@@ -1286,384 +1301,384 @@
   <si>
     <t>Стільниковий полікарбонат КІВІ кольоровий 8мм Лист 2,1х12м</t>
   </si>
   <si>
     <t>Стільниковий полікарбонат КІВІ кольоровий 10мм Лист 2,1х6м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sotovyy-polikarbonat-italon-10mm-tsvetnoy/</t>
   </si>
   <si>
     <t>Стільниковий полікарбонат КІВІ кольоровий 10мм Лист 2,1х12м</t>
   </si>
   <si>
     <t>Стільниковий полікарбонат КОЛІБРІ 16мм кольоровий Лист 2,1х6м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/sotovyy-polikarbonat-italon-16mm-tsvetnoy/</t>
   </si>
   <si>
     <t>Стільниковий полікарбонат КОЛІБРІ 16мм кольоровий Лист 2,1х12м</t>
   </si>
   <si>
     <t>Хвилясті листи TOMO design</t>
   </si>
   <si>
+    <t>229536</t>
+  </si>
+  <si>
+    <t>Полікарбонатний шифер TOMO Plex прозорий текстура 2000*1045*1,1мм хвиля 2000*1045*1,1мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-prozoriy-teksturovaniy-2000104511mm-khvilya/</t>
+  </si>
+  <si>
+    <t>229537</t>
+  </si>
+  <si>
+    <t>Полікарбонатний шифер TOMO Plex бронза текстура 2000*1045*1,1 мм хвиля 2000*1045*1,1 мм</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-bronzoviy-teksturovaniy-2000104511-mm-khvilya/</t>
+  </si>
+  <si>
     <t>229538</t>
   </si>
   <si>
     <t>Полікарбонатний шифер TOMO Plex прозорий текстура 2000*1045*1,1 мм трапеція полікарбонатного шиферу</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-prozoriy-teksturovaniy-2000104511mm-trapetsya/</t>
   </si>
   <si>
     <t>229539</t>
   </si>
   <si>
     <t xml:space="preserve">Полікарбонатний шифер TOMO Plex бронза текстура 2000*1045*1,1 мм трапеція трапеція </t>
   </si>
   <si>
     <t>https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-bronzoviy-teksturovaniy-2000104511-mm-trapetsya/</t>
   </si>
   <si>
-    <t>229536</t>
-[...16 lines deleted...]
-  <si>
     <t>Полімерні листи</t>
   </si>
   <si>
+    <t>218418</t>
+  </si>
+  <si>
+    <t>Лист ПВХ TOMO Design, спінений, білий, 3мм 1х1м, 3мм 1х1м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-3mm-1kh1m/</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 2,5 мм 2,0х1,0м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-20kh10m/</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 4мм 0,5х1,25м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh125m/</t>
+  </si>
+  <si>
+    <t>46102</t>
+  </si>
+  <si>
+    <t>Лист анти блиск полістирол ТОМО design 1,2мм 0,5х0,5м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-05kh05m/</t>
+  </si>
+  <si>
+    <t>46100</t>
+  </si>
+  <si>
+    <t>Лист акриловий прозорий ТОМО design 2мм 0,5x1,0м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-akriloviy-prozoriy-tomo-design-2mm-05x10m/</t>
+  </si>
+  <si>
+    <t>45941</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 2,5мм 0,5х0,5м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-05kh05m/</t>
+  </si>
+  <si>
+    <t>2361</t>
+  </si>
+  <si>
+    <t>Лист анти блиск полістирол ТОМО design 2мм 0,25x0,5м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-025x05m/</t>
+  </si>
+  <si>
+    <t>218420</t>
+  </si>
+  <si>
+    <t>Лист ПВХ TOMO Design, спінений, білий, 4мм 1х1м 1х1м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-4mm-1kh1m/</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 5мм 1,0х1,0м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-5mm-10kh10m/</t>
+  </si>
+  <si>
+    <t>2368</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 4мм 0,5х1,5м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh15m/</t>
+  </si>
+  <si>
+    <t>46103</t>
+  </si>
+  <si>
+    <t>Лист анти блиск полістирол ТОМО design 1,2мм 0,5х1,0м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-05kh10m/</t>
+  </si>
+  <si>
     <t>45942</t>
   </si>
   <si>
     <t>Полістирол гладкий прозорий ТОМО design 5мм 0,5х1,0м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-5mm-05kh10m/</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>Лист анти блиск полістирол ТОМО design 2мм 0,5х1м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh1m/</t>
   </si>
   <si>
     <t>250014</t>
   </si>
   <si>
     <t>Лист ПП TOMO Design стільниковий, білий нейтральний, 2,5 мм, 400 г/м2, 1х1,2м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-25mm-400-gm2-1kh12m/</t>
   </si>
   <si>
     <t>13247</t>
   </si>
   <si>
     <t>Лист акриловий прозорий ТОМО design 2мм 1,0x2,0м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-akriloviy-prozoriy-tomo-design-2mm-10x20m/</t>
   </si>
   <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 4мм 0,5х0,5м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh05m/</t>
+  </si>
+  <si>
     <t>191094</t>
   </si>
   <si>
     <t>Лист анти блиск полістирол "ТОМО design" 1,2 мм 1,0х1,0 м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-10kh10-m/</t>
   </si>
   <si>
-    <t>2369</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh05m/</t>
+    <t>45945</t>
+  </si>
+  <si>
+    <t>Полістирол структурний "геометрик" ТОМО Design 2,5 мм 0,6х0,6м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-strukturniy-geometrk-tomo-design-25mm-06kh06m/</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>Лист анти блиск полістирол ТОМО design 2мм 0,5х1,5м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh15m/</t>
   </si>
   <si>
-    <t>45945</t>
-[...7 lines deleted...]
-  <si>
     <t>250015</t>
   </si>
   <si>
     <t>Лист ПП TOMO Design стільниковий, білий нейтральний, 3,8 мм, 600 г/м2, 1х1,2м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-38-mm-600-gm2-1kh12m/</t>
   </si>
   <si>
     <t>15749</t>
   </si>
   <si>
     <t>Полістирол структурний "колотий лід" ТОМО Design 2,5 мм 1,2х0,64м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polstirol-strukturniy-kolotiy-ld-tomo-design-25mm-12kh064m/</t>
   </si>
   <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 2,5мм 0,5х1,0м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-05kh10m/</t>
+  </si>
+  <si>
     <t>191095</t>
   </si>
   <si>
     <t>Лист гладкий прозорий "ТОМО design" 4х1,0 X 1,0</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-gladkiy-prozoriy-tomo-design-4kh10-x-10/</t>
   </si>
   <si>
-    <t>2372</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-05kh10m/</t>
+    <t>46096</t>
+  </si>
+  <si>
+    <t>Полістирол структурний "краплі" ТОМО Design 2,5мм 0,64х1,2м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-strukturniy-krapl-tomo-design-25mm-064kh12m/</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>Лист анти блиск полістирол ТОМО design 2мм 0,5х0,5м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh05m/</t>
   </si>
   <si>
-    <t>46096</t>
-[...7 lines deleted...]
-  <si>
     <t>250016</t>
   </si>
   <si>
     <t>Лист ПП TOMO Design стільниковий, білий нейтральний, 5мм, 800 г/м2, 1х1,2м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-5mm-800-gm2-1kh12m/</t>
   </si>
   <si>
     <t>16581</t>
   </si>
   <si>
     <t>Полістирол опал ТОМО Design 2,5мм 1,2х0,64м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polstirol-opal-tomo-design-25mm-12kh064m/</t>
   </si>
   <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>Полістирол гладкий прозорий ТОМО design 2,5 мм 1,0х1,0м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-10kh10m/</t>
+  </si>
+  <si>
     <t>218416</t>
   </si>
   <si>
     <t>Лист ПВХ TOMO Design, спінений, білий, 2мм 1х1м, 2мм 1х1м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-2mm-1kh1m/</t>
   </si>
   <si>
-    <t>2373</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-10kh10m/</t>
+    <t>46101</t>
+  </si>
+  <si>
+    <t>Лист анти блиск полістирол ТОМО design 1,2мм 0,25x0,5м</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-025x05m/</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>Полістирол гладкий прозорий ТОМО design 4мм 0,5х1,0м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh10m/</t>
   </si>
   <si>
-    <t>46101</t>
-[...7 lines deleted...]
-  <si>
     <t>2363</t>
   </si>
   <si>
     <t>Лист анти блиск полістирол ТОМО design 2мм 0,5х1,25м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh125m/</t>
   </si>
   <si>
     <t>16586</t>
   </si>
   <si>
     <t>Полістирол гладкий прозорий ТОМО Design 2,5мм 0,64х1,2м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-064kh12m/</t>
-  </si>
-[...97 lines deleted...]
-    <t>https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-05kh10m/</t>
   </si>
   <si>
     <t>Комплектуючі для полікарбонату</t>
   </si>
   <si>
     <t>Профіль пластиковий Торцевий  ПТЛ-4мм, прозорий/бронзовий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/</t>
   </si>
   <si>
     <t>Профіль пластиковий Торцевий  ПТЛ-6мм, прозорий/бронзовий</t>
   </si>
   <si>
     <t>Профіль пластиковий Торцевий  ПТЛ-8мм, прозорий/бронзовий</t>
   </si>
   <si>
     <t>Профіль пластиковий Торцевий  ПТЛ-10мм, прозорий/бронзовий</t>
   </si>
   <si>
     <t>Профіль пластиковий З'єднувальний  ПСН-4 прозорий/бронзовий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/</t>
   </si>
@@ -2142,62 +2157,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-plexicarb-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-10mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-16mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-sannex-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-sannex-rossiya-16mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-opal-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-opal-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-opal-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruloniy-armovaniy-shifer-gofrirovannyy-zelenyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruloniy-armovaniy-shifer-gofrirovannyy-zelenyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruloniy-armovaniy-shifer-gofrirovannyy-zelenyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-opal-belyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-opal-belyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-siniy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-siniy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-list-zelenyy-20m-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-list-zelenyy-20m-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-gofrirovannyy-usilennyy-persikoviy-1000grm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gibkoe-steklo-v-rulone-pet-plenka-072mm-720mkm-12550m-625mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gibkoe-steklo-v-rulone-pet-plenka-072mm-720mkm-12550m-625mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gibkoe-steklo-v-rulone-pet-plenka-072mm-720mkm-12550m-625mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-podkladka-dlya-prozrachnogo-shifera/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-podkladka-dlya-prozrachnogo-shifera/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebn-do-prozorogo-shiferu-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebn-do-prozorogo-shiferu-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7518-bronzoviy-209-m-trapetsya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7518-bronzoviy-209-m-trapetsya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7618-prozoriy-209-m-khvilya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7618-prozoriy-209-m-khvilya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotoviy-polkarbonat-oscar-8mm-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotoviy-polkarbonat-oscar-8mm-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotoviy-polkarbonat-oscar-8mm-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-16mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-16mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-prozoriy-teksturovaniy-2000104511mm-trapetsya/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-bronzoviy-teksturovaniy-2000104511-mm-trapetsya/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-prozoriy-teksturovaniy-2000104511mm-khvilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-bronzoviy-teksturovaniy-2000104511-mm-khvilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-5mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-25mm-400-gm2-1kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-akriloviy-prozoriy-tomo-design-2mm-10x20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-10kh10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-strukturniy-geometrk-tomo-design-25mm-06kh06m/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-38-mm-600-gm2-1kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-strukturniy-kolotiy-ld-tomo-design-25mm-12kh064m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-gladkiy-prozoriy-tomo-design-4kh10-x-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-strukturniy-krapl-tomo-design-25mm-064kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-5mm-800-gm2-1kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-opal-tomo-design-25mm-12kh064m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-2mm-1kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-10kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-025x05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-064kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-3mm-1kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-20kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-akriloviy-prozoriy-tomo-design-2mm-05x10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-025x05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-4mm-1kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-5mm-10kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy-baza-/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy--kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy--kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-perforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-perforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/termoshayba-makrolon-ronza-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-neperforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-neperforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/speyser-nerzhaveyushchiy-epdm-seryy-korichnevyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-plexicarb-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-dlya-tyeplits-bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/riflenyy-polikarbonat-marlon-cs---08-mm-prozrachnyy-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gofrirovannyy-polikarbonatnyy-list-tm-marlon-csx-embossed-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monol-tniy-pol-karbonat-serb-ya-prozoriy-2mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-6mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-10mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-soton-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-10mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-16mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonat-usilennyy-soton-titan-16mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-royalplast-rossiya-4mm-tsvetnoy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-sannex-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-sannex-rossiya-16mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-prozrachnyy-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-bronza-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-opal-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-opal-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-monogal-opal-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovnyy-bronza-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-bronza-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-prozrachnyy-standart-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-usilennyy-prozrachnyy-1200gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruloniy-armovaniy-shifer-gofrirovannyy-zelenyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruloniy-armovaniy-shifer-gofrirovannyy-zelenyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ruloniy-armovaniy-shifer-gofrirovannyy-zelenyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-opal-belyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-opal-belyy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-siniy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-shifer-gofrirovannyy-siniy-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-list-zelenyy-20m-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-list-zelenyy-20m-800gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shifer-prozrachnyy-volnoplast-gofrirovannyy-15x10-m-svetlo-zheltyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/rulonnyy-armirovanyy-gofrirovannyy-usilennyy-persikoviy-1000grm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-prozrachnyy-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ploskiy-armirovanyy-rulonnyy-list-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gibkoe-steklo-v-rulone-pet-plenka-072mm-720mkm-12550m-625mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gibkoe-steklo-v-rulone-pet-plenka-072mm-720mkm-12550m-625mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gibkoe-steklo-v-rulone-pet-plenka-072mm-720mkm-12550m-625mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-podkladka-dlya-prozrachnogo-shifera/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-podkladka-dlya-prozrachnogo-shifera/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebn-do-prozorogo-shiferu-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebn-do-prozorogo-shiferu-volnoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7518-bronzoviy-209-m-trapetsya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7518-bronzoviy-209-m-trapetsya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7618-prozoriy-209-m-khvilya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/onduklear-pc--7618-prozoriy-209-m-khvilya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-2-mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-3mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-4mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-6mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/monolitnyy-polikarbonat-oscar-8mm-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotoviy-polkarbonat-oscar-8mm-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotoviy-polkarbonat-oscar-8mm-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotoviy-polkarbonat-oscar-8mm-prozoriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-4mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-oscar-6mm-v-tsvete/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-novattro-4mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-ultramarin-rossiya-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-prozrachnyy-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-16mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sotovyy-polikarbonat-italon-16mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-prozoriy-teksturovaniy-2000104511mm-khvilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-bronzoviy-teksturovaniy-2000104511-mm-khvilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-prozoriy-teksturovaniy-2000104511mm-trapetsya/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polkarbonatniy-shifer-tomo-plex-bronzoviy-teksturovaniy-2000104511-mm-trapetsya/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-3mm-1kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-20kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-akriloviy-prozoriy-tomo-design-2mm-05x10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-025x05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-4mm-1kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-5mm-10kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-5mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-25mm-400-gm2-1kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-akriloviy-prozoriy-tomo-design-2mm-10x20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-10kh10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-strukturniy-geometrk-tomo-design-25mm-06kh06m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-38-mm-600-gm2-1kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-strukturniy-kolotiy-ld-tomo-design-25mm-12kh064m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-gladkiy-prozoriy-tomo-design-4kh10-x-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-strukturniy-krapl-tomo-design-25mm-064kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pp-tomo-design-sotoviy-bliy-neytralniy-5mm-800-gm2-1kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-opal-tomo-design-25mm-12kh064m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-10kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-pvkh-tomo-design-vspneniy-bliy-2mm-1kh1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-12mm-025x05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-4mm-05kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/list-anti-blisk-polstirol-tomo-design-2mm-05kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/polstirol-gladkiy-prozoriy-tomo-design-25mm-064kh12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-tortsevoy-ptl-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy-soedinitelnyy-baza-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy--kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/profil-plastikovyy--kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-perforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-perforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/termoshayba-makrolon-ronza-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-neperforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-neperforirovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/speyser-nerzhaveyushchiy-epdm-seryy-korichnevyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F348"/>
+  <dimension ref="A1:F353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F348" sqref="F348"/>
+      <selection activeCell="F353" sqref="F353"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4073,3815 +4088,3895 @@
         <v>4</v>
       </c>
       <c r="D119" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>1</v>
       </c>
       <c r="B120" s="11"/>
       <c r="C120" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>239</v>
+        <v>269</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>2</v>
       </c>
       <c r="B121" s="11"/>
       <c r="C121" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
         <v>239</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>3</v>
       </c>
       <c r="B122" s="11"/>
       <c r="C122" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>259</v>
+        <v>239</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>4</v>
       </c>
       <c r="B123" s="11"/>
       <c r="C123" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>259</v>
+        <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>5</v>
       </c>
       <c r="B124" s="11"/>
       <c r="C124" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>339</v>
+        <v>269</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>6</v>
       </c>
       <c r="B125" s="11"/>
       <c r="C125" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D125" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>339</v>
+        <v>379</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>7</v>
       </c>
       <c r="B126" s="11"/>
       <c r="C126" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>359</v>
+        <v>339</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>8</v>
       </c>
       <c r="B127" s="11"/>
       <c r="C127" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>359</v>
+        <v>339</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>9</v>
       </c>
       <c r="B128" s="11"/>
       <c r="C128" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>239</v>
+        <v>359</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>10</v>
       </c>
       <c r="B129" s="11"/>
       <c r="C129" s="8" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>239</v>
+        <v>379</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>11</v>
       </c>
       <c r="B130" s="11"/>
       <c r="C130" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D130" s="7" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>12</v>
       </c>
       <c r="B131" s="11"/>
       <c r="C131" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>259</v>
+        <v>239</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>13</v>
       </c>
       <c r="B132" s="11"/>
       <c r="C132" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>339</v>
+        <v>239</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>14</v>
       </c>
       <c r="B133" s="11"/>
       <c r="C133" s="8" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>339</v>
+        <v>259</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>15</v>
       </c>
       <c r="B134" s="11"/>
       <c r="C134" s="8" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>339</v>
+        <v>269</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>16</v>
       </c>
       <c r="B135" s="11"/>
       <c r="C135" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D135" s="7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>359</v>
+        <v>379</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>17</v>
       </c>
       <c r="B136" s="11"/>
       <c r="C136" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>259</v>
+        <v>339</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>18</v>
       </c>
       <c r="B137" s="11"/>
       <c r="C137" s="8" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>259</v>
+        <v>339</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>19</v>
       </c>
       <c r="B138" s="11"/>
       <c r="C138" s="8" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>259</v>
+        <v>339</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>20</v>
       </c>
       <c r="B139" s="11"/>
       <c r="C139" s="8" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>259</v>
+        <v>379</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>21</v>
       </c>
       <c r="B140" s="11"/>
       <c r="C140" s="8" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>22</v>
       </c>
       <c r="B141" s="11"/>
       <c r="C141" s="8" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>23</v>
       </c>
       <c r="B142" s="11"/>
       <c r="C142" s="8" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>24</v>
       </c>
       <c r="B143" s="11"/>
       <c r="C143" s="8" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>25</v>
       </c>
       <c r="B144" s="11"/>
       <c r="C144" s="8" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>26</v>
       </c>
       <c r="B145" s="11"/>
       <c r="C145" s="8" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>27</v>
       </c>
-      <c r="B146" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B146" s="11"/>
       <c r="C146" s="8" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>28</v>
       </c>
       <c r="B147" s="11"/>
       <c r="C147" s="8" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>29</v>
       </c>
       <c r="B148" s="11"/>
       <c r="C148" s="8" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>30</v>
       </c>
-      <c r="B149" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B149" s="11"/>
       <c r="C149" s="8" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>0</v>
+        <v>269</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>31</v>
       </c>
-      <c r="B150" s="11"/>
+      <c r="B150" s="11" t="s">
+        <v>226</v>
+      </c>
       <c r="C150" s="8" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>32</v>
       </c>
       <c r="B151" s="11"/>
       <c r="C151" s="8" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>33</v>
       </c>
       <c r="B152" s="11"/>
       <c r="C152" s="8" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>34</v>
       </c>
-      <c r="B153" s="11"/>
+      <c r="B153" s="11" t="s">
+        <v>231</v>
+      </c>
       <c r="C153" s="8" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
-        <v>339</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>35</v>
       </c>
       <c r="B154" s="11"/>
       <c r="C154" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D154" s="7" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>339</v>
+        <v>269</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>36</v>
       </c>
       <c r="B155" s="11"/>
       <c r="C155" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>37</v>
       </c>
       <c r="B156" s="11"/>
       <c r="C156" s="8" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>38</v>
       </c>
       <c r="B157" s="11"/>
       <c r="C157" s="8" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
-        <v>259</v>
+        <v>339</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>39</v>
       </c>
       <c r="B158" s="11"/>
       <c r="C158" s="8" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
         <v>339</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>40</v>
       </c>
       <c r="B159" s="11"/>
       <c r="C159" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D159" s="7" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>339</v>
+        <v>269</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>41</v>
       </c>
       <c r="B160" s="11"/>
       <c r="C160" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>0</v>
+        <v>269</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>42</v>
       </c>
       <c r="B161" s="11"/>
       <c r="C161" s="8" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>0</v>
+        <v>269</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>43</v>
       </c>
       <c r="B162" s="11"/>
       <c r="C162" s="8" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>0</v>
+        <v>339</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>44</v>
       </c>
       <c r="B163" s="11"/>
       <c r="C163" s="8" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>5</v>
+        <v>339</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>45</v>
       </c>
       <c r="B164" s="11"/>
       <c r="C164" s="8" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>7</v>
+        <v>379</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>46</v>
       </c>
       <c r="B165" s="11"/>
       <c r="C165" s="8" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>530</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>47</v>
       </c>
       <c r="B166" s="11"/>
       <c r="C166" s="8" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>530</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
-      <c r="A167" s="5" t="s">
+      <c r="A167" s="4">
+        <v>48</v>
+      </c>
+      <c r="B167" s="11"/>
+      <c r="C167" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E167" s="7"/>
+      <c r="F167" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="4">
+        <v>49</v>
+      </c>
+      <c r="B168" s="11"/>
+      <c r="C168" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D168" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="B167" s="7"/>
-[...15 lines deleted...]
-      <c r="D168" s="13" t="s">
+      <c r="E168" s="7"/>
+      <c r="F168" s="15">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="B169" s="11"/>
       <c r="C169" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>792</v>
+        <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B170" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B170" s="11"/>
+      <c r="C170" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D170" s="7" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>770</v>
+        <v>580</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="B171" s="11"/>
       <c r="C171" s="8" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
-        <v>792</v>
+        <v>580</v>
       </c>
     </row>
     <row r="172" spans="1:6">
-      <c r="A172" s="4">
+      <c r="A172" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B172" s="7"/>
+      <c r="C172" s="8"/>
+      <c r="D172" s="7"/>
+      <c r="E172" s="7"/>
+      <c r="F172" s="15"/>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C173" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B172" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A173" s="4">
+      <c r="D173" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B173" s="11"/>
-[...8 lines deleted...]
-        <v>790</v>
+      <c r="E173" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F173" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B174" s="11"/>
       <c r="C174" s="8" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>770</v>
+        <v>792</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B175" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>260</v>
+      </c>
       <c r="C175" s="8" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>790</v>
+        <v>770</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B176" s="11"/>
       <c r="C176" s="8" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="4">
+        <v>4</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E177" s="7"/>
+      <c r="F177" s="15">
         <v>770</v>
       </c>
     </row>
-    <row r="177" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D178" s="13" t="s">
+      <c r="A178" s="4">
         <v>5</v>
       </c>
-      <c r="E178" s="14" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="B178" s="11"/>
+      <c r="C178" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="D178" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E178" s="7"/>
+      <c r="F178" s="15">
+        <v>790</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>1314.4</v>
+        <v>770</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B180" s="11"/>
       <c r="C180" s="8" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>1314.4</v>
+        <v>790</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B182" s="7"/>
+      <c r="C182" s="8"/>
+      <c r="D182" s="7"/>
+      <c r="E182" s="7"/>
+      <c r="F182" s="15"/>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D183" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E183" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F183" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="4">
+        <v>1</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D184" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E184" s="7"/>
+      <c r="F184" s="15">
         <v>1314.4</v>
-      </c>
-[...46 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>4619</v>
+        <v>1314.4</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>4440</v>
+        <v>1314.4</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>5330</v>
+        <v>1314.4</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="4">
+      <c r="A188" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B188" s="7"/>
+      <c r="C188" s="8"/>
+      <c r="D188" s="7"/>
+      <c r="E188" s="7"/>
+      <c r="F188" s="15"/>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C189" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B188" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A189" s="4">
+      <c r="D189" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B189" s="11" t="s">
-[...10 lines deleted...]
-        <v>5540</v>
+      <c r="E189" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F189" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B190" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>288</v>
+      </c>
       <c r="C190" s="8" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>1140</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B191" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>291</v>
+      </c>
       <c r="C191" s="8" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>2770</v>
+        <v>5540</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B192" s="11"/>
+        <v>3</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>294</v>
+      </c>
       <c r="C192" s="8" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>770</v>
+        <v>5330</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B193" s="11"/>
       <c r="C193" s="8" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>4815</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B194" s="11"/>
       <c r="C194" s="8" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>28880</v>
+        <v>770</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B195" s="11"/>
+        <v>6</v>
+      </c>
+      <c r="B195" s="11" t="s">
+        <v>301</v>
+      </c>
       <c r="C195" s="8" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>27760</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B196" s="11"/>
+        <v>7</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>304</v>
+      </c>
       <c r="C196" s="8" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>33325</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B197" s="11"/>
       <c r="C197" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D197" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>23100</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B198" s="11"/>
       <c r="C198" s="8" t="s">
         <v>309</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>34635</v>
+        <v>17315</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B199" s="11"/>
       <c r="C199" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
-        <v>7128</v>
+        <v>23100</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B200" s="11"/>
       <c r="C200" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>17315</v>
+        <v>28880</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B201" s="11"/>
       <c r="C201" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>37875</v>
+        <v>34635</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B202" s="11"/>
       <c r="C202" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>22700</v>
+        <v>33325</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B203" s="11"/>
       <c r="C203" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
-        <v>45420</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B204" s="11"/>
       <c r="C204" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>43700</v>
+        <v>27760</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B205" s="11"/>
       <c r="C205" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>9629</v>
+        <v>7128</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B206" s="11"/>
       <c r="C206" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
         <v>36400</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B207" s="11"/>
       <c r="C207" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>30290</v>
+        <v>14255</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B208" s="11"/>
       <c r="C208" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>14255</v>
+        <v>45420</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B209" s="11"/>
       <c r="C209" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>46200</v>
+        <v>22700</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B210" s="11"/>
       <c r="C210" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>34600</v>
+        <v>30290</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B211" s="11"/>
       <c r="C211" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>57760</v>
+        <v>37875</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B212" s="11"/>
       <c r="C212" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>69270</v>
+        <v>43700</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B213" s="11"/>
       <c r="C213" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>65550</v>
+        <v>9629</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B214" s="11"/>
       <c r="C214" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>55500</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B215" s="11"/>
       <c r="C215" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>327</v>
+        <v>303</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>925</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B216" s="11"/>
       <c r="C216" s="8" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>327</v>
+        <v>293</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>5784</v>
+        <v>69270</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B217" s="11"/>
       <c r="C217" s="8" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>327</v>
+        <v>298</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>7585</v>
+        <v>34600</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B218" s="11"/>
       <c r="C218" s="8" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>327</v>
+        <v>290</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
-        <v>11567</v>
+        <v>57760</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B219" s="11"/>
       <c r="C219" s="8" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>332</v>
+        <v>296</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
-        <v>1870</v>
+        <v>65550</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B220" s="11"/>
       <c r="C220" s="8" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>11690</v>
+        <v>925</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B221" s="11"/>
       <c r="C221" s="8" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E221" s="7"/>
       <c r="F221" s="15">
-        <v>15334</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B222" s="11"/>
       <c r="C222" s="8" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
-        <v>23380</v>
+        <v>7585</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B223" s="11"/>
       <c r="C223" s="8" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>1405</v>
+        <v>11567</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B224" s="11"/>
+        <v>35</v>
+      </c>
+      <c r="B224" s="11" t="s">
+        <v>301</v>
+      </c>
       <c r="C224" s="8" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>2699</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B225" s="11"/>
       <c r="C225" s="8" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>16875</v>
+        <v>11690</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B226" s="11"/>
       <c r="C226" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>337</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>8785</v>
+        <v>15334</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B227" s="11"/>
       <c r="C227" s="8" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
-        <v>22130</v>
+        <v>23380</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B228" s="11"/>
       <c r="C228" s="8" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>11520</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B229" s="11"/>
+        <v>40</v>
+      </c>
+      <c r="B229" s="11" t="s">
+        <v>301</v>
+      </c>
       <c r="C229" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D229" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
-        <v>33750</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B230" s="11"/>
       <c r="C230" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E230" s="7"/>
       <c r="F230" s="15">
-        <v>17570</v>
+        <v>16875</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B231" s="11"/>
       <c r="C231" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="E231" s="7"/>
       <c r="F231" s="15">
-        <v>3550</v>
+        <v>8785</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B232" s="11"/>
       <c r="C232" s="8" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>22190</v>
+        <v>11520</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B233" s="11"/>
       <c r="C233" s="8" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E233" s="7"/>
       <c r="F233" s="15">
-        <v>29100</v>
+        <v>22130</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B234" s="11"/>
       <c r="C234" s="8" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E234" s="7"/>
       <c r="F234" s="15">
-        <v>44390</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B235" s="11"/>
       <c r="C235" s="8" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
-        <v>1847</v>
+        <v>17570</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B236" s="11"/>
+        <v>47</v>
+      </c>
+      <c r="B236" s="11" t="s">
+        <v>301</v>
+      </c>
       <c r="C236" s="8" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
-        <v>11545</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B237" s="11"/>
       <c r="C237" s="8" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E237" s="7"/>
       <c r="F237" s="15">
-        <v>15145</v>
+        <v>22190</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B238" s="11"/>
       <c r="C238" s="8" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E238" s="7"/>
       <c r="F238" s="15">
-        <v>23000</v>
+        <v>29100</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B239" s="11"/>
       <c r="C239" s="8" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="E239" s="7"/>
       <c r="F239" s="15">
-        <v>2770</v>
+        <v>44390</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B240" s="11"/>
       <c r="C240" s="8" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E240" s="7"/>
       <c r="F240" s="15">
-        <v>3695</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B241" s="11"/>
       <c r="C241" s="8" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E241" s="7"/>
       <c r="F241" s="15">
-        <v>23100</v>
+        <v>11545</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B242" s="11"/>
       <c r="C242" s="8" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E242" s="7"/>
       <c r="F242" s="15">
-        <v>30299</v>
+        <v>15145</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B243" s="11"/>
       <c r="C243" s="8" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E243" s="7"/>
       <c r="F243" s="15">
-        <v>46200</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B244" s="11"/>
       <c r="C244" s="8" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E244" s="7"/>
       <c r="F244" s="15">
-        <v>195</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B245" s="11"/>
       <c r="C245" s="8" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E245" s="7"/>
       <c r="F245" s="15">
-        <v>0</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B246" s="11"/>
       <c r="C246" s="8" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
-        <v>310</v>
+        <v>23100</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B247" s="11"/>
       <c r="C247" s="8" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E247" s="7"/>
       <c r="F247" s="15">
-        <v>300</v>
+        <v>30299</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B248" s="11"/>
       <c r="C248" s="8" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E248" s="7"/>
       <c r="F248" s="15">
-        <v>370</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B249" s="11"/>
       <c r="C249" s="8" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
-        <v>467</v>
+        <v>195</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B250" s="11"/>
       <c r="C250" s="8" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="E250" s="7"/>
       <c r="F250" s="15">
-        <v>389</v>
+        <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B251" s="11"/>
       <c r="C251" s="8" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="E251" s="7"/>
       <c r="F251" s="15">
-        <v>0</v>
+        <v>310</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B252" s="11"/>
       <c r="C252" s="8" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E252" s="7"/>
       <c r="F252" s="15">
-        <v>545</v>
+        <v>300</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B253" s="11"/>
       <c r="C253" s="8" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>467</v>
+        <v>370</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B254" s="11"/>
       <c r="C254" s="8" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E254" s="7"/>
       <c r="F254" s="15">
-        <v>660</v>
+        <v>467</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B255" s="11"/>
       <c r="C255" s="8" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E255" s="7"/>
       <c r="F255" s="15">
-        <v>0</v>
+        <v>389</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B256" s="11"/>
       <c r="C256" s="8" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E256" s="7"/>
       <c r="F256" s="15">
-        <v>243</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B257" s="11"/>
       <c r="C257" s="8" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E257" s="7"/>
       <c r="F257" s="15">
-        <v>324</v>
+        <v>545</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B258" s="11"/>
       <c r="C258" s="8" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E258" s="7"/>
       <c r="F258" s="15">
-        <v>312</v>
+        <v>467</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B259" s="11"/>
       <c r="C259" s="8" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E259" s="7"/>
       <c r="F259" s="15">
-        <v>385</v>
+        <v>660</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B260" s="11"/>
       <c r="C260" s="8" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E260" s="7"/>
       <c r="F260" s="15">
-        <v>486</v>
+        <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B261" s="11"/>
       <c r="C261" s="8" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
-        <v>395</v>
+        <v>243</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B262" s="11"/>
       <c r="C262" s="8" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E262" s="7"/>
       <c r="F262" s="15">
-        <v>435</v>
+        <v>324</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B263" s="11"/>
       <c r="C263" s="8" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E263" s="7"/>
       <c r="F263" s="15">
-        <v>554</v>
+        <v>312</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B264" s="11"/>
       <c r="C264" s="8" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
-        <v>486</v>
+        <v>385</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B265" s="11"/>
       <c r="C265" s="8" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
-        <v>689</v>
+        <v>486</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B266" s="11"/>
       <c r="C266" s="8" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E266" s="7"/>
       <c r="F266" s="15">
-        <v>527</v>
+        <v>395</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B267" s="11"/>
       <c r="C267" s="8" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E267" s="7"/>
       <c r="F267" s="15">
-        <v>567</v>
+        <v>435</v>
       </c>
     </row>
     <row r="268" spans="1:6">
-      <c r="A268" s="5" t="s">
+      <c r="A268" s="4">
+        <v>79</v>
+      </c>
+      <c r="B268" s="11"/>
+      <c r="C268" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D268" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E268" s="7"/>
+      <c r="F268" s="15">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="4">
+        <v>80</v>
+      </c>
+      <c r="B269" s="11"/>
+      <c r="C269" s="8" t="s">
         <v>395</v>
       </c>
-      <c r="B268" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="D269" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E269" s="7"/>
+      <c r="F269" s="15">
+        <v>486</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="B270" s="11"/>
       <c r="C270" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="D270" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>2365</v>
+        <v>689</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="B271" s="11"/>
       <c r="C271" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
-        <v>4730</v>
+        <v>527</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="B272" s="11"/>
       <c r="C272" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
-        <v>3325</v>
+        <v>567</v>
       </c>
     </row>
     <row r="273" spans="1:6">
-      <c r="A273" s="4">
+      <c r="A273" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B273" s="7"/>
+      <c r="C273" s="8"/>
+      <c r="D273" s="7"/>
+      <c r="E273" s="7"/>
+      <c r="F273" s="15"/>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B274" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C274" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B273" s="11"/>
-[...12 lines deleted...]
-      <c r="A274" s="4">
+      <c r="D274" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B274" s="11"/>
-[...8 lines deleted...]
-        <v>4027</v>
+      <c r="E274" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F274" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B275" s="11"/>
       <c r="C275" s="8" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>8050</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B276" s="11"/>
       <c r="C276" s="8" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
-        <v>5495</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B277" s="11"/>
       <c r="C277" s="8" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
-        <v>10990</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B278" s="11"/>
       <c r="C278" s="8" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
-        <v>10165</v>
+        <v>6648</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B279" s="11"/>
       <c r="C279" s="8" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>20320</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B280" s="11"/>
       <c r="C280" s="8" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
-        <v>3450</v>
+        <v>8050</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B281" s="11"/>
       <c r="C281" s="8" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="E281" s="7"/>
       <c r="F281" s="15">
-        <v>6900</v>
+        <v>5495</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B282" s="11"/>
       <c r="C282" s="8" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="E282" s="7"/>
       <c r="F282" s="15">
-        <v>4340</v>
+        <v>10990</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B283" s="11"/>
       <c r="C283" s="8" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>8680</v>
+        <v>10165</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B284" s="11"/>
       <c r="C284" s="8" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
-        <v>4980</v>
+        <v>20320</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B285" s="11"/>
       <c r="C285" s="8" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="E285" s="7"/>
       <c r="F285" s="15">
-        <v>9960</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B286" s="11"/>
       <c r="C286" s="8" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="E286" s="7"/>
       <c r="F286" s="15">
-        <v>11100</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B287" s="11"/>
       <c r="C287" s="8" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>22200</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="288" spans="1:6">
-      <c r="A288" s="5" t="s">
+      <c r="A288" s="4">
+        <v>14</v>
+      </c>
+      <c r="B288" s="11"/>
+      <c r="C288" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D288" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="E288" s="7"/>
+      <c r="F288" s="15">
+        <v>8680</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" s="4">
+        <v>15</v>
+      </c>
+      <c r="B289" s="11"/>
+      <c r="C289" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D289" s="7" t="s">
         <v>423</v>
       </c>
-      <c r="B288" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E289" s="7"/>
+      <c r="F289" s="15">
+        <v>4980</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B290" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B290" s="11"/>
+      <c r="C290" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="C290" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D290" s="7" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>1870</v>
+        <v>9960</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B291" s="11"/>
       <c r="C291" s="8" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
-        <v>1870</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B292" s="11"/>
       <c r="C292" s="8" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="E292" s="7"/>
       <c r="F292" s="15">
+        <v>22200</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="B293" s="7"/>
+      <c r="C293" s="8"/>
+      <c r="D293" s="7"/>
+      <c r="E293" s="7"/>
+      <c r="F293" s="15"/>
+    </row>
+    <row r="294" spans="1:6">
+      <c r="A294" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B294" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C294" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D294" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E294" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F294" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6">
+      <c r="A295" s="4">
+        <v>1</v>
+      </c>
+      <c r="B295" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C295" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="D295" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="E295" s="7"/>
+      <c r="F295" s="15">
         <v>1870</v>
-      </c>
-[...46 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
-        <v>1455</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
-        <v>590</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
-        <v>210</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="299" spans="1:6">
-      <c r="A299" s="4">
+      <c r="A299" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="B299" s="7"/>
+      <c r="C299" s="8"/>
+      <c r="D299" s="7"/>
+      <c r="E299" s="7"/>
+      <c r="F299" s="15"/>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B300" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C300" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B299" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A300" s="4">
+      <c r="D300" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B300" s="11" t="s">
-[...10 lines deleted...]
-        <v>775</v>
+      <c r="E300" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F300" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
-        <v>510</v>
+        <v>760</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
-        <v>890</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="E303" s="7"/>
       <c r="F303" s="15">
-        <v>530</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="C304" s="8" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="E304" s="7"/>
       <c r="F304" s="15">
-        <v>265</v>
+        <v>195</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C305" s="8" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
-        <v>1000</v>
+        <v>610</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="C306" s="8" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="E306" s="7"/>
       <c r="F306" s="15">
-        <v>2040</v>
+        <v>290</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="C307" s="8" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="E307" s="7"/>
       <c r="F307" s="15">
-        <v>560</v>
+        <v>160</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="C308" s="8" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>315</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B309" s="11" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="C309" s="8" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
-        <v>1000</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B310" s="11" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="C310" s="8" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="E310" s="7"/>
       <c r="F310" s="15">
-        <v>345</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B311" s="11" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C311" s="8" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="E311" s="7"/>
       <c r="F311" s="15">
-        <v>1000</v>
+        <v>390</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B312" s="11" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="C312" s="8" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="E312" s="7"/>
       <c r="F312" s="15">
-        <v>510</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B313" s="11" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C313" s="8" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>1110</v>
+        <v>590</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B314" s="11" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C314" s="8" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="E314" s="7"/>
       <c r="F314" s="15">
-        <v>1020</v>
+        <v>210</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B315" s="11" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="C315" s="8" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="E315" s="7"/>
       <c r="F315" s="15">
-        <v>100</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="C316" s="8" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>750</v>
+        <v>510</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B317" s="11" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="C317" s="8" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="E317" s="7"/>
       <c r="F317" s="15">
-        <v>1000</v>
+        <v>775</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B318" s="11" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="C318" s="8" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="E318" s="7"/>
       <c r="F318" s="15">
-        <v>760</v>
+        <v>530</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
-        <v>2220</v>
+        <v>890</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
-        <v>1350</v>
+        <v>265</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B321" s="11" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="C321" s="8" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="E321" s="7"/>
       <c r="F321" s="15">
-        <v>195</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="C322" s="8" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="E322" s="7"/>
       <c r="F322" s="15">
-        <v>610</v>
+        <v>560</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>290</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="C324" s="8" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="E324" s="7"/>
       <c r="F324" s="15">
-        <v>160</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
       <c r="C325" s="8" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="E325" s="7"/>
       <c r="F325" s="15">
-        <v>1015</v>
+        <v>315</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="E326" s="7"/>
       <c r="F326" s="15">
-        <v>2440</v>
+        <v>345</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
-        <v>1530</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="E328" s="7"/>
       <c r="F328" s="15">
-        <v>390</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="329" spans="1:6">
-      <c r="A329" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D329" s="7"/>
+      <c r="A329" s="4">
+        <v>29</v>
+      </c>
+      <c r="B329" s="11" t="s">
+        <v>526</v>
+      </c>
+      <c r="C329" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="D329" s="7" t="s">
+        <v>528</v>
+      </c>
       <c r="E329" s="7"/>
-      <c r="F329" s="15"/>
+      <c r="F329" s="15">
+        <v>510</v>
+      </c>
     </row>
     <row r="330" spans="1:6">
-      <c r="A330" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A330" s="4">
+        <v>30</v>
+      </c>
+      <c r="B330" s="11" t="s">
+        <v>529</v>
+      </c>
+      <c r="C330" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="D330" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="E330" s="7"/>
+      <c r="F330" s="15">
+        <v>100</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B331" s="11"/>
+        <v>31</v>
+      </c>
+      <c r="B331" s="11" t="s">
+        <v>532</v>
+      </c>
       <c r="C331" s="8" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="E331" s="7"/>
       <c r="F331" s="15">
-        <v>90</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B332" s="11"/>
+        <v>32</v>
+      </c>
+      <c r="B332" s="11" t="s">
+        <v>535</v>
+      </c>
       <c r="C332" s="8" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E332" s="7"/>
       <c r="F332" s="15">
-        <v>110</v>
+        <v>750</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B333" s="11"/>
+        <v>33</v>
+      </c>
+      <c r="B333" s="11" t="s">
+        <v>538</v>
+      </c>
       <c r="C333" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="D333" s="7" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
       <c r="E333" s="7"/>
       <c r="F333" s="15">
-        <v>116</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="334" spans="1:6">
-      <c r="A334" s="4">
+      <c r="A334" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="B334" s="7"/>
+      <c r="C334" s="8"/>
+      <c r="D334" s="7"/>
+      <c r="E334" s="7"/>
+      <c r="F334" s="15"/>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C335" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B334" s="11"/>
-[...12 lines deleted...]
-      <c r="A335" s="4">
+      <c r="D335" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B335" s="11"/>
-[...8 lines deleted...]
-        <v>515</v>
+      <c r="E335" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F335" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B336" s="11"/>
       <c r="C336" s="8" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E336" s="7"/>
       <c r="F336" s="15">
-        <v>821</v>
+        <v>90</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B337" s="11"/>
       <c r="C337" s="8" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E337" s="7"/>
       <c r="F337" s="15">
-        <v>942</v>
+        <v>110</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B338" s="11"/>
       <c r="C338" s="8" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E338" s="7"/>
       <c r="F338" s="15">
-        <v>1158</v>
+        <v>116</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B339" s="11"/>
       <c r="C339" s="8" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E339" s="7"/>
       <c r="F339" s="15">
-        <v>1632</v>
+        <v>121</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B340" s="11"/>
       <c r="C340" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="D340" s="7" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="E340" s="7"/>
       <c r="F340" s="15">
-        <v>1998</v>
+        <v>515</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B341" s="11"/>
       <c r="C341" s="8" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
-        <v>920</v>
+        <v>821</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B342" s="11"/>
       <c r="C342" s="8" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>920</v>
+        <v>942</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="8" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="E343" s="7"/>
       <c r="F343" s="15">
-        <v>57.3</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B344" s="11"/>
       <c r="C344" s="8" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="E344" s="7"/>
       <c r="F344" s="15">
-        <v>70.34999999999999</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B345" s="11"/>
       <c r="C345" s="8" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E345" s="7"/>
       <c r="F345" s="15">
-        <v>15.6</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B346" s="11"/>
       <c r="C346" s="8" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E346" s="7"/>
       <c r="F346" s="15">
-        <v>19.8</v>
+        <v>920</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B347" s="11"/>
       <c r="C347" s="8" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
-        <v>27.1</v>
+        <v>920</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B348" s="11"/>
       <c r="C348" s="8" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
+        <v>57.3</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" s="4">
+        <v>14</v>
+      </c>
+      <c r="B349" s="11"/>
+      <c r="C349" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="D349" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="E349" s="7"/>
+      <c r="F349" s="15">
+        <v>70.34999999999999</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350" s="4">
+        <v>15</v>
+      </c>
+      <c r="B350" s="11"/>
+      <c r="C350" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="D350" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="E350" s="7"/>
+      <c r="F350" s="15">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" s="4">
+        <v>16</v>
+      </c>
+      <c r="B351" s="11"/>
+      <c r="C351" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="D351" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="E351" s="7"/>
+      <c r="F351" s="15">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" s="4">
+        <v>17</v>
+      </c>
+      <c r="B352" s="11"/>
+      <c r="C352" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="D352" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="E352" s="7"/>
+      <c r="F352" s="15">
+        <v>27.1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" s="4">
+        <v>18</v>
+      </c>
+      <c r="B353" s="11"/>
+      <c r="C353" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="D353" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="E353" s="7"/>
+      <c r="F353" s="15">
         <v>9.470000000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A118:F118"/>
-    <mergeCell ref="A167:F167"/>
-[...5 lines deleted...]
-    <mergeCell ref="A329:F329"/>
+    <mergeCell ref="A172:F172"/>
+    <mergeCell ref="A182:F182"/>
+    <mergeCell ref="A188:F188"/>
+    <mergeCell ref="A273:F273"/>
+    <mergeCell ref="A293:F293"/>
+    <mergeCell ref="A299:F299"/>
+    <mergeCell ref="A334:F334"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -7989,67 +8084,67 @@
     <hyperlink ref="D142" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_149"/>
-    <hyperlink ref="D169" r:id="rId_hyperlink_150"/>
-[...3 lines deleted...]
-    <hyperlink ref="D173" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_157"/>
-    <hyperlink ref="D179" r:id="rId_hyperlink_158"/>
-[...7 lines deleted...]
-    <hyperlink ref="D189" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_191"/>
@@ -8084,123 +8179,128 @@
     <hyperlink ref="D243" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_224"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D252" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D253" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_244"/>
-    <hyperlink ref="D270" r:id="rId_hyperlink_245"/>
-[...3 lines deleted...]
-    <hyperlink ref="D274" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D275" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D276" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D277" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D278" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D279" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D280" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D281" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D282" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D283" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_262"/>
-    <hyperlink ref="D290" r:id="rId_hyperlink_263"/>
-[...7 lines deleted...]
-    <hyperlink ref="D300" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_276"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D314" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D316" r:id="rId_hyperlink_287"/>
     <hyperlink ref="D317" r:id="rId_hyperlink_288"/>
     <hyperlink ref="D318" r:id="rId_hyperlink_289"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D321" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_299"/>
-    <hyperlink ref="D331" r:id="rId_hyperlink_300"/>
-[...3 lines deleted...]
-    <hyperlink ref="D335" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_322"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>