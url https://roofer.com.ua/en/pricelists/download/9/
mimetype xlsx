--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -53,119 +53,119 @@
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Волого-вітроізоляція Ондутіс А100 Смарт</t>
   </si>
   <si>
     <t>https://roofer.com.ua/vlago-vetroizolyatsiya-ondutis-a100-smart/</t>
   </si>
   <si>
     <t>Вентиляційна підконькова стрічка ALU 5м	 240мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ventilyatsiyna-pidkonkova-strichka-alu-230-240mm5m-/</t>
   </si>
   <si>
     <t>Вентиляційна підконькова стрічка ALU 5м	 310мм</t>
   </si>
   <si>
+    <t>Коник для паркану</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/646/</t>
+  </si>
+  <si>
     <t>Стрічка підконькова (вентиляційна) в рулонах 290мм/5м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/5145/</t>
   </si>
   <si>
-    <t>Коник для паркану</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка підконькова (вентиляційна) в рулонах 230мм/5м</t>
   </si>
   <si>
     <t>Стрічка примикання алюмінієва в рулонах 170мм/5м, коричневий, чорний</t>
   </si>
   <si>
     <t>https://roofer.com.ua/5146/</t>
   </si>
   <si>
     <t>Паробар'єр прозорий 100 VELTEX (Корея)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/parobarer-prozrachnyy-100-veltex-koreya/</t>
   </si>
   <si>
     <t>Стрічка звісу вентиляційна, захисна ВПХ в рулонах 80мм/5м, коричневий, чорний, теракот</t>
   </si>
   <si>
     <t>https://roofer.com.ua/5147/</t>
   </si>
   <si>
     <t>ONDKP080</t>
   </si>
   <si>
     <t>Конькова планка фігурна  0,4мм глянець м.п</t>
   </si>
   <si>
     <t>https://roofer.com.ua/konkovaya-planka115mm/</t>
   </si>
   <si>
     <t>Конькова планка фігурна  0,4мм мат м.п</t>
   </si>
   <si>
     <t>Конькова планка фігурна 0,45мм глянець м.п</t>
   </si>
   <si>
     <t>Конькова планка фігурна 0,45мм мат м.п</t>
   </si>
   <si>
     <t>Конькова планка фігурна 0,5мм мат м.п</t>
   </si>
   <si>
+    <t>MIZJ008</t>
+  </si>
+  <si>
+    <t>Плівка Гідробар'єр™Д96СІ Juta пл. 96г/м.кв. Кв.м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/plyonka-gidrobarerd96si-juta-pl-96gmkv/</t>
+  </si>
+  <si>
     <t>Гребінь звісу ПВХ в штуках  Без вентеляційної вставки 60мм/1м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/greben-zv-suv-shtukakh_1/</t>
   </si>
   <si>
-    <t>MIZJ008</t>
-[...7 lines deleted...]
-  <si>
     <t>Гребінь звісу ПВХ в штуках  З вентиляційною вставкою 60мм/1м</t>
   </si>
   <si>
     <t>Планка G стартовий 50*10*20\2000мм глянцевий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/planka-g-startovaya-5010202000mm-glyanets/</t>
   </si>
   <si>
     <t>Планка L лобової дошки 160*30*2000мм (будь-який розмір під замовлення)глянець</t>
   </si>
   <si>
     <t>https://roofer.com.ua/planka-l-lobovoy-doski-16030mm-glyanets/</t>
   </si>
   <si>
     <t>MIZJ013</t>
   </si>
   <si>
     <t>Плівка Паробар'єр™ VAP Juta пл. 120г/м.кв. кв.м.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/plyonka-parobarier-vap-juta-pl-120gmkv/</t>
   </si>
   <si>
     <t>Планка єндова декоративна 115мм*2000мм</t>
@@ -227,65 +227,65 @@
   <si>
     <t>ONDTP088</t>
   </si>
   <si>
     <t>Торцева планка 8017р.е. 0,35мм глянець 2м</t>
   </si>
   <si>
     <t>https://roofer.com.ua/tortsevaya-planka/</t>
   </si>
   <si>
     <t>Торцева планка 8017р.е. 0,4мм глянець 2м</t>
   </si>
   <si>
     <t>Торцева планка 8017р.е. 0,4мм мат 2м</t>
   </si>
   <si>
     <t>Торцева планка 8017р.е. 0,45мм глянець 2м</t>
   </si>
   <si>
     <t>Торцева планка 8017р.е. 0,45мм мат 2м</t>
   </si>
   <si>
     <t>Торцева планка 8017р.е. 0,5мм мат 2м</t>
   </si>
   <si>
+    <t>MIZJ011</t>
+  </si>
+  <si>
+    <t>Плівка Паробар'єр™Н90 Juta пл. 90г/м.кв. кв.м.</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/plyonka-parobarier90-juta/</t>
+  </si>
+  <si>
     <t>Торцевая планка сложная</t>
   </si>
   <si>
     <t>https://roofer.com.ua/tortsevaya-planka-slozhnaya/</t>
   </si>
   <si>
-    <t>MIZJ011</t>
-[...7 lines deleted...]
-  <si>
     <t>ONDUN089</t>
   </si>
   <si>
     <t>Кут зовнішній 100*100мм</t>
   </si>
   <si>
     <t>https://roofer.com.ua/ugol-naruzhnyy/</t>
   </si>
   <si>
     <t>MIZJ014</t>
   </si>
   <si>
     <t>Мембрана Вітробар'єр™ Juta пл. 85г/м.кв. Кв.м.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/membrana-vetrobarier-juta-pl85gmkv/</t>
   </si>
   <si>
     <t>MIZJ001</t>
   </si>
   <si>
     <t>Мембрана Євробар'єр™115 Juta пл. 115г/м.кв. Кв.м.</t>
   </si>
   <si>
     <t>https://roofer.com.ua/membrana-evrobarier115-juta-pl-115gmkv/</t>
@@ -356,84 +356,84 @@
   <si>
     <t>Аератор покрівельний точковий для бітумної черепиці EliteVent 468х388х110мм RAL 9005</t>
   </si>
   <si>
     <t>Кракс добір покрівель</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>Вентсітка звісу 100х5000 мм коричнева</t>
   </si>
   <si>
     <t>https://roofer.com.ua/zashchitnaya-setka-svesa-100-mm-korichnevyy/</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>Кріплення гребеневої лати BL 50 (тип А)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kreplenie-konkovogo-brusa-tip-a/</t>
   </si>
   <si>
+    <t>245683</t>
+  </si>
+  <si>
+    <t>Проходка покрівельна для плоскої покрівлі коричнева ES</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-korichneva-es/</t>
+  </si>
+  <si>
     <t>1603</t>
   </si>
   <si>
     <t>Ущільнювач паралоновий 60х1000мм антрацит</t>
   </si>
   <si>
     <t>https://roofer.com.ua/uplotnitel-klin-60-mm-antratsit/</t>
   </si>
   <si>
-    <t>245683</t>
-[...5 lines deleted...]
-    <t>https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-korichneva-es/</t>
+    <t>245684</t>
+  </si>
+  <si>
+    <t>Проходка покрівельна для пласкої покрівлі Антрацит ES</t>
+  </si>
+  <si>
+    <t>https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-graft-es/</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>Кріплення гребеневої лати GW 50 (тип Б)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/kreplenie-konkovogo-brusa-tip-b/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-graft-es/</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>Гребінь звісу плоский 60х1000мм коричневий</t>
   </si>
   <si>
     <t>https://roofer.com.ua/grebeshok-svesa-korichnevyy/</t>
   </si>
   <si>
     <t>20835</t>
   </si>
   <si>
     <t>Снігостоп XBL1 коричневий для бітумної черепиці (короткий)</t>
   </si>
   <si>
     <t>https://roofer.com.ua/snegostop-snowstoper-xbl1-korichnevyy/</t>
   </si>
   <si>
     <t>21060</t>
   </si>
   <si>
     <t>Снігостоп XP1 антрацит для бітумної черепиці</t>
   </si>
@@ -1776,51 +1776,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vlago-vetroizolyatsiya-ondutis-a100-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsiyna-pidkonkova-strichka-alu-230-240mm5m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsiyna-pidkonkova-strichka-alu-230-240mm5m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5145/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/646/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5145/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5146/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/parobarer-prozrachnyy-100-veltex-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5147/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-zv-suv-shtukakh_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-gidrobarerd96si-juta-pl-96gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-zv-suv-shtukakh_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-g-startovaya-5010202000mm-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-l-lobovoy-doski-16030mm-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobarier-vap-juta-pl-120gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-yandovaya-dekorativnaya-115mm2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samorez-krovelnyy-po-derevu-4835mm-ral250in/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobarier110-juta-pl-110gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samorez-krovelnyy-po-derevu-4835mm-ral250in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobariern110-juta-pl-110gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka-slozhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobarier90-juta/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-vetrobarier-juta-pl85gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-evrobarier115-juta-pl-115gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-evrobarier160-juta/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-evrobarier-plyus-juta/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-antikondensat-juta-pl-130gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-vrobarrf150-juta-pl-500gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-konkoviy-elitevent/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-kroveltnyy-tochechnyy-dlya-bitumnoy-cherepitsy-elitevent_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-kroveltnyy-tochechnyy-dlya-bitumnoy-cherepitsy-elitevent_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-kroveltnyy-tochechnyy-dlya-bitumnoy-cherepitsy-elitevent_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zashchitnaya-setka-svesa-100-mm-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-konkovogo-brusa-tip-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uplotnitel-klin-60-mm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-korichneva-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-konkovogo-brusa-tip-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-graft-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebeshok-svesa-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegostop-snowstoper-xbl1-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegostop-snowstoper-xp1-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vent-lenta-konka-320-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-primikaniy-alu-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventstrchka-grebnya-mroll-310x5000mm-tsegla-tsegla/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-konkovaya-georol-180kh5000-mm-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-konkovaya-mroul-300kh5000-mm-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ushchlnyuvach-porolonoviy-60kh1000mm-antratsit-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnchik-zviska-ploskiy-60kh1000mm-korichneviy-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventstka-zviska-100kh5000-mm-chorna-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventstka-zviska-100kh5000-mm-korichneva-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5144/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5144/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5144/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-parazolyatsyna-dlya-vkon-fixit-vv-2-100mm-kh-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-gdrozolyatsyna-dlya-vkon-fixit-vz-2-100mm-kh-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shnur-butiloviy-gdrozolyatsyniy-fixit-b-2-10mm-kh-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-unversalna-fixit-unisan-60-mm-x-25-rm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-fixit-unisan-unversalna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dvostoronnya-tonka-kleyka-strchka-na-tkaninny-osnov-p-2-bl-50mm-kh-50m-30-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-z-posilenoyu-adgezyu-fixit-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-unversalna-fixit-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5138/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5138/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5139/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5139/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5139/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5140/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5140/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5141/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5142/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/logic-kontr-fix/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/logic-kontr-fix/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vtrozakhisna-membrana-vtrobarr-wb/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-thermoisol/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdpokrvelna-plvka-parobarr-n170-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-thermoisol-2ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-yevrobarr-210-super-2ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aktivna-parozolyatsya-corotop-active-control-100gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gdrozolyatsya-armovana-z-polipripnenovoyu-stkoyu-z-mkroperforatsyu-secco-classic-110-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdifuz-yna-membrana-eco-logic-light-zelena-90shch-ln-st_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdifuz-yna-membrana-eco-logic-light-zelena-90shch-ln-st_1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5132/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5132-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5134/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5135/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/roofer-superdifuzionnaya-membrana-rs115-70v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/roofer-superdifuzionnaya-membrana-rs115-70v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-gidroizolyatsionnaya-roofer-80gm2-35-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-gidroizolyatsionnaya-roofer-80gm2-35-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-paroizolyatsionnaya-roofer-80gm2_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-paroizolyatsionnaya-roofer-80gm2_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-gidroizolyatsionnaya-membrana-aerotop-1550/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdpokrvelna-gdrozolyatsyna-membrana-aerotop-1550/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsiya-ondutis-r-termo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsiya-ondutis-b-r70-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdifuzionnaya-membrana-ondutis-sa115/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-sa130-ondutis/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/montazhnaya-lenta-ondutis-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/montazhnaya-lenta-ondutis-bl-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-izoliruyushchaya-pro-alyuminiy-ondubend/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-gdrobarrd90-juta-pl-90gmkv1550m75mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-al-1-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-gdrobarrd110/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vetrozashchitnaya-membrana-vetrobarer/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-monolitic/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokrvelna-plvka-gdrobarr-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokrvelna-plvka-parobarr-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-vrobarr-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-yevrobarr-solar/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-vrobarr-f150_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-vrobarer-q160-stick/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vlago-vetroizolyatsiya-ondutis-a100-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsiyna-pidkonkova-strichka-alu-230-240mm5m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventilyatsiyna-pidkonkova-strichka-alu-230-240mm5m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/646/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5145/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5145/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5146/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/parobarer-prozrachnyy-100-veltex-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5147/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/konkovaya-planka115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-gidrobarerd96si-juta-pl-96gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-zv-suv-shtukakh_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/greben-zv-suv-shtukakh_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-g-startovaya-5010202000mm-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-l-lobovoy-doski-16030mm-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobarier-vap-juta-pl-120gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/planka-yandovaya-dekorativnaya-115mm2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samorez-krovelnyy-po-derevu-4835mm-ral250in/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobarier110-juta-pl-110gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/samorez-krovelnyy-po-derevu-4835mm-ral250in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobariern110-juta-pl-110gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegozaderzhatel-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-parobarier90-juta/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/tortsevaya-planka-slozhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugol-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-vetrobarier-juta-pl85gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-evrobarier115-juta-pl-115gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-evrobarier160-juta/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-evrobarier-plyus-juta/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-antikondensat-juta-pl-130gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-vrobarrf150-juta-pl-500gmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-konkoviy-elitevent/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-kroveltnyy-tochechnyy-dlya-bitumnoy-cherepitsy-elitevent_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-kroveltnyy-tochechnyy-dlya-bitumnoy-cherepitsy-elitevent_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aerator-kroveltnyy-tochechnyy-dlya-bitumnoy-cherepitsy-elitevent_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/zashchitnaya-setka-svesa-100-mm-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-konkovogo-brusa-tip-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-korichneva-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/uplotnitel-klin-60-mm-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/prokhodna-pokrvelna-dlya-plasko-pokrvl-graft-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/kreplenie-konkovogo-brusa-tip-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebeshok-svesa-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegostop-snowstoper-xbl1-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/snegostop-snowstoper-xp1-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vent-lenta-konka-320-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-primikaniy-alu-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventstrchka-grebnya-mroll-310x5000mm-tsegla-tsegla/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-konkovaya-georol-180kh5000-mm-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-konkovaya-mroul-300kh5000-mm-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ushchlnyuvach-porolonoviy-60kh1000mm-antratsit-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/grebnchik-zviska-ploskiy-60kh1000mm-korichneviy-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventstka-zviska-100kh5000-mm-chorna-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ventstka-zviska-100kh5000-mm-korichneva-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5144/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5144/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5144/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-parazolyatsyna-dlya-vkon-fixit-vv-2-100mm-kh-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-gdrozolyatsyna-dlya-vkon-fixit-vz-2-100mm-kh-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shnur-butiloviy-gdrozolyatsyniy-fixit-b-2-10mm-kh-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-unversalna-fixit-unisan-60-mm-x-25-rm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-fixit-unisan-unversalna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dvostoronnya-tonka-kleyka-strchka-na-tkaninny-osnov-p-2-bl-50mm-kh-50m-30-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-butilkauchukovaya-germetiziruyushchaya-butyloff-al-50mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-z-posilenoyu-adgezyu-fixit-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/strchka-unversalna-fixit-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5136-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5138/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5138/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5139/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5139/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5139/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5140/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5140/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5141/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5142/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/logic-kontr-fix/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/logic-kontr-fix/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vtrozakhisna-membrana-vtrobarr-wb/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-thermoisol/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdpokrvelna-plvka-parobarr-n170-al/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-thermoisol-2ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-yevrobarr-210-super-2ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/aktivna-parozolyatsya-corotop-active-control-100gm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/gdrozolyatsya-armovana-z-polipripnenovoyu-stkoyu-z-mkroperforatsyu-secco-classic-110-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdifuz-yna-membrana-eco-logic-light-zelena-90shch-ln-st_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdifuz-yna-membrana-eco-logic-light-zelena-90shch-ln-st_1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5128-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5132/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5132-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5134/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/5135/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/roofer-superdifuzionnaya-membrana-rs115-70v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/roofer-superdifuzionnaya-membrana-rs115-70v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-gidroizolyatsionnaya-roofer-80gm2-35-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-gidroizolyatsionnaya-roofer-80gm2-35-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-paroizolyatsionnaya-roofer-80gm2_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/membrana-paroizolyatsionnaya-roofer-80gm2_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-gidroizolyatsionnaya-membrana-aerotop-1550/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pdpokrvelna-gdrozolyatsyna-membrana-aerotop-1550/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/trisharova-membrana-ondutiss-air-15m50m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsiya-ondutis-r-termo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsiya-ondutis-b-r70-smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdifuzionnaya-membrana-ondutis-sa115/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-sa130-ondutis/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/montazhnaya-lenta-ondutis-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/montazhnaya-lenta-ondutis-bl-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-izoliruyushchaya-pro-alyuminiy-ondubend/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-gdrobarrd90-juta-pl-90gmkv1550m75mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/lenta-al-1-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/plyonka-gdrobarrd110/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/vetrozashchitnaya-membrana-vetrobarer/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-monolitic/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokrvelna-plvka-gdrobarr-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/pokrvelna-plvka-parobarr-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-vrobarr-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-yevrobarr-solar/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-vrobarr-f150_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/superdiffuzyna-membrana-vrobarer-q160-stick/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F225" sqref="F225"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1901,79 +1901,79 @@
       <c r="B8" s="11"/>
       <c r="C8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="15">
         <v>440</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>400</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
         <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
         <v>740</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
@@ -2070,90 +2070,90 @@
       <c r="E18" s="7"/>
       <c r="F18" s="15">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="15">
         <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="11"/>
+      <c r="B20" s="11" t="s">
+        <v>31</v>
+      </c>
       <c r="C20" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="15">
-        <v>28</v>
+        <v>44.25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="11"/>
       <c r="C21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="15">
-        <v>44.25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="15">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="15">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
@@ -2448,78 +2448,78 @@
       <c r="E41" s="7"/>
       <c r="F41" s="15">
         <v>215.5</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
         <v>257</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
-      <c r="B43" s="11"/>
+      <c r="B43" s="11" t="s">
+        <v>71</v>
+      </c>
       <c r="C43" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>216</v>
+        <v>38.4</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
-      <c r="B44" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B44" s="11"/>
       <c r="C44" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>38.4</v>
+        <v>216</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
         <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="11" t="s">
@@ -2787,105 +2787,105 @@
         <v>112</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
         <v>98.12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>3</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>64.34999999999999</v>
+        <v>3165.9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>4</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>3165.9</v>
+        <v>64.34999999999999</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>5</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>89.2</v>
+        <v>3165.9</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>6</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>3165.9</v>
+        <v>89.2</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>7</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
         <v>58.65</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>8</v>
       </c>
       <c r="B67" s="11" t="s">
@@ -3923,147 +3923,147 @@
       <c r="B128" s="11"/>
       <c r="C128" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
         <v>835</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>47</v>
       </c>
       <c r="B129" s="11"/>
       <c r="C129" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>48</v>
       </c>
       <c r="B130" s="11"/>
       <c r="C130" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>49</v>
       </c>
       <c r="B131" s="11"/>
       <c r="C131" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>50</v>
       </c>
       <c r="B132" s="11"/>
       <c r="C132" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>520</v>
+        <v>620</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>51</v>
       </c>
       <c r="B133" s="11"/>
       <c r="C133" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>680</v>
+        <v>780</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>52</v>
       </c>
       <c r="B134" s="11"/>
       <c r="C134" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
         <v>810</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>53</v>
       </c>
       <c r="B135" s="11"/>
       <c r="C135" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>970</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>54</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
         <v>1638.48</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>55</v>
       </c>
       <c r="B137" s="11" t="s">