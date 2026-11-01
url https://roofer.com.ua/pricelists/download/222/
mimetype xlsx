--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -44,543 +44,543 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>TDH01</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Classic 162х24х2400 мм Classic (Класик) кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm/</t>
+    <t>https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm/</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Профіль опорний HOLZDORF 100х100х4000 мм  Імпрес</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/</t>
+    <t>https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/</t>
+  </si>
+  <si>
+    <t>Декоративні огорожі HOLZDORF  Імпрес Профіль опорний HOLZDORF 80х80х4000 мм  Імпрес</t>
   </si>
   <si>
     <t>TDH02</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Classic 162х24х2400 мм Brush (Браш) кв.м</t>
   </si>
   <si>
-    <t>Декоративні огорожі HOLZDORF  Імпрес Профіль опорний HOLZDORF 80х80х4000 мм  Імпрес</t>
+    <t>TDH03</t>
+  </si>
+  <si>
+    <t>Терасна дошка HOLZDORF Classic 162х24х2400 мм Impress (Імпрес) кв.м</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Перило HOLZDORF 80х53х4000 мм  Імпрес</t>
   </si>
   <si>
-    <t>TDH03</t>
-[...4 lines deleted...]
-  <si>
     <t>TDH04</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Classic 162х24х2400 мм Alter (Альтер) кв.м</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Балясина HOLZDORF 50х35х4000 мм  Імпрес</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Поперечина HOLZDORF 50х35х4000 мм  Імпрес</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Кришка верхня HOLZDORF  Імпрес</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Кришка верхня (пластикова), Темно-коричневий, графіт, світло-коричневий</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Кришка нижня (пластикова), Темно-коричневий, графіт, світло-коричневий</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Декоративний хомут перила (пластиковий)</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Кутик, темно-коричневий</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Заглушка шарнірна, чорна</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF  Імпрес Світильник (SD-SL 166 з 1 світодіодом, чорний, без елементу живлення), чорний</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Brush 162х24х2400 мм Classic (Класик)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-1/</t>
+    <t>https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-1/</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Brush 162х24х2400 мм Brush (Браш)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Brush 162х24х2400 мм Impress (Імпрес)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Brush 162х24х2400 мм Alter (Альтер)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Impress 162х24х2400 мм Classic (Класик)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-2/</t>
+    <t>https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-2/</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Impress 162х24х2400 мм Brush (Браш)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Impress 162х24х2400 мм Impress (Імпрес)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Impress 162х24х2400 мм Alter (Альтер)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Alter 162х24х2400 мм Classic (Класик)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-3/</t>
+    <t>https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-3/</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Alter 162х24х2400 мм Brush (Браш)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Alter 162х24х2400 мм Impress (Імпрес)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Alter 162х24х2400 мм Alter (Альтер)</t>
   </si>
   <si>
     <t>TDH08</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Класик Classic (Класик)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/</t>
+    <t>https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/</t>
   </si>
   <si>
     <t>TDH09</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Класик Brush (Браш)</t>
   </si>
   <si>
     <t>TDH10</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Класик Impress (Імпрес)</t>
   </si>
   <si>
     <t>TDH11</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Класик Alter (Альтер)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Браш Classic (Класик)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/</t>
+    <t>https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Браш Brush (Браш)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Браш Impress (Імпрес)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Браш Alter (Альтер)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Імпрес Classic (Класик)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/</t>
+    <t>https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Імпрес Brush (Браш)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Імпрес Impress (Імпрес)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Імпрес Alter (Альтер)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Альтер Classic (Класик)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/</t>
+    <t>https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Альтер Brush (Браш)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Альтер Impress (Імпрес)</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 140х20х2400 мм, Альтер Alter (Альтэр)</t>
   </si>
   <si>
     <t>TDH12</t>
   </si>
   <si>
     <t>Терасна дошка HOLZDORF Масив 141х19х2400 мм 3D</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-141kh19kh2400-mm-3d/</t>
+    <t>https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-141kh19kh2400-mm-3d/</t>
   </si>
   <si>
     <t>DPH01</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Класик/Браш кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/</t>
+    <t>https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Класик/Імпрес кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Класик/Альтер кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Браш/Браш кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Браш/Імпрес кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Браш/Альтер кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Імпрес/Імпрес кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Імпрес/Альтер кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ Класик/Браш Альтер/Альтер кв.м</t>
   </si>
   <si>
     <t>DPH02</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Класик/Браш  кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/</t>
+    <t>https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Класик/Імпрес  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Класик/Альтер  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Браш/Браш  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Браш/Імпрес  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Браш/Альтер  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Імпрес/Імпрес  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Імпрес/Альтер  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Класик/Імпрес Альтер/Альтер  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Класик/Браш  кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/</t>
+    <t>https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Класик/Імпрес  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Класик/Альтер  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Браш/Браш  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Браш/Імпрес  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Браш/Альтер  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Імпрес/Імпрес  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Імпрес/Альтер  кв.м</t>
   </si>
   <si>
     <t>ДЕКОРАТИВНА ПЛАНКА HOLZDORF 80Х10Х3000 ММ, Браш/Браш Альтер/Альтер  кв.м</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Класик/Браш  кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/</t>
+    <t>https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Класик/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Браш/Браш  кв.м</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Браш/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Браш/Альтер  кв.м</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Імпрес/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Імпрес/Альтер  кв.м</t>
   </si>
   <si>
     <t>Декоративна планка HOLZDORF 100х10х3000 мм Альтер/Альтер  кв.м</t>
   </si>
   <si>
     <t>Сайдинг HOLZDORF 155х13x3000 мм Impress (Імпрес) бук, каштан,  графит, орех</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/sayding-holzdorf-155kh13x3000-mm-impress-mpres/</t>
+    <t>https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres/</t>
   </si>
   <si>
     <t>Сайдинг HOLZDORF 155х13x3000 мм Alter (Альтер)  бук, каштан,  графит, орех</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/sayding-holzdorf-155kh13x3000-mm-impress-mpres-1/</t>
+    <t>https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres-1/</t>
   </si>
   <si>
     <t>SNH1</t>
   </si>
   <si>
     <t>Шуруп з нержавіючої сталі (3,9х25 мм)</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shurup-z-nerzhavyucho-stal-39kh25-mm/</t>
+    <t>https://roofer.com.ua/shurup-z-nerzhavyucho-stal-39kh25-mm/</t>
   </si>
   <si>
     <t>LH01</t>
   </si>
   <si>
     <t>ЛАГА HOLZDORF 50Х35Х3000 ММ</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/laga-holzdorf-50kh35kh3000-mm/</t>
+    <t>https://roofer.com.ua/laga-holzdorf-50kh35kh3000-mm/</t>
   </si>
   <si>
     <t>TDH21</t>
   </si>
   <si>
     <t>КЛІПСА МОНТАЖНА</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/klipsa-montazhnaya/</t>
+    <t>https://roofer.com.ua/klipsa-montazhnaya/</t>
   </si>
   <si>
     <t>KMH1</t>
   </si>
   <si>
     <t>КЛІПСА СТАРТОВА</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/klipsa-startovaya/</t>
+    <t>https://roofer.com.ua/klipsa-startovaya/</t>
   </si>
   <si>
     <t>TDH22</t>
   </si>
   <si>
     <t>KSH1</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ Імпрес  м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-klassik/</t>
+    <t>https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-klassik/</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ Альтер  м.п</t>
   </si>
   <si>
     <t>UTH02</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ, БРАШ Імпрес  м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-brash/</t>
+    <t>https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-brash/</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ, БРАШ Альтер  м.п</t>
   </si>
   <si>
     <t>UTH03</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ, ІМПРЕС Імпрес  м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-impryes/</t>
+    <t>https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-impryes/</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ, ІМПРЕС Альтер  м.п</t>
   </si>
   <si>
     <t>UTH01</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ, АЛЬТЕР Імпрес  м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer/</t>
+    <t>https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer/</t>
   </si>
   <si>
     <t>КУТИК ТОРЦЕВИЙ HOLZDORF 47Х47Х3000 ММ, АЛЬТЕР Альтер  м.п</t>
   </si>
   <si>
     <t>Шуруп універсальний (100 шт./уп.) розмір 4Х25мм AGT Arkdeck</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/shurup-unversalniy-100-shtup-rozmr-4kh25mm-agt-arkdeck/</t>
+    <t>https://roofer.com.ua/shurup-unversalniy-100-shtup-rozmr-4kh25mm-agt-arkdeck/</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм Класік/Браш  кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm/</t>
+    <t>https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm/</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм Класік/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм Браш/Браш  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм Браш/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм Імпрес/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF Масив 160х19х3000 мм Класік  кв.м</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-1/</t>
+    <t>https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-1/</t>
   </si>
   <si>
     <t>Дошка HOLZDORF Масив 160х19х3000 мм Класік/Браш  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF Масив 160х19х3000 мм Класік/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF Масив 160х19х3000 мм Браш/Браш  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF Масив 160х19х3000 мм Браш/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF Масив 160х19х3000 мм Імпрес/Імпрес  кв.м</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм  Класик/Браш м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-2/</t>
+    <t>https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-2/</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм  Класик/Імпрес м.п</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм  Браш/Браш м.п</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм  Браш/Імпрес м.п</t>
   </si>
   <si>
     <t>Дошка HOLZDORF 160х19х3000 мм  Імпрес/Імпрес м.п</t>
   </si>
   <si>
     <t>Дошка стартова HOLZDORF 22/24х3000 мм Класік  м.п</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/</t>
+    <t>https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/</t>
   </si>
   <si>
     <t>TDH13</t>
   </si>
   <si>
     <t>Дошка стартова HOLZDORF 22/24х3000 мм Браш  м.п</t>
   </si>
   <si>
     <t>Дошка стартова HOLZDORF 22/24х3000 мм Імпрес  м.п</t>
   </si>
   <si>
     <t>Дошка стартова HOLZDORF 22/24х3000 мм Альтер  м.п</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Профіль опорний HOLZDORF 100х100х4000 мм Кантрі</t>
   </si>
   <si>
-    <t>https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/</t>
+    <t>https://roofer.com.ua/dekorativn-ogorozh-holzdorf/</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Профіль опорний HOLZDORF 80х80х4000 мм Кантрі</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Перило HOLZDORF 80х53х4000 мм Кантрі</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Балясина HOLZDORF 50х35х4000 мм Кантрі</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Поперечина HOLZDORF 50х35х4000 мм Кантрі</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Кришка верхня HOLZDORF Кантрі</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Кришка верхня (пластикова), Темно-коричневий, графіт, світло-коричневий</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Кришка нижня (пластикова), Темно-коричневий, графіт, світло-коричневий</t>
   </si>
   <si>
     <t>Декоративні огорожі HOLZDORF Кантрі Декоративний хомут перила (пластиковий)</t>
   </si>
@@ -987,51 +987,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/terrasnaya-doska-holzdorf-masiv-141kh19kh2400-mm-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sayding-holzdorf-155kh13x3000-mm-impress-mpres/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/sayding-holzdorf-155kh13x3000-mm-impress-mpres-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shurup-z-nerzhavyucho-stal-39kh25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/laga-holzdorf-50kh35kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/klipsa-montazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/klipsa-montazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/klipsa-startovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/klipsa-startovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/klipsa-startovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-klassik/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-klassik/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-brash/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-brash/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-impryes/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-impryes/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/shurup-unversalniy-100-shtup-rozmr-4kh25mm-agt-arkdeck/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ru/dekorativn-ogorozh-holzdorf/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terasna-doshka-holzdorf-162kh24kh2400-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-140kh20kh2400-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/terrasnaya-doska-holzdorf-masiv-141kh19kh2400-mm-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-brashbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dyekorativnaya-planka-holzdorf-80kh10kh3000-mm-impryesbrash-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/sayding-holzdorf-155kh13x3000-mm-impress-mpres-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shurup-z-nerzhavyucho-stal-39kh25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/laga-holzdorf-50kh35kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klipsa-montazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klipsa-montazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klipsa-startovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klipsa-startovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/klipsa-startovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-klassik/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-klassik/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-brash/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-brash/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-impryes/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-impryes/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/shurup-unversalniy-100-shtup-rozmr-4kh25mm-agt-arkdeck/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/doshka-holzdorf-160kh19kh3000-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/ugolok-tortsyevoy-holzdorf-47kh47kh3000-mm-altyer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roofer.com.ua/dekorativn-ogorozh-holzdorf/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F135" sqref="F135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1089,112 +1089,112 @@
       <c r="E6" s="5"/>
       <c r="F6" s="13">
         <v>2270</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>699</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="9"/>
+      <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="5" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>2455</v>
+        <v>556</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="9"/>
+      <c r="B9" s="9" t="s">
+        <v>14</v>
+      </c>
       <c r="C9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>556</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="9"/>
+      <c r="B10" s="9" t="s">
+        <v>16</v>
+      </c>
       <c r="C10" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>459</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
-      <c r="B11" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11" s="9"/>
       <c r="C11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>2700</v>
+        <v>459</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>2830</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9"/>
@@ -1338,69 +1338,69 @@
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
         <v>2270</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>2455</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>2700</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>31</v>
       </c>
@@ -1410,69 +1410,69 @@
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>2270</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>2455</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>2700</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>36</v>
       </c>
@@ -1482,69 +1482,69 @@
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
         <v>2270</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>2455</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
         <v>2700</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>41</v>
       </c>